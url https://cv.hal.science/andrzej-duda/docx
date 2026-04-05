--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrzej Duda </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LR-FHSS: Analytical Model of Channel Capacity and Header Redundancy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2025.3609975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Unslotted ALOHA with Capture and Multiple Collisions in LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (20), pp.17824 - 17838. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3280393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of Email Anti-Spoofing Schemes: A Large Scale Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Holzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.3184-3196. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2021.3065422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Device Lifetime in Wireless Networks for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.7097 - 7114. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2688279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DINAS: a Lightweight and Efficient Distributed Naming Service for All-IP Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2016.2640317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenNet: an Energy Harvesting IP-enabled Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Octavian Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PP (99), pp.14. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2015.2425431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCAR: Object security architecture for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient topology construction for RPL over IEEE 802.15.4 in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Joo Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.25-38. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2013.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents on IPv6-Related Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Patents on Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.170-180. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/22132759113066660011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-way TCP Connections: Old Problem, New Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sears A. Merritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy X. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communication Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (2), pp.6-15. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1971162.1971164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least attained recent service for packet scheduling over access links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy X. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.479-494. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preamble sampling MAC protocols with persistent receivers in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Leung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.1091-1095. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/twc.2009.080130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Asymmetric Access Point for Solving the Unfairness Problem in WLANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena López-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (10), pp.1213-1227. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2008.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive energy conserving algorithms for neighbor discovery in opportunistic Bluetooth networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Amza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (1), pp.96-107. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2007.070110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Service and Mobility for the Wireless Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.341-352. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1023647311052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced multimedia infrastructure for WWW-based information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netnomics: Economic Research and Electronic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (3), pp.279-291. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019151216368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (143)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bypassing Audio reCAPTCHA with Automatic Speech Recognition Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Devoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE European Symposium on Security and Privacy Workshops (EuroS&PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Venice, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW67616.2025.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LogoTrust: Leveraging BIMI to Build a Validated Dataset of Brands, Domain Names, and Logos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abyaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE European Symposium on Security and Privacy Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Venise, Italy. pp.132-137, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW67616.2025.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoofed Emails: An Analysis of the Issues Hindering a Larger Deployment of DMARC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passive and Active Measurement (PAM) 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Virtual conference, France. pp.232-261, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56249-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHOIS Right? An Analysis of WHOIS and RDAP Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Virtual Event, United States. pp.206-231, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56249-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeros Are Heroes: NSEC3 Parameter Settings in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordian Alexander Daniluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Resilient Domain Whitelist to Enhance Phishing Blacklist Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 APWG Symposium on Electronic Crime Research (eCrime)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Barcelona, France. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECRIME61234.2023.10485549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Dark Side of AI: Advanced Phishing Attack Design and Deployment Using ChatGPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Communications and Network Security (CNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Orlando, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNS59707.2023.10288940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Transmission of Massive Concurrent Alarm Messages in LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Tamang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Abrardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM '23: Int'l ACM Conference on Modeling Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montréal, Canada. pp.253-257, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3616388.3617542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Defensive Registration to Subdomain Protection: Evaluation of Email Anti-Spoofing Schemes for High-Profile Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Chukwuemeka Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thymen Wabeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Hesselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 22nd International Conference on Trust, Security and Privacy in Computing and Communications (TrustCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Exeter, France. pp.564-591, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28486-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Resilient Domain Whitelist to Enhance Phishing Blacklist Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 APWG Symposium on Electronic Crime Research (eCrime)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Barcelona, France. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECRIME61234.2023.10485549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended DNS Errors: Unlocking the Full Potential of DNS Troubleshooting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2023, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3618257.3624835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame Arrival Timing in LoRaWAN: Capacity Increase With Repeated Transmissions and More Channel Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2022 - IEEE 33rd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Virtual Conference, Japan. pp.1048-1054, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC54779.2022.9977660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range and Capacity of LoRa 2.4 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyhane Falanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Mobiquitous 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Spam Domains with Passive DNS and SPF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual Event, Netherlands. pp.30-49, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98785-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taux de réception en LoRaWAN et temporalité des arrivées : pouvez-vous parler moins fort et répéter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message in Message for Improved LoRaWAN Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Identifiers and DNS Names for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Restori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2021, Athens, Greece. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Reception Estimation of Wireless Link Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Joseph Audéoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Large-Scale Vulnerability Notifications after GDPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissem Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE European Symposium on Security and Privacy Workshops (EuroS&amp;PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Genoa, Italy. pp.532-537, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW51379.2020.00078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't Forget to Lock the Front Door! Inferring the Deployment of Source Address Validation of Inbound Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Lone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Skwarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Jonglez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Eugene, United States. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44081-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of a LoRaWAN Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2020 - 23rd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Alicante, Spain. pp.131-140, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3416010.3423228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Deployment of Inbound Source Address Validation Using DNS Resolvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Lone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Skwarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Jonglez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANRW 2020 - Applied Networking Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Madrid, Spain. pp.9-11, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3404868.3406668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Approach for Taking Down Avalanche Botnets Under Real-World Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Le Pochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Hamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Goethem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Preuveneers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network and Distributed System Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14722/ndss.2020.24161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timemaps for Improving Performance of LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Hai To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020 - 2020 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc40277.2020.9148701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spreading factor allocation for LoRa nodes progressively joining a multi-gateway adaptive network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Nunez Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2020 - 2020 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/globecom42002.2020.9322637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMAR: Classification of Compromised versus Maliciously Registered Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Hesselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ampeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE European Symposium on Security and Privacy (EuroS&amp;P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Genoa, Italy. pp.607-623, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSP48549.2020.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are You Human?: Resilience of Phishing Detection to Evasion Techniques Based on Human Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC '20: ACM Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event USA, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3419394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Self-Deployment of LoRa Networks: Link and Topology Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Nunez Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Issues in Modeling LoRaWAN Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22Nd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Miami Beach, United States. pp.191--198, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3345768.3355932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of LoRaWAN Link Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Vulnerability of DNS AXFR Transfers with Global-Scale Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Skwarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Security and Privacy Workshops (SPW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Francisco, United States. pp.193-198, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPW.2019.00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiBend: Wi-Fi for Sensing Passive Deformable Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coutrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '19 2019 International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Suzhou, China. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3340555.3353746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating NTP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Mkacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International IEEE Symposium on Precision Clock Synchronization for Measurement, Control, and Communication (ISPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Packet Reception Rate in LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale LoRa Networks: From Homogeneous to Heterogeneous Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Nunez Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Suraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, France. pp.192-199, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2018.8589080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of LoRa in NS-3: Improving LoRa Performance with CSMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Hai To</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoTChain: A Blockchain Security Architecture for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dall 'Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiSH-WalT: A Framework for Controllable and Reproducible LoRa Testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Lone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Moerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spilios Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIMRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Time Synchronization Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Mkacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPCS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of LoRa in NS-3: Improving LoRa Performance with CSMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Hai To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtue of Gentleness: Improving Connection Response Times with SYN Priority Active Queue Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2018 Conference (IFIP Networking 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie des retransmissions dans les implémentations de 802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunisholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataJoin: An Energy-Efficient Joining Scheme for 802.15.4e TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2018.8589149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock Drift Prediction for Fast Rejoin in 802.15.4e TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Computer Communication and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vancouver, BC, Canada. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2017.8038401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singer Cyclic Difference Sets for an Energy-Efficient Joining Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2017.8115797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating LoRa Energy Efficiency for Adaptive Networks: From Star to Mesh Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Nunez Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2017 - 13th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEAVE : routage géographique efficace dans les réseaux à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of two antiparallel TCP connections on an asymmetric link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kuala Lumpur, Malaysia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7510930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is Frequency Channel Diversity so Beneficial in Wireless Sensor Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Octavian Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving robustness of beacon-enabled IEEE 802.15.4 with Round-Robin channel diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Octavian Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 27th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, France. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2016.7794840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEAVE: Efficient Geographical Routing in Large-Scale Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Independent Experiment Reproducibility: Turning the WalT Platform into a Time Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunisholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ACM Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, &amp; Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Valletta, Malta. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2989293.2989303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataTweet for User-centric and Geo-centric IoT Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunisholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Experiences in the Design and Implementation of Smart Objects (SmartObjects'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New-York, United States. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2980147.2980152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WalT: A Reproducible Testbed for Reproducible Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunisholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM International Workshop on Computer and Networking Experimental Research Using Testbeds (CNERT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2016.7562062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption and Performance of IEEE 802.15.4e TSCH and DSME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacob Juc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2016, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Traffic Aware Duty-Cycle Adaptation in Harvested Multi-Hop Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. the IEEE 81st Vehicular Technology Conference (VTC2015-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2015, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7146117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Featurecast: Lightweight Data-Centric Communications for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Wireless Sensor Networks (EWSN 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15582-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low overhead loop-free routing in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Audeoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates. pp.443-451, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7347996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTLS Performance in Duty-Cycled Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2015 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality Estimation with the Gilbert-Elliot Model for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong-Kong, China. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy cost of security in an energy-harvested IEEE 802.15.4 Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Mediterranean Conference on Embedded Computing (MECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Budva, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCP over large buffers: When adding traffic improves latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teletraffic Congress (ITC), 2014 26th International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Karlskrona, Sweden. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC.2014.6932942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Construction in RPL Networks over Beacon-Enabled 802.15.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Guelorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Communication (ISCC), 2014 IEEE Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCAR: Object Security Architecture for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A World of Wireless, Mobile and Multimedia Networks (WoWMoM), 2014 IEEE 15th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2014.6918975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Delay for Topology Construction and Reconfiguration in Harvested 802.15.4 Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE 10th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient Multi-hop Broadcasting in Low Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Anh La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Octavian Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montreal, Canada. pp.41--50, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2641798.2641839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Centricity in Constrained Cellular-Assisted D2D Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Belouanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Loan Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS 2014 - 6th International ICST Conference on Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rhodes, Greece. pp.134-145, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13329-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation compacte des adresses pour le routage par caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DINAS: a DIstributed NAming Service for All-IP Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Capture Scheme for IEEE 802.15.4 Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Boudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE ICC 2013 (International Conference on Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Performance and Fairness in IEEE 802.15.4 Networks with Capture Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Boudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE ICC 2013 (International Conference on Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and energy-efficient topology construction in multi-hop multi-channel 802.15. 4 networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Potetsianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless and Mobile Computing, Networking and Communications (WiMob), 2013 IEEE 9th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, LYON, France. pp.382--387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Reversal and Reactive Routing in Low Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Anh La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of PIMRC'13 (24 th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive IEEE 802.15.4 MAC for Throughput and Energy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2013 - IEEE International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cambridge, Massachusetts, United States. pp.223-230, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS.2013.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality Metrics in Large Scale Indoor Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of the RPL and LOADng Routing Protocols in a Home Automation Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC), 2013 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2013.6554867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831961v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chain Fingerprinting to Classify Encrypted Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of IEEE INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality Metrics in Large Scale Indoor Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Methods for Detecting Malware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger-Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. MCSS 2013: Multimedia Communications, Services and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citywide Mobile Internet Access Using Dense Urban WiFi Coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Berezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UrbaNe 2012 - 1st workshop on Urban Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2413236.2413244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Malware Network Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCSS 2012 - 5th International Conference on Multimedia Communications, Services and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cracow, Poland. pp.24-35, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30721-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Efficient Cell Selection Scheme for Open Access Femtocell Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.436-441, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Channel Cluster Tree for 802.15.4 Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012 - 23rd IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.590 - 595, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Routing and Autoconfiguration in Extended LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Anh La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Beno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2012 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, ON, Canada. pp.2878-2883, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Evaluation of Preamble Sampling MAC Protocols for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.387-392, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Service Flows in the Encrypted Skype Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2012 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, ON, Canada. pp.1064-1068, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Assignment Strategies for Optimal Network Capacity of IEEE 802.11s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2012 - 9th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paphos, AA, Cyprus. pp.53-60, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2387027.2387037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-MAC: Low-Latency Asynchronous MAC for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.380-386, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a Backward Compatible IEEE 802.11g Network: Access Delay and Throughput Performance Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Computing (MECO), 2012 Mediterranean Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bar, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichannel Virtual Access Points for Seamless Handoffs in IEEE 802.11 Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Berezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2011 - Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Budapest, Hungary. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2011.5956552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Femtocells: a Novel Radio Resource Management Scheme for OFDMA Based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2011 - Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Cancun, Mexico. pp.108-113, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2011.5779115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2011 - International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.35-40, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath Opportunistic RPL Routing over IEEE 802.15.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2011 - International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Miami, FL, United States. pp.179-186, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2068897.2068929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Strategies with Probabilistic Delivery Guarantee in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med-Hoc-Net 2011 - IEEE IFIP Annual Mediterranean Ad Hoc Networking Workshop (Med-Hoc-Net)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Favignana Island, Sicily, Italy. pp.103-106, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Med-Hoc-Net.2011.5970472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DA-MAC: Density Aware MAC for Dynamic Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2011 - International Symposium on Personal Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, ON, Canada. pp.920-924, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2011.6140103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la stratégie d'assignation de canaux pour IEEE 802.11s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Malware Network Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCSS 2011 - Conference on Multimedia Communications, Services and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kracow, Poland. pp.207-215, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21512-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Femtocells: an Energy-Efficient Radio Resource Management Scheme for Two-Tier Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2011 - European Wireless Conference - Sustainable Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of a Platform for Malware Analysis and Confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. MCSS 2010: Multimedia Communications, Services and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation Protocols for Network-wide Localization Based on Two-Way Ranging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE WCNC (Wireless Communications and Networking Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Discovery with Activity Monitoring in Multichannel Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Abdelali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2010 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Broadcasts in Wireless Sensor Networks with Multiple Virtual Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin K. Leung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2010 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least attained recent service for packet scheduling over wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy X Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A World of Wireless, Mobile and Multimedia Networks, International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Characterization of a Wireless Sensor Network Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2010 - International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bodrum, Turkey. pp.25, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868589.1868595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Network Structure for Synchronous Preamble Sampling in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Chakchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin K. Leung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2010 - International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cape Town, South Africa. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2010.5502426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer 2 vs. Layer 3 Mechanisms for Improving TCP Performance in 802.11 Wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st International Teletraffic Congress (ITC 21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular MAC for Multichannel Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASS 2009 - International Conference on Mobile Ad-hoc and Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Macau, China. pp.110-119, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOBHOC.2009.5337028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme distribué pour l'assignation de rôles dans Molecular MAC, une couche MAC multicanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Restricted-Weakly Connected Dominating Set for Role Assignment in a Multichannel MAC for Wireless Mesh Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Morocco. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Divide-and-Conquer Scheme for Assigning Roles in Multi-Channel Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401662v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Greedy Geographical Non-Planar Routing with Reactive Deflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2009 - 2009 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2009.5198972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of Roles and Channels for a Multichannel MAC in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.10.1109/ICCCN.2009.5235224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashing Backoff: a Collision-Free Wireless Access Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IFIP Networking 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aachen, Germany. pp.429--441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary waypoint geographical routing in wireless mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Conference on Modeling Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vancouver, Canada. pp.252-259, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1454503.1454548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-mobility and Location Service in Spontaneous Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Krendzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Requena-Esteso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-MobileSummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Flow Queueing for Improving TCP Performance over IEEE 802.11 WLANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Wireless Communications and Networking Conference (WCNC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Las Vegas, United States. pp.2158-2163, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2008.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with an Implementation of the Idle Sense Wireless Access Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 ACM CoNEXT conference (CoNEXT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1364654.1364685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Architecture for Autonomic Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNEXT conference - Student workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New York, United States. pp.1, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1364654.1364701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Seamless Mobility in Spontaneous Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Untz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd ACM/IEEE International Workshop on Mobility in the Evolving Internet Architecture (Mobiarch'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1366919.1366922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iniquité dans les réseaux locaux sans fil : rétablir l'ordre juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena López-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Access Unfairness of Wireless LAN Access Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Casademont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th IEEE Workshop on Local and Metropolitan Area Networks (LANMAN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Princeton, United States. pp.129-133, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LANMAN.2007.4295987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARESA Project: Facilitating Research, Development and Commercialization of WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maraninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor, Mesh and Ad Hoc Communications and Networks, 2007. SECON '07. 4th Annual IEEE Communications Society Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, San Diego, CA, United States. pp.590-599, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2007.4292871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Wireless LAN Access Methods in Multicell Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Casademont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Synthetic Function for Energy-Delay Mapping in Energy Efficient Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WONS 2006 : Third Annual Conference on Wireless On-demand Network Systems and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, INSA Lyon, Alcatel, IFIP, Jan 2006, Les Ménuires (France), pp.170-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idle Sense: An Optimal Access Method for High Throughput and Fairness in Rate Diverse Wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SIGCOMM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Philadelphia, United States. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1090191.1080107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Configuration with Conflets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justinian Oprescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Embedded and Ubiquitous Computing (EUC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nagasaki, Japan. pp.438-447, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11596356_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness and its Impact on Delay in 802.11 Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Dallas, United States. pp.2967-2973, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2004.1378897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Fairness of 802.11 Networks with Several Hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixth IFIP TC6/WG6.8 Conference on Mobile and Wireless Communication Networks (MWCN 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.263-274, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23150-1_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Demand Label Switching for Spontaneous Edge Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Untz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SIGCOMM Workshop on Future Directions in Network Architectures (FDNA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Portland, United States. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1016707.1016714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Untz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First Annual International Conference on Mobile and Ubiquitous Systems: Networking and Services, (Mobiquitous 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston, United States. pp.146-151, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOBIQ.2004.1331721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance anomaly of 802.11b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twenty-Second Annual Joint Conference of the IEEE Computer and Communications Societies (INFOCOM 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, San Francisco, United States. pp.836-843, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2003.1208921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth Allocation for DiffServ based Quality of Service over 802.11b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, San Francisco, United States. pp.992-997, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push Driven Service Composition in Personal Communication Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justinian Oprescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurentiu-Sorin Paun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IFIP-TC6 International Conference Personal Wireless Communications (PWC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Venice, Italy. pp.505-510, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Time-sensitive Traffic on 802.11 Wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th COST 263 International Workshop on Quality of Future Internet Services (QoFIS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Stockholm, Sweden. pp.162-171, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b13241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnisphere: a Personal Communication Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justinian Oprescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurentiu-Sorin Paun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Thirty-Sixth Annual Hawaii International Conference on System Sciences (HICSS'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Big Island, United States. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HICSS.2003.1174839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation des services sur les réseaux sans-fil 802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 9e Colloque francophone sur l'ingénierie des protocoles (CFIP'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Service and Mobility for the Wireless Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First ACM Wireless Mobile Internet Workshop (WMI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/381472.381564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Management for Providing QoS in Local Area Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third IFIP WG 6.1 International Working Conference on Distributed Applications and Interoperable Systems (DAIS'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Multimedia Infrastructure for WWW-based Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Workshop on Advance Issues of E-Commerce and Web-based Information Systems (WECWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Santa Clara, United States. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WECWIS.1999.788198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streaming Support in an Advanced Multimedia Infrastructure for the WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th IEEE Symposium on Computers and Communications (ISCC'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Sharm El Sheikh, Egypt. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.1999.780801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Adaptable Multimedia Presentations for the WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Valdeni De Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International World Wide Web Conference (WWW8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Toronto, Canada. pp.1273-1290, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1389-1286(99)00036-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized Multimedia for the WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International World Wide Web Conference (WWW7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Brisbane, Australia. pp.417-429, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-7552(98)00019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An execution architecture for synchronized multimedia presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd European Conference on Multimedia Applications, Services and Techniques (ECMAST'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Berlin, Germany. pp.42-55, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-64594-2_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Wireless LAN Access Methods in Presence of Transmission Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Casademont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster presentation and poster paper INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Barcelona, Spain. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Untz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster presentation and poster paper ACM SIGCOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Portland, Oregon, United States. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Temporal HTML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster presentation and poster paper ACM Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Bristol, United Kingdom. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things Applications - From Research and Innovation to Market Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Medagliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vermesan, O. and Friess, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things Applications - From Research and Innovation to Market Deployment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bringing IP to Low-power Smart Objects : The Smart Parking Case in the CALIPSO Project, The River Publishers, pp.287-313, 2014, Series in Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Future Internet of Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.309-318, 2009, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-1674-7_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'accès approchant l'optimum de capacité pour les réseaux sans fil à accès aléatoire. Méthode de sélection du débit de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Guiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 04/52177. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Featurecast: Data-Centric Group Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Greedy Geographical Non-Planar Routing with Reactive Deflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Domain Name System (DNS) Abuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Commission Directorate-General For Communications Networks, Content And Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivett Paulovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Domain Name System (DNS) Abuse Appendix 1 – Technical Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Commission Directorate-General For Communications Networks, Content And Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivett Paulovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stripe: a Distributed Scheduling Protocol for 802.15.4e TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacob Juc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-54, Laboratoire d'Informatique de Grenoble. 2017, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Report: Energy Evaluation of Preamble Sampling MAC Protocols for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Four Years (2007-2010) and Beyond - Volume 1: Research Program and Activity Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Buccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Coutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Report: Energy Evaluation of Preamble Sampling MAC Protocols for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627873v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Strategies with Probabilistic Delivery Guarantee in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Strategies with Probabilistic Delivery Guarantee in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-017, LIG. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efﬁcient Greedy Geographical Non-Planar Routing with Reactive Deﬂection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-003, Laboratoire d'informatique de Grenoble. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at bidirectional TCP connections over asymmetric links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy X Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schwengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-002, LIG lab. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Divide-and-Conquer Scheme for Assigning Roles in Multi-Channel Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-004, LIG. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interarrival Histograms : A Method for Measuring Transmission Delays in 802.11 WLANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIG lab. 2007, pp.1--14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, conception et réalisation de systèmes répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Joseph-Fourier - Grenoble I, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId461"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrzej Duda </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LR-FHSS: Analytical Model of Channel Capacity and Header Redundancy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2025.3609975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Unslotted ALOHA with Capture and Multiple Collisions in LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (20), pp.17824 - 17838. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3280393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of Email Anti-Spoofing Schemes: A Large Scale Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Holzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.3184-3196. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2021.3065422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Device Lifetime in Wireless Networks for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.7097 - 7114. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2688279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DINAS: a Lightweight and Efficient Distributed Naming Service for All-IP Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2016.2640317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenNet: an Energy Harvesting IP-enabled Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Octavian Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PP (99), pp.14. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2015.2425431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCAR: Object security architecture for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient topology construction for RPL over IEEE 802.15.4 in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Joo Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.25-38. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2013.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents on IPv6-Related Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Patents on Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.170-180. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/22132759113066660011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-way TCP Connections: Old Problem, New Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sears A. Merritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy X. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communication Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (2), pp.6-15. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1971162.1971164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least attained recent service for packet scheduling over access links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy X. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.479-494. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preamble sampling MAC protocols with persistent receivers in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Leung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.1091-1095. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/twc.2009.080130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Asymmetric Access Point for Solving the Unfairness Problem in WLANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena López-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (10), pp.1213-1227. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2008.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive energy conserving algorithms for neighbor discovery in opportunistic Bluetooth networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Amza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (1), pp.96-107. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2007.070110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Service and Mobility for the Wireless Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.341-352. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1023647311052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced multimedia infrastructure for WWW-based information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netnomics: Economic Research and Electronic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (3), pp.279-291. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019151216368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (145)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bypassing Audio reCAPTCHA with Automatic Speech Recognition Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Devoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE European Symposium on Security and Privacy Workshops (EuroS&PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Venice, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW67616.2025.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Path to Phishing: Identifying Misused URL Shortening Services in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zul Odgerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 APWG Symposium on Electronic Crime Research (eCrime)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, San Diego, United States. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eCrime66972.2025.11327698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LogoTrust: Leveraging BIMI to Build a Validated Dataset of Brands, Domain Names, and Logos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abyaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE European Symposium on Security and Privacy Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Venise, Italy. pp.132-137, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW67616.2025.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposing the Roots of DNS Abuse: A Data-Driven Analysis of Key Factors Behind Phishing Domain Registrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gañán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS '25: ACM SIGSAC Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan. pp.618-632, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3719027.3744869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoofed Emails: An Analysis of the Issues Hindering a Larger Deployment of DMARC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passive and Active Measurement (PAM) 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Virtual conference, France. pp.232-261, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56249-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHOIS Right? An Analysis of WHOIS and RDAP Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Virtual Event, United States. pp.206-231, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56249-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeros Are Heroes: NSEC3 Parameter Settings in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordian Alexander Daniluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Defensive Registration to Subdomain Protection: Evaluation of Email Anti-Spoofing Schemes for High-Profile Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Chukwuemeka Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thymen Wabeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Hesselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 22nd International Conference on Trust, Security and Privacy in Computing and Communications (TrustCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Exeter, France. pp.564-591, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28486-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Transmission of Massive Concurrent Alarm Messages in LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Tamang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Abrardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM '23: Int'l ACM Conference on Modeling Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montréal, Canada. pp.253-257, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3616388.3617542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Resilient Domain Whitelist to Enhance Phishing Blacklist Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 APWG Symposium on Electronic Crime Research (eCrime)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Barcelona, France. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECRIME61234.2023.10485549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Dark Side of AI: Advanced Phishing Attack Design and Deployment Using ChatGPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Communications and Network Security (CNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Orlando, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNS59707.2023.10288940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Resilient Domain Whitelist to Enhance Phishing Blacklist Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 APWG Symposium on Electronic Crime Research (eCrime)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Barcelona, France. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECRIME61234.2023.10485549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended DNS Errors: Unlocking the Full Potential of DNS Troubleshooting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2023, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3618257.3624835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame Arrival Timing in LoRaWAN: Capacity Increase With Repeated Transmissions and More Channel Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2022 - IEEE 33rd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Virtual Conference, Japan. pp.1048-1054, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC54779.2022.9977660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range and Capacity of LoRa 2.4 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyhane Falanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Mobiquitous 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Spam Domains with Passive DNS and SPF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual Event, Netherlands. pp.30-49, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98785-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taux de réception en LoRaWAN et temporalité des arrivées : pouvez-vous parler moins fort et répéter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Identifiers and DNS Names for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Restori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2021, Athens, Greece. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message in Message for Improved LoRaWAN Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Deployment of Inbound Source Address Validation Using DNS Resolvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Lone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Skwarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Jonglez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANRW 2020 - Applied Networking Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Madrid, Spain. pp.9-11, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3404868.3406668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Approach for Taking Down Avalanche Botnets Under Real-World Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Le Pochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Hamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Goethem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Preuveneers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network and Distributed System Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14722/ndss.2020.24161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of a LoRaWAN Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2020 - 23rd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Alicante, Spain. pp.131-140, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3416010.3423228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Reception Estimation of Wireless Link Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Joseph Audéoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Large-Scale Vulnerability Notifications after GDPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissem Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE European Symposium on Security and Privacy Workshops (EuroS&amp;PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Genoa, Italy. pp.532-537, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW51379.2020.00078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't Forget to Lock the Front Door! Inferring the Deployment of Source Address Validation of Inbound Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Lone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Skwarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Jonglez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Eugene, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44081-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spreading factor allocation for LoRa nodes progressively joining a multi-gateway adaptive network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Nunez Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2020 - 2020 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/globecom42002.2020.9322637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timemaps for Improving Performance of LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Hai To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020 - 2020 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc40277.2020.9148701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMAR: Classification of Compromised versus Maliciously Registered Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Hesselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ampeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE European Symposium on Security and Privacy (EuroS&amp;P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Genoa, Italy. pp.607-623, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSP48549.2020.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are You Human?: Resilience of Phishing Detection to Evasion Techniques Based on Human Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC '20: ACM Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event USA, United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3419394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of LoRaWAN Link Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Issues in Modeling LoRaWAN Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22Nd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Miami Beach, United States. pp.191--198, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3345768.3355932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Self-Deployment of LoRa Networks: Link and Topology Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Nunez Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Vulnerability of DNS AXFR Transfers with Global-Scale Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Skwarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Security and Privacy Workshops (SPW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Francisco, United States. pp.193-198, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPW.2019.00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiBend: Wi-Fi for Sensing Passive Deformable Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coutrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '19 2019 International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Suzhou, China. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3340555.3353746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating NTP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Mkacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International IEEE Symposium on Precision Clock Synchronization for Measurement, Control, and Communication (ISPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Packet Reception Rate in LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of LoRa in NS-3: Improving LoRa Performance with CSMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Hai To</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoTChain: A Blockchain Security Architecture for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dall 'Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale LoRa Networks: From Homogeneous to Heterogeneous Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Nunez Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Suraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, France. pp.192-199, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2018.8589080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiSH-WalT: A Framework for Controllable and Reproducible LoRa Testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Lone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Moerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spilios Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIMRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Time Synchronization Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Mkacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPCS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of LoRa in NS-3: Improving LoRa Performance with CSMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Hai To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtue of Gentleness: Improving Connection Response Times with SYN Priority Active Queue Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2018 Conference (IFIP Networking 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataJoin: An Energy-Efficient Joining Scheme for 802.15.4e TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2018.8589149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie des retransmissions dans les implémentations de 802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunisholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singer Cyclic Difference Sets for an Energy-Efficient Joining Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2017.8115797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock Drift Prediction for Fast Rejoin in 802.15.4e TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Computer Communication and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vancouver, BC, Canada. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2017.8038401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating LoRa Energy Efficiency for Adaptive Networks: From Star to Mesh Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Nunez Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2017 - 13th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Independent Experiment Reproducibility: Turning the WalT Platform into a Time Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunisholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ACM Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, &amp; Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Valletta, Malta. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2989293.2989303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEAVE : routage géographique efficace dans les réseaux à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of two antiparallel TCP connections on an asymmetric link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kuala Lumpur, Malaysia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7510930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is Frequency Channel Diversity so Beneficial in Wireless Sensor Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Octavian Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEAVE: Efficient Geographical Routing in Large-Scale Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving robustness of beacon-enabled IEEE 802.15.4 with Round-Robin channel diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Octavian Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 27th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, France. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2016.7794840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataTweet for User-centric and Geo-centric IoT Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunisholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Experiences in the Design and Implementation of Smart Objects (SmartObjects'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New-York, United States. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2980147.2980152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WalT: A Reproducible Testbed for Reproducible Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunisholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM International Workshop on Computer and Networking Experimental Research Using Testbeds (CNERT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2016.7562062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption and Performance of IEEE 802.15.4e TSCH and DSME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacob Juc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2016, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Traffic Aware Duty-Cycle Adaptation in Harvested Multi-Hop Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. the IEEE 81st Vehicular Technology Conference (VTC2015-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2015, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7146117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Featurecast: Lightweight Data-Centric Communications for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Wireless Sensor Networks (EWSN 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15582-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low overhead loop-free routing in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Audeoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates. pp.443-451, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7347996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality Estimation with the Gilbert-Elliot Model for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong-Kong, China. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTLS Performance in Duty-Cycled Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2015 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCAR: Object Security Architecture for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A World of Wireless, Mobile and Multimedia Networks (WoWMoM), 2014 IEEE 15th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2014.6918975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy cost of security in an energy-harvested IEEE 802.15.4 Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Mediterranean Conference on Embedded Computing (MECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Budva, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCP over large buffers: When adding traffic improves latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teletraffic Congress (ITC), 2014 26th International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Karlskrona, Sweden. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC.2014.6932942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Construction in RPL Networks over Beacon-Enabled 802.15.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Guelorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Communication (ISCC), 2014 IEEE Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient Multi-hop Broadcasting in Low Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Anh La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Octavian Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montreal, Canada. pp.41--50, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2641798.2641839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Delay for Topology Construction and Reconfiguration in Harvested 802.15.4 Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE 10th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Centricity in Constrained Cellular-Assisted D2D Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Belouanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Loan Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS 2014 - 6th International ICST Conference on Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rhodes, Greece. pp.134-145, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13329-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation compacte des adresses pour le routage par caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DINAS: a DIstributed NAming Service for All-IP Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality Metrics in Large Scale Indoor Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive IEEE 802.15.4 MAC for Throughput and Energy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2013 - IEEE International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cambridge, Massachusetts, United States. pp.223-230, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS.2013.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Capture Scheme for IEEE 802.15.4 Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Boudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE ICC 2013 (International Conference on Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Performance and Fairness in IEEE 802.15.4 Networks with Capture Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Boudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE ICC 2013 (International Conference on Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Reversal and Reactive Routing in Low Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Anh La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of PIMRC'13 (24 th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and energy-efficient topology construction in multi-hop multi-channel 802.15. 4 networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Potetsianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless and Mobile Computing, Networking and Communications (WiMob), 2013 IEEE 9th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, LYON, France. pp.382--387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of the RPL and LOADng Routing Protocols in a Home Automation Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC), 2013 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2013.6554867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831961v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chain Fingerprinting to Classify Encrypted Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of IEEE INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Methods for Detecting Malware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger-Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. MCSS 2013: Multimedia Communications, Services and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality Metrics in Large Scale Indoor Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Routing and Autoconfiguration in Extended LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Anh La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Beno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2012 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, ON, Canada. pp.2878-2883, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Channel Cluster Tree for 802.15.4 Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012 - 23rd IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.590 - 595, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citywide Mobile Internet Access Using Dense Urban WiFi Coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Berezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UrbaNe 2012 - 1st workshop on Urban Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2413236.2413244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Malware Network Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCSS 2012 - 5th International Conference on Multimedia Communications, Services and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cracow, Poland. pp.24-35, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30721-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Efficient Cell Selection Scheme for Open Access Femtocell Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.436-441, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Evaluation of Preamble Sampling MAC Protocols for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.387-392, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Service Flows in the Encrypted Skype Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2012 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, ON, Canada. pp.1064-1068, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Assignment Strategies for Optimal Network Capacity of IEEE 802.11s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2012 - 9th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paphos, AA, Cyprus. pp.53-60, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2387027.2387037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-MAC: Low-Latency Asynchronous MAC for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.380-386, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a Backward Compatible IEEE 802.11g Network: Access Delay and Throughput Performance Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Computing (MECO), 2012 Mediterranean Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bar, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichannel Virtual Access Points for Seamless Handoffs in IEEE 802.11 Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Berezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2011 - Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Budapest, Hungary. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2011.5956552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Femtocells: a Novel Radio Resource Management Scheme for OFDMA Based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2011 - Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Cancun, Mexico. pp.108-113, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2011.5779115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath Opportunistic RPL Routing over IEEE 802.15.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2011 - International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Miami, FL, United States. pp.179-186, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2068897.2068929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2011 - International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.35-40, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DA-MAC: Density Aware MAC for Dynamic Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2011 - International Symposium on Personal Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, ON, Canada. pp.920-924, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2011.6140103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Strategies with Probabilistic Delivery Guarantee in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med-Hoc-Net 2011 - IEEE IFIP Annual Mediterranean Ad Hoc Networking Workshop (Med-Hoc-Net)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Favignana Island, Sicily, Italy. pp.103-106, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Med-Hoc-Net.2011.5970472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la stratégie d'assignation de canaux pour IEEE 802.11s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Malware Network Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCSS 2011 - Conference on Multimedia Communications, Services and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kracow, Poland. pp.207-215, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21512-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Femtocells: an Energy-Efficient Radio Resource Management Scheme for Two-Tier Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2011 - European Wireless Conference - Sustainable Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Broadcasts in Wireless Sensor Networks with Multiple Virtual Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin K. Leung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2010 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of a Platform for Malware Analysis and Confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. MCSS 2010: Multimedia Communications, Services and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation Protocols for Network-wide Localization Based on Two-Way Ranging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE WCNC (Wireless Communications and Networking Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Discovery with Activity Monitoring in Multichannel Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Abdelali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2010 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least attained recent service for packet scheduling over wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy X Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A World of Wireless, Mobile and Multimedia Networks, International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Characterization of a Wireless Sensor Network Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2010 - International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bodrum, Turkey. pp.25, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868589.1868595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Network Structure for Synchronous Preamble Sampling in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Chakchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin K. Leung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2010 - International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cape Town, South Africa. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2010.5502426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Divide-and-Conquer Scheme for Assigning Roles in Multi-Channel Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401662v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Restricted-Weakly Connected Dominating Set for Role Assignment in a Multichannel MAC for Wireless Mesh Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Morocco. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme distribué pour l'assignation de rôles dans Molecular MAC, une couche MAC multicanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer 2 vs. Layer 3 Mechanisms for Improving TCP Performance in 802.11 Wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st International Teletraffic Congress (ITC 21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular MAC for Multichannel Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASS 2009 - International Conference on Mobile Ad-hoc and Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Macau, China. pp.110-119, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOBHOC.2009.5337028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashing Backoff: a Collision-Free Wireless Access Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IFIP Networking 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aachen, Germany. pp.429--441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Greedy Geographical Non-Planar Routing with Reactive Deflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2009 - 2009 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2009.5198972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of Roles and Channels for a Multichannel MAC in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.10.1109/ICCCN.2009.5235224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary waypoint geographical routing in wireless mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Conference on Modeling Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vancouver, Canada. pp.252-259, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1454503.1454548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-mobility and Location Service in Spontaneous Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Krendzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Requena-Esteso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-MobileSummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Flow Queueing for Improving TCP Performance over IEEE 802.11 WLANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Wireless Communications and Networking Conference (WCNC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Las Vegas, United States. pp.2158-2163, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2008.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iniquité dans les réseaux locaux sans fil : rétablir l'ordre juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena López-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Seamless Mobility in Spontaneous Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Untz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd ACM/IEEE International Workshop on Mobility in the Evolving Internet Architecture (Mobiarch'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1366919.1366922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with an Implementation of the Idle Sense Wireless Access Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 ACM CoNEXT conference (CoNEXT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1364654.1364685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Architecture for Autonomic Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNEXT conference - Student workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New York, United States. pp.1, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1364654.1364701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Access Unfairness of Wireless LAN Access Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Casademont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th IEEE Workshop on Local and Metropolitan Area Networks (LANMAN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Princeton, United States. pp.129-133, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LANMAN.2007.4295987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARESA Project: Facilitating Research, Development and Commercialization of WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maraninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor, Mesh and Ad Hoc Communications and Networks, 2007. SECON '07. 4th Annual IEEE Communications Society Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, San Diego, CA, United States. pp.590-599, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2007.4292871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Wireless LAN Access Methods in Multicell Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Casademont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Synthetic Function for Energy-Delay Mapping in Energy Efficient Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WONS 2006 : Third Annual Conference on Wireless On-demand Network Systems and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, INSA Lyon, Alcatel, IFIP, Jan 2006, Les Ménuires (France), pp.170-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idle Sense: An Optimal Access Method for High Throughput and Fairness in Rate Diverse Wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SIGCOMM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Philadelphia, United States. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1090191.1080107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Configuration with Conflets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justinian Oprescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Embedded and Ubiquitous Computing (EUC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nagasaki, Japan. pp.438-447, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11596356_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Fairness of 802.11 Networks with Several Hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixth IFIP TC6/WG6.8 Conference on Mobile and Wireless Communication Networks (MWCN 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.263-274, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23150-1_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness and its Impact on Delay in 802.11 Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Dallas, United States. pp.2967-2973, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2004.1378897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Demand Label Switching for Spontaneous Edge Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Untz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SIGCOMM Workshop on Future Directions in Network Architectures (FDNA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Portland, United States. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1016707.1016714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Untz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First Annual International Conference on Mobile and Ubiquitous Systems: Networking and Services, (Mobiquitous 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston, United States. pp.146-151, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOBIQ.2004.1331721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance anomaly of 802.11b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twenty-Second Annual Joint Conference of the IEEE Computer and Communications Societies (INFOCOM 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, San Francisco, United States. pp.836-843, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2003.1208921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push Driven Service Composition in Personal Communication Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justinian Oprescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurentiu-Sorin Paun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IFIP-TC6 International Conference Personal Wireless Communications (PWC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Venice, Italy. pp.505-510, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth Allocation for DiffServ based Quality of Service over 802.11b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, San Francisco, United States. pp.992-997, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Time-sensitive Traffic on 802.11 Wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th COST 263 International Workshop on Quality of Future Internet Services (QoFIS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Stockholm, Sweden. pp.162-171, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b13241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnisphere: a Personal Communication Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justinian Oprescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurentiu-Sorin Paun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Thirty-Sixth Annual Hawaii International Conference on System Sciences (HICSS'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Big Island, United States. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HICSS.2003.1174839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation des services sur les réseaux sans-fil 802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 9e Colloque francophone sur l'ingénierie des protocoles (CFIP'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Service and Mobility for the Wireless Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First ACM Wireless Mobile Internet Workshop (WMI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/381472.381564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Management for Providing QoS in Local Area Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third IFIP WG 6.1 International Working Conference on Distributed Applications and Interoperable Systems (DAIS'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streaming Support in an Advanced Multimedia Infrastructure for the WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th IEEE Symposium on Computers and Communications (ISCC'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Sharm El Sheikh, Egypt. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.1999.780801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Multimedia Infrastructure for WWW-based Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Workshop on Advance Issues of E-Commerce and Web-based Information Systems (WECWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Santa Clara, United States. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WECWIS.1999.788198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Adaptable Multimedia Presentations for the WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Valdeni De Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International World Wide Web Conference (WWW8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Toronto, Canada. pp.1273-1290, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1389-1286(99)00036-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized Multimedia for the WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International World Wide Web Conference (WWW7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Brisbane, Australia. pp.417-429, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-7552(98)00019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An execution architecture for synchronized multimedia presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd European Conference on Multimedia Applications, Services and Techniques (ECMAST'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Berlin, Germany. pp.42-55, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-64594-2_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Wireless LAN Access Methods in Presence of Transmission Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Casademont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster presentation and poster paper INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Barcelona, Spain. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Untz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster presentation and poster paper ACM SIGCOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Portland, Oregon, United States. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Temporal HTML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster presentation and poster paper ACM Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Bristol, United Kingdom. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things Applications - From Research and Innovation to Market Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Medagliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vermesan, O. and Friess, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things Applications - From Research and Innovation to Market Deployment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bringing IP to Low-power Smart Objects : The Smart Parking Case in the CALIPSO Project, The River Publishers, pp.287-313, 2014, Series in Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Future Internet of Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.309-318, 2009, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-1674-7_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'accès approchant l'optimum de capacité pour les réseaux sans fil à accès aléatoire. Méthode de sélection du débit de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Guiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 04/52177. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Featurecast: Data-Centric Group Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Greedy Geographical Non-Planar Routing with Reactive Deflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Domain Name System (DNS) Abuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Commission Directorate-General For Communications Networks, Content And Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivett Paulovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Domain Name System (DNS) Abuse Appendix 1 – Technical Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Commission Directorate-General For Communications Networks, Content And Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivett Paulovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stripe: a Distributed Scheduling Protocol for 802.15.4e TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacob Juc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-54, Laboratoire d'Informatique de Grenoble. 2017, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Report: Energy Evaluation of Preamble Sampling MAC Protocols for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Strategies with Probabilistic Delivery Guarantee in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Report: Energy Evaluation of Preamble Sampling MAC Protocols for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627873v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Four Years (2007-2010) and Beyond - Volume 1: Research Program and Activity Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Buccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Coutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Strategies with Probabilistic Delivery Guarantee in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-017, LIG. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efﬁcient Greedy Geographical Non-Planar Routing with Reactive Deﬂection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-003, Laboratoire d'informatique de Grenoble. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at bidirectional TCP connections over asymmetric links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy X Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schwengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-002, LIG lab. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Divide-and-Conquer Scheme for Assigning Roles in Multi-Channel Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-004, LIG. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interarrival Histograms : A Method for Measuring Transmission Delays in 802.11 WLANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIG lab. 2007, pp.1--14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, conception et réalisation de systèmes répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Joseph-Fourier - Grenoble I, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId468"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dobler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth B&#233;rat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Duda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3609975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119710v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3280393" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourena Maroofi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Korczynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Holzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3065422" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guizzetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2688279" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amoretti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Ferrari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2016.2640317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Octavian Varga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2015.2425431" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Damon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.12.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pavkovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Joo Hwang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.08.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9P9P59-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/22132759113066660011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sears A. Merritt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy X. Brown" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1971162.1971164" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy-Keller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2011.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HGQMQKP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Bachir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Leung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2009.080130" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Aguilera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grunenberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2008.44" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Drula" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Amza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2007.070110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger Sabbatel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Toumi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023647311052" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSHCKSSP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019151216368" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00CCDD9C23EA87FDDBA01EC322DC623BEB7E49B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aubry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Devoivre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fernandez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW67616.2025.00032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421002v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abyaa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Korczy&#324;ski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW67616.2025.00021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bayer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56249-5_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593323v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56249-5_9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694771v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordian Alexander Daniluk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniya Nosyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECRIME61234.2023.10485549" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Begou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vinoy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS59707.2023.10288940" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Tamang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Abrardo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617542" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Chukwuemeka Benjamin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thymen Wabeke" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Hesselman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28486-1_24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216545v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3618257.3624835" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9977660" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868942v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhane Falanji" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655065v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98785-5_2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657345v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Restori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522285" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Joseph Aud&#233;oud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217162" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Soussi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00078" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475931v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Lone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Skwarek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44081-7_7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416010.3423228" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404868.3406668" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Pochat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hamme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Goethem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Preuveneers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2020.24161" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hai To" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc40277.2020.9148701" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Nunez Ochoa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom42002.2020.9322637" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ampeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP48549.2020.00045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419394" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275021v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923427" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378078v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355932" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316402v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275006v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Mazurczyk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPW.2019.00044" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413564v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Sarkis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340555.3353746" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02305093v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mkacher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129199v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275032v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Suraty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589080" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835883v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705455v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dall 'Asta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835904v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Moerman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Giannoulis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865259v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bestel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275039v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422800" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797063v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunisholz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275030v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589149" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596118v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2017.8038401" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115797" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654542v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305246v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kr&#243;l" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryk Schiller" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526934v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510930" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287518v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794840" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271572v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400628v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989303" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378506v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2980147.2980152" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287566v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2016.7562062" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287512v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacob Juc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287516v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7146117" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188266v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15582-1_13" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286291v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Audeoud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krol" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347996" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178867v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188270v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bildea" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343635" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073760v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206143v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duda" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2014.6932942" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985933v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Guelorget" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912563" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985976v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6918975" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073759v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206144v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Anh La" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641839" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099738v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Belouanas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Loan Thai" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13329-4_12" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989805v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073758v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952869" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073745v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Boudour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073744v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Potetsianakis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073746v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073742v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2013.44" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199098v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666451" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831961v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6554867" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073747v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818548v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073743v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger-Sabbatel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931045v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Berezin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413236.2413244" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931044v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30721-8_3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943260v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Domenico" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Calvanese Strinati" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362825" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931042v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362853" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931046v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Beno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364083" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943245v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Corbellini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Abgrall" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362816" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942976v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931043v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Teixeira de Oliveira" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387027.2387037" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943227v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362815" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734320v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930970v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956552" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930968v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2011.5779115" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930967v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982503" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930972v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2068897.2068929" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930971v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Med-Hoc-Net.2011.5970472" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939000v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Ben Hamida" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140103" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587547v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930969v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21512-4_25" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930980v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073419v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073415v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Tanvir" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ponsard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073413v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Abdelali" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506146" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073414v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin K. Leung" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506554" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073418v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy X Brown" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073416v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868589.1868595" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073417v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chakchouk" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502426" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073338v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073339v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassiri" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2009.5337028" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419467v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618338v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401662v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650657v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198972" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618224v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073337v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Starzetz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199101v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454503.1454548" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199099v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krendzel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Requena-Esteso" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199100v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.382" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199108v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364685" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650717v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364701" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199106v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Untz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366919.1366922" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176945v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199103v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Aguilera" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casademont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2007.4295987" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294180v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2007.4292871" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199110v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.782" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001021v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199111v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1090191.1080107" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199112v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinian Oprescu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11596356_45" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M54QVD4D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199119v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2004.1378897" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199116v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_23" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199117v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1016707.1016714" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199113v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBIQ.2004.1331721" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199120v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2003.1208921" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199123v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258387" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199122v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu-Sorin Paun" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b12004" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199125v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13241" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199121v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2003.1174839" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199126v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199127v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/381472.381564" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199128v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199135v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WECWIS.1999.788198" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199131v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.1999.780801" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199130v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valdeni De Lima" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-1286(99)00036-5" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40C74D1CE950A8C377DDB5A6D44D1D47EEFA2188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199134v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7552(98)00019-1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-406LFQQX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199133v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-64594-2_84" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3KRXJNL1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199109v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199114v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199132v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073761v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medagliani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguay" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duquennoy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073336v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1674-7_30" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F1F8605CE3D48128622B86B824E7B817324B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199115v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guiller" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203783v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363811v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924337v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=European Commission Directorate-General For Communications Networks, Content And Technology" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivett Paulovics" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924338v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585904v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658371v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627873v3" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591986v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina de Oliveira" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473154v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073422v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073421v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwengler" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353797v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199104v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005088v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dobler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth B&#233;rat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Duda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3609975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119710v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3280393" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourena Maroofi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Korczynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Holzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3065422" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guizzetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2688279" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amoretti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Ferrari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2016.2640317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Octavian Varga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2015.2425431" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Damon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.12.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pavkovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Joo Hwang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.08.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9P9P59-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/22132759113066660011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sears A. Merritt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy X. Brown" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1971162.1971164" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy-Keller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2011.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HGQMQKP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Bachir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Leung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2009.080130" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Aguilera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grunenberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2008.44" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Drula" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Amza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2007.070110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger Sabbatel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Toumi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023647311052" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSHCKSSP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019151216368" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00CCDD9C23EA87FDDBA01EC322DC623BEB7E49B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aubry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Devoivre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fernandez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW67616.2025.00032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul Odgerel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniya Nosyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bayer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bedeschi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eCrime66972.2025.11327698" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abyaa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hureau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Korczy&#324;ski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW67616.2025.00021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ga&#241;&#225;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719027.3744869" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56249-5_10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56249-5_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordian Alexander Daniluk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Chukwuemeka Benjamin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thymen Wabeke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Hesselman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28486-1_24" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Tamang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Abrardo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617542" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766385v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECRIME61234.2023.10485549" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Begou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vinoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS59707.2023.10288940" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216545v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3618257.3624835" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764986v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9977660" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868942v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhane Falanji" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98785-5_2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Restori" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522285" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522211" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Lone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Skwarek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404868.3406668" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Pochat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hamme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Goethem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Preuveneers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2020.24161" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010556v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416010.3423228" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934343v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Joseph Aud&#233;oud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217162" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274978v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Soussi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00078" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475931v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44081-7_7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Nunez Ochoa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom42002.2020.9322637" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274950v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hai To" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc40277.2020.9148701" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274964v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ampeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP48549.2020.00045" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419394" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355932" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275021v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923427" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Mazurczyk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPW.2019.00044" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Sarkis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340555.3353746" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02305093v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mkacher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129199v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705455v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dall 'Asta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275032v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Suraty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589080" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835904v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Moerman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Giannoulis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865259v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bestel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275039v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422800" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797063v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275030v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589149" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787763v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunisholz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649225v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115797" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596118v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2017.8038401" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989303" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305246v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kr&#243;l" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryk Schiller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510930" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287518v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271572v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796585v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794840" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378506v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2980147.2980152" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287566v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2016.7562062" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287512v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacob Juc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287516v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7146117" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15582-1_13" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Audeoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347996" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188270v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bildea" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343635" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178867v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985976v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6918975" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073760v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206143v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2014.6932942" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985933v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Guelorget" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912563" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206144v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Anh La" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641839" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073759v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099738v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Belouanas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Loan Thai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13329-4_12" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989805v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073758v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952869" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199098v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666451" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073742v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2013.44" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073745v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Boudour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073744v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073746v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070334v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Potetsianakis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831961v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6554867" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073747v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073743v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger-Sabbatel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818548v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931046v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Beno" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364083" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931042v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362853" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931045v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Berezin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413236.2413244" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931044v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30721-8_3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Domenico" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Calvanese Strinati" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362825" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943245v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Corbellini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Abgrall" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362816" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942976v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364024" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931043v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Teixeira de Oliveira" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387027.2387037" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943227v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362815" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734320v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930970v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956552" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930968v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2011.5779115" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930972v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2068897.2068929" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930967v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982503" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939000v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Ben Hamida" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140103" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930971v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Med-Hoc-Net.2011.5970472" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587547v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930969v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21512-4_25" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930980v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073414v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin K. Leung" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506554" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073419v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073415v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Tanvir" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ponsard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073413v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Abdelali" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506146" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073418v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy X Brown" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073416v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868589.1868595" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073417v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chakchouk" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502426" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401662v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618338v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419467v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073338v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073339v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassiri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2009.5337028" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073337v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Starzetz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650657v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198972" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618224v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199101v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454503.1454548" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199099v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krendzel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Requena-Esteso" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199100v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.382" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176945v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199106v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Untz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366919.1366922" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199108v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364685" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650717v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364701" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199103v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Aguilera" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casademont" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2007.4295987" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294180v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2007.4292871" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199110v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.782" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001021v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199111v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1090191.1080107" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199112v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinian Oprescu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11596356_45" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M54QVD4D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199116v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_23" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199119v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2004.1378897" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199117v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1016707.1016714" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199113v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBIQ.2004.1331721" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199120v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2003.1208921" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199122v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu-Sorin Paun" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b12004" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199123v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258387" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199125v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13241" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199121v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2003.1174839" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199126v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199127v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/381472.381564" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199128v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199131v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.1999.780801" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199135v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WECWIS.1999.788198" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199130v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valdeni De Lima" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-1286(99)00036-5" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40C74D1CE950A8C377DDB5A6D44D1D47EEFA2188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199134v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7552(98)00019-1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-406LFQQX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199133v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-64594-2_84" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3KRXJNL1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199109v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199114v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199132v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073761v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medagliani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguay" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duquennoy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073336v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1674-7_30" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F1F8605CE3D48128622B86B824E7B817324B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199115v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guiller" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203783v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363811v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924337v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=European Commission Directorate-General For Communications Networks, Content And Technology" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivett Paulovics" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924338v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585904v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658371v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591986v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina de Oliveira" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627873v3" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473154v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073422v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073421v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwengler" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353797v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199104v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005088v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>