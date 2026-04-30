--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrzej Duda </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LR-FHSS: Analytical Model of Channel Capacity and Header Redundancy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2025.3609975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Unslotted ALOHA with Capture and Multiple Collisions in LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (20), pp.17824 - 17838. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3280393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of Email Anti-Spoofing Schemes: A Large Scale Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Holzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.3184-3196. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2021.3065422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Device Lifetime in Wireless Networks for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.7097 - 7114. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2688279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DINAS: a Lightweight and Efficient Distributed Naming Service for All-IP Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2016.2640317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenNet: an Energy Harvesting IP-enabled Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Octavian Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PP (99), pp.14. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2015.2425431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCAR: Object security architecture for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient topology construction for RPL over IEEE 802.15.4 in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Joo Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.25-38. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2013.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents on IPv6-Related Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Patents on Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.170-180. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/22132759113066660011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-way TCP Connections: Old Problem, New Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sears A. Merritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy X. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communication Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (2), pp.6-15. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1971162.1971164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least attained recent service for packet scheduling over access links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy X. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.479-494. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preamble sampling MAC protocols with persistent receivers in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Leung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.1091-1095. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/twc.2009.080130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Asymmetric Access Point for Solving the Unfairness Problem in WLANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena López-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (10), pp.1213-1227. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2008.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive energy conserving algorithms for neighbor discovery in opportunistic Bluetooth networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Amza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (1), pp.96-107. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2007.070110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Service and Mobility for the Wireless Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.341-352. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1023647311052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced multimedia infrastructure for WWW-based information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netnomics: Economic Research and Electronic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (3), pp.279-291. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019151216368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (145)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bypassing Audio reCAPTCHA with Automatic Speech Recognition Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Devoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE European Symposium on Security and Privacy Workshops (EuroS&PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Venice, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW67616.2025.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Path to Phishing: Identifying Misused URL Shortening Services in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zul Odgerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 APWG Symposium on Electronic Crime Research (eCrime)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, San Diego, United States. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eCrime66972.2025.11327698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LogoTrust: Leveraging BIMI to Build a Validated Dataset of Brands, Domain Names, and Logos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abyaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE European Symposium on Security and Privacy Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Venise, Italy. pp.132-137, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW67616.2025.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposing the Roots of DNS Abuse: A Data-Driven Analysis of Key Factors Behind Phishing Domain Registrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gañán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS '25: ACM SIGSAC Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan. pp.618-632, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3719027.3744869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoofed Emails: An Analysis of the Issues Hindering a Larger Deployment of DMARC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passive and Active Measurement (PAM) 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Virtual conference, France. pp.232-261, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56249-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHOIS Right? An Analysis of WHOIS and RDAP Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Virtual Event, United States. pp.206-231, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56249-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeros Are Heroes: NSEC3 Parameter Settings in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordian Alexander Daniluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Defensive Registration to Subdomain Protection: Evaluation of Email Anti-Spoofing Schemes for High-Profile Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Chukwuemeka Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thymen Wabeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Hesselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 22nd International Conference on Trust, Security and Privacy in Computing and Communications (TrustCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Exeter, France. pp.564-591, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28486-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Transmission of Massive Concurrent Alarm Messages in LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Tamang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Abrardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM '23: Int'l ACM Conference on Modeling Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montréal, Canada. pp.253-257, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3616388.3617542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Resilient Domain Whitelist to Enhance Phishing Blacklist Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 APWG Symposium on Electronic Crime Research (eCrime)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Barcelona, France. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECRIME61234.2023.10485549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Dark Side of AI: Advanced Phishing Attack Design and Deployment Using ChatGPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Communications and Network Security (CNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Orlando, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNS59707.2023.10288940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Resilient Domain Whitelist to Enhance Phishing Blacklist Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 APWG Symposium on Electronic Crime Research (eCrime)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Barcelona, France. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECRIME61234.2023.10485549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended DNS Errors: Unlocking the Full Potential of DNS Troubleshooting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2023, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3618257.3624835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame Arrival Timing in LoRaWAN: Capacity Increase With Repeated Transmissions and More Channel Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2022 - IEEE 33rd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Virtual Conference, Japan. pp.1048-1054, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC54779.2022.9977660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range and Capacity of LoRa 2.4 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyhane Falanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Mobiquitous 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Spam Domains with Passive DNS and SPF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual Event, Netherlands. pp.30-49, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98785-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taux de réception en LoRaWAN et temporalité des arrivées : pouvez-vous parler moins fort et répéter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Identifiers and DNS Names for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Restori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2021, Athens, Greece. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message in Message for Improved LoRaWAN Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Deployment of Inbound Source Address Validation Using DNS Resolvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Lone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Skwarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Jonglez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANRW 2020 - Applied Networking Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Madrid, Spain. pp.9-11, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3404868.3406668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Approach for Taking Down Avalanche Botnets Under Real-World Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Le Pochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Hamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Goethem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Preuveneers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network and Distributed System Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14722/ndss.2020.24161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of a LoRaWAN Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2020 - 23rd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Alicante, Spain. pp.131-140, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3416010.3423228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Reception Estimation of Wireless Link Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Joseph Audéoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Large-Scale Vulnerability Notifications after GDPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissem Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE European Symposium on Security and Privacy Workshops (EuroS&amp;PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Genoa, Italy. pp.532-537, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW51379.2020.00078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't Forget to Lock the Front Door! Inferring the Deployment of Source Address Validation of Inbound Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Lone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Skwarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Jonglez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Eugene, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44081-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spreading factor allocation for LoRa nodes progressively joining a multi-gateway adaptive network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Nunez Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2020 - 2020 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/globecom42002.2020.9322637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timemaps for Improving Performance of LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Hai To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020 - 2020 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc40277.2020.9148701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMAR: Classification of Compromised versus Maliciously Registered Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Hesselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ampeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE European Symposium on Security and Privacy (EuroS&amp;P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Genoa, Italy. pp.607-623, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSP48549.2020.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are You Human?: Resilience of Phishing Detection to Evasion Techniques Based on Human Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC '20: ACM Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event USA, United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3419394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of LoRaWAN Link Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Issues in Modeling LoRaWAN Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22Nd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Miami Beach, United States. pp.191--198, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3345768.3355932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Self-Deployment of LoRa Networks: Link and Topology Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Nunez Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Vulnerability of DNS AXFR Transfers with Global-Scale Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Skwarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Security and Privacy Workshops (SPW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Francisco, United States. pp.193-198, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPW.2019.00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiBend: Wi-Fi for Sensing Passive Deformable Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coutrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '19 2019 International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Suzhou, China. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3340555.3353746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating NTP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Mkacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International IEEE Symposium on Precision Clock Synchronization for Measurement, Control, and Communication (ISPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Packet Reception Rate in LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of LoRa in NS-3: Improving LoRa Performance with CSMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Hai To</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoTChain: A Blockchain Security Architecture for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dall 'Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale LoRa Networks: From Homogeneous to Heterogeneous Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Nunez Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Suraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, France. pp.192-199, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2018.8589080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiSH-WalT: A Framework for Controllable and Reproducible LoRa Testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Lone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Moerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spilios Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIMRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Time Synchronization Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Mkacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPCS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of LoRa in NS-3: Improving LoRa Performance with CSMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Hai To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtue of Gentleness: Improving Connection Response Times with SYN Priority Active Queue Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2018 Conference (IFIP Networking 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataJoin: An Energy-Efficient Joining Scheme for 802.15.4e TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2018.8589149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie des retransmissions dans les implémentations de 802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunisholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singer Cyclic Difference Sets for an Energy-Efficient Joining Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2017.8115797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock Drift Prediction for Fast Rejoin in 802.15.4e TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Computer Communication and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vancouver, BC, Canada. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2017.8038401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating LoRa Energy Efficiency for Adaptive Networks: From Star to Mesh Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Nunez Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2017 - 13th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Independent Experiment Reproducibility: Turning the WalT Platform into a Time Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunisholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ACM Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, &amp; Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Valletta, Malta. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2989293.2989303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEAVE : routage géographique efficace dans les réseaux à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of two antiparallel TCP connections on an asymmetric link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kuala Lumpur, Malaysia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7510930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is Frequency Channel Diversity so Beneficial in Wireless Sensor Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Octavian Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEAVE: Efficient Geographical Routing in Large-Scale Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving robustness of beacon-enabled IEEE 802.15.4 with Round-Robin channel diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Octavian Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 27th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, France. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2016.7794840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataTweet for User-centric and Geo-centric IoT Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunisholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Experiences in the Design and Implementation of Smart Objects (SmartObjects'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New-York, United States. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2980147.2980152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WalT: A Reproducible Testbed for Reproducible Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunisholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM International Workshop on Computer and Networking Experimental Research Using Testbeds (CNERT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2016.7562062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption and Performance of IEEE 802.15.4e TSCH and DSME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacob Juc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2016, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Traffic Aware Duty-Cycle Adaptation in Harvested Multi-Hop Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. the IEEE 81st Vehicular Technology Conference (VTC2015-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2015, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7146117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Featurecast: Lightweight Data-Centric Communications for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Wireless Sensor Networks (EWSN 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15582-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low overhead loop-free routing in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Audeoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates. pp.443-451, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7347996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality Estimation with the Gilbert-Elliot Model for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong-Kong, China. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTLS Performance in Duty-Cycled Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2015 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCAR: Object Security Architecture for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A World of Wireless, Mobile and Multimedia Networks (WoWMoM), 2014 IEEE 15th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2014.6918975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy cost of security in an energy-harvested IEEE 802.15.4 Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Mediterranean Conference on Embedded Computing (MECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Budva, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCP over large buffers: When adding traffic improves latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teletraffic Congress (ITC), 2014 26th International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Karlskrona, Sweden. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC.2014.6932942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Construction in RPL Networks over Beacon-Enabled 802.15.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Guelorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Communication (ISCC), 2014 IEEE Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient Multi-hop Broadcasting in Low Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Anh La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Octavian Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montreal, Canada. pp.41--50, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2641798.2641839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Delay for Topology Construction and Reconfiguration in Harvested 802.15.4 Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE 10th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Centricity in Constrained Cellular-Assisted D2D Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Belouanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Loan Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS 2014 - 6th International ICST Conference on Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rhodes, Greece. pp.134-145, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13329-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation compacte des adresses pour le routage par caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DINAS: a DIstributed NAming Service for All-IP Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality Metrics in Large Scale Indoor Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive IEEE 802.15.4 MAC for Throughput and Energy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2013 - IEEE International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cambridge, Massachusetts, United States. pp.223-230, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS.2013.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Capture Scheme for IEEE 802.15.4 Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Boudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE ICC 2013 (International Conference on Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Performance and Fairness in IEEE 802.15.4 Networks with Capture Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Boudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE ICC 2013 (International Conference on Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Reversal and Reactive Routing in Low Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Anh La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of PIMRC'13 (24 th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and energy-efficient topology construction in multi-hop multi-channel 802.15. 4 networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Potetsianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless and Mobile Computing, Networking and Communications (WiMob), 2013 IEEE 9th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, LYON, France. pp.382--387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of the RPL and LOADng Routing Protocols in a Home Automation Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC), 2013 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2013.6554867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831961v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chain Fingerprinting to Classify Encrypted Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of IEEE INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Methods for Detecting Malware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger-Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. MCSS 2013: Multimedia Communications, Services and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality Metrics in Large Scale Indoor Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Routing and Autoconfiguration in Extended LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Anh La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Beno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2012 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, ON, Canada. pp.2878-2883, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Channel Cluster Tree for 802.15.4 Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012 - 23rd IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.590 - 595, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citywide Mobile Internet Access Using Dense Urban WiFi Coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Berezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UrbaNe 2012 - 1st workshop on Urban Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2413236.2413244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Malware Network Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCSS 2012 - 5th International Conference on Multimedia Communications, Services and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cracow, Poland. pp.24-35, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30721-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Efficient Cell Selection Scheme for Open Access Femtocell Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.436-441, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Evaluation of Preamble Sampling MAC Protocols for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.387-392, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Service Flows in the Encrypted Skype Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2012 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, ON, Canada. pp.1064-1068, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Assignment Strategies for Optimal Network Capacity of IEEE 802.11s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2012 - 9th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paphos, AA, Cyprus. pp.53-60, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2387027.2387037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-MAC: Low-Latency Asynchronous MAC for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.380-386, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a Backward Compatible IEEE 802.11g Network: Access Delay and Throughput Performance Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Computing (MECO), 2012 Mediterranean Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bar, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichannel Virtual Access Points for Seamless Handoffs in IEEE 802.11 Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Berezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2011 - Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Budapest, Hungary. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2011.5956552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Femtocells: a Novel Radio Resource Management Scheme for OFDMA Based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2011 - Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Cancun, Mexico. pp.108-113, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2011.5779115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath Opportunistic RPL Routing over IEEE 802.15.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2011 - International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Miami, FL, United States. pp.179-186, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2068897.2068929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2011 - International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.35-40, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DA-MAC: Density Aware MAC for Dynamic Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2011 - International Symposium on Personal Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, ON, Canada. pp.920-924, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2011.6140103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Strategies with Probabilistic Delivery Guarantee in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med-Hoc-Net 2011 - IEEE IFIP Annual Mediterranean Ad Hoc Networking Workshop (Med-Hoc-Net)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Favignana Island, Sicily, Italy. pp.103-106, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Med-Hoc-Net.2011.5970472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la stratégie d'assignation de canaux pour IEEE 802.11s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Malware Network Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCSS 2011 - Conference on Multimedia Communications, Services and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kracow, Poland. pp.207-215, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21512-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Femtocells: an Energy-Efficient Radio Resource Management Scheme for Two-Tier Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2011 - European Wireless Conference - Sustainable Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Broadcasts in Wireless Sensor Networks with Multiple Virtual Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin K. Leung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2010 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of a Platform for Malware Analysis and Confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. MCSS 2010: Multimedia Communications, Services and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation Protocols for Network-wide Localization Based on Two-Way Ranging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE WCNC (Wireless Communications and Networking Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Discovery with Activity Monitoring in Multichannel Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Abdelali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2010 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least attained recent service for packet scheduling over wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy X Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A World of Wireless, Mobile and Multimedia Networks, International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Characterization of a Wireless Sensor Network Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2010 - International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bodrum, Turkey. pp.25, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868589.1868595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Network Structure for Synchronous Preamble Sampling in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Chakchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin K. Leung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2010 - International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cape Town, South Africa. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2010.5502426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Divide-and-Conquer Scheme for Assigning Roles in Multi-Channel Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401662v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Restricted-Weakly Connected Dominating Set for Role Assignment in a Multichannel MAC for Wireless Mesh Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Morocco. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme distribué pour l'assignation de rôles dans Molecular MAC, une couche MAC multicanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer 2 vs. Layer 3 Mechanisms for Improving TCP Performance in 802.11 Wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st International Teletraffic Congress (ITC 21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular MAC for Multichannel Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASS 2009 - International Conference on Mobile Ad-hoc and Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Macau, China. pp.110-119, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOBHOC.2009.5337028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashing Backoff: a Collision-Free Wireless Access Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IFIP Networking 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aachen, Germany. pp.429--441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Greedy Geographical Non-Planar Routing with Reactive Deflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2009 - 2009 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2009.5198972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of Roles and Channels for a Multichannel MAC in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.10.1109/ICCCN.2009.5235224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary waypoint geographical routing in wireless mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Conference on Modeling Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vancouver, Canada. pp.252-259, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1454503.1454548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-mobility and Location Service in Spontaneous Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Krendzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Requena-Esteso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-MobileSummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Flow Queueing for Improving TCP Performance over IEEE 802.11 WLANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Wireless Communications and Networking Conference (WCNC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Las Vegas, United States. pp.2158-2163, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2008.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iniquité dans les réseaux locaux sans fil : rétablir l'ordre juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena López-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Seamless Mobility in Spontaneous Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Untz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd ACM/IEEE International Workshop on Mobility in the Evolving Internet Architecture (Mobiarch'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1366919.1366922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with an Implementation of the Idle Sense Wireless Access Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 ACM CoNEXT conference (CoNEXT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1364654.1364685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Architecture for Autonomic Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNEXT conference - Student workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New York, United States. pp.1, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1364654.1364701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Access Unfairness of Wireless LAN Access Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Casademont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th IEEE Workshop on Local and Metropolitan Area Networks (LANMAN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Princeton, United States. pp.129-133, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LANMAN.2007.4295987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARESA Project: Facilitating Research, Development and Commercialization of WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maraninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor, Mesh and Ad Hoc Communications and Networks, 2007. SECON '07. 4th Annual IEEE Communications Society Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, San Diego, CA, United States. pp.590-599, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2007.4292871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Wireless LAN Access Methods in Multicell Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Casademont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Synthetic Function for Energy-Delay Mapping in Energy Efficient Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WONS 2006 : Third Annual Conference on Wireless On-demand Network Systems and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, INSA Lyon, Alcatel, IFIP, Jan 2006, Les Ménuires (France), pp.170-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idle Sense: An Optimal Access Method for High Throughput and Fairness in Rate Diverse Wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SIGCOMM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Philadelphia, United States. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1090191.1080107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Configuration with Conflets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justinian Oprescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Embedded and Ubiquitous Computing (EUC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nagasaki, Japan. pp.438-447, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11596356_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Fairness of 802.11 Networks with Several Hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixth IFIP TC6/WG6.8 Conference on Mobile and Wireless Communication Networks (MWCN 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.263-274, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23150-1_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness and its Impact on Delay in 802.11 Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Dallas, United States. pp.2967-2973, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2004.1378897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Demand Label Switching for Spontaneous Edge Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Untz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SIGCOMM Workshop on Future Directions in Network Architectures (FDNA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Portland, United States. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1016707.1016714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Untz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First Annual International Conference on Mobile and Ubiquitous Systems: Networking and Services, (Mobiquitous 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston, United States. pp.146-151, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOBIQ.2004.1331721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance anomaly of 802.11b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twenty-Second Annual Joint Conference of the IEEE Computer and Communications Societies (INFOCOM 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, San Francisco, United States. pp.836-843, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2003.1208921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push Driven Service Composition in Personal Communication Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justinian Oprescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurentiu-Sorin Paun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IFIP-TC6 International Conference Personal Wireless Communications (PWC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Venice, Italy. pp.505-510, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth Allocation for DiffServ based Quality of Service over 802.11b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, San Francisco, United States. pp.992-997, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Time-sensitive Traffic on 802.11 Wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th COST 263 International Workshop on Quality of Future Internet Services (QoFIS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Stockholm, Sweden. pp.162-171, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b13241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnisphere: a Personal Communication Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justinian Oprescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurentiu-Sorin Paun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Thirty-Sixth Annual Hawaii International Conference on System Sciences (HICSS'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Big Island, United States. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HICSS.2003.1174839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation des services sur les réseaux sans-fil 802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 9e Colloque francophone sur l'ingénierie des protocoles (CFIP'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Service and Mobility for the Wireless Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First ACM Wireless Mobile Internet Workshop (WMI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/381472.381564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Management for Providing QoS in Local Area Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third IFIP WG 6.1 International Working Conference on Distributed Applications and Interoperable Systems (DAIS'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streaming Support in an Advanced Multimedia Infrastructure for the WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th IEEE Symposium on Computers and Communications (ISCC'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Sharm El Sheikh, Egypt. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.1999.780801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Multimedia Infrastructure for WWW-based Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Workshop on Advance Issues of E-Commerce and Web-based Information Systems (WECWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Santa Clara, United States. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WECWIS.1999.788198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Adaptable Multimedia Presentations for the WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Valdeni De Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International World Wide Web Conference (WWW8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Toronto, Canada. pp.1273-1290, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1389-1286(99)00036-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized Multimedia for the WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International World Wide Web Conference (WWW7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Brisbane, Australia. pp.417-429, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-7552(98)00019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An execution architecture for synchronized multimedia presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd European Conference on Multimedia Applications, Services and Techniques (ECMAST'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Berlin, Germany. pp.42-55, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-64594-2_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Wireless LAN Access Methods in Presence of Transmission Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Casademont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster presentation and poster paper INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Barcelona, Spain. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Untz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster presentation and poster paper ACM SIGCOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Portland, Oregon, United States. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Temporal HTML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster presentation and poster paper ACM Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Bristol, United Kingdom. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things Applications - From Research and Innovation to Market Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Medagliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vermesan, O. and Friess, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things Applications - From Research and Innovation to Market Deployment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bringing IP to Low-power Smart Objects : The Smart Parking Case in the CALIPSO Project, The River Publishers, pp.287-313, 2014, Series in Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Future Internet of Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.309-318, 2009, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-1674-7_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'accès approchant l'optimum de capacité pour les réseaux sans fil à accès aléatoire. Méthode de sélection du débit de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Guiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 04/52177. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Featurecast: Data-Centric Group Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Greedy Geographical Non-Planar Routing with Reactive Deflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Domain Name System (DNS) Abuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Commission Directorate-General For Communications Networks, Content And Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivett Paulovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Domain Name System (DNS) Abuse Appendix 1 – Technical Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Commission Directorate-General For Communications Networks, Content And Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivett Paulovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stripe: a Distributed Scheduling Protocol for 802.15.4e TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacob Juc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-54, Laboratoire d'Informatique de Grenoble. 2017, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Report: Energy Evaluation of Preamble Sampling MAC Protocols for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Strategies with Probabilistic Delivery Guarantee in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Report: Energy Evaluation of Preamble Sampling MAC Protocols for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627873v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Four Years (2007-2010) and Beyond - Volume 1: Research Program and Activity Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Buccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Coutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Strategies with Probabilistic Delivery Guarantee in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-017, LIG. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efﬁcient Greedy Geographical Non-Planar Routing with Reactive Deﬂection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-003, Laboratoire d'informatique de Grenoble. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at bidirectional TCP connections over asymmetric links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy X Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schwengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-002, LIG lab. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Divide-and-Conquer Scheme for Assigning Roles in Multi-Channel Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-004, LIG. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interarrival Histograms : A Method for Measuring Transmission Delays in 802.11 WLANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIG lab. 2007, pp.1--14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, conception et réalisation de systèmes répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Joseph-Fourier - Grenoble I, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId468"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrzej Duda </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LR-FHSS: Analytical Model of Channel Capacity and Header Redundancy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2025.3609975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Unslotted ALOHA with Capture and Multiple Collisions in LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (20), pp.17824 - 17838. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2023.3280393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of Email Anti-Spoofing Schemes: A Large Scale Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Holzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (3), pp.3184-3196. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2021.3065422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Device Lifetime in Wireless Networks for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.7097 - 7114. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2688279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DINAS: a Lightweight and Efficient Distributed Naming Service for All-IP Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2016.2640317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GreenNet: an Energy Harvesting IP-enabled Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Octavian Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Banciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internet of Things Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PP (99), pp.14. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JIOT.2015.2425431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCAR: Object security architecture for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient topology construction for RPL over IEEE 802.15.4 in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Won-Joo Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.25-38. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2013.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents on IPv6-Related Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Richier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Patents on Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.170-180. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/22132759113066660011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-way TCP Connections: Old Problem, New Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sears A. Merritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy X. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communication Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (2), pp.6-15. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1971162.1971164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least attained recent service for packet scheduling over access links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy X. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.479-494. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preamble sampling MAC protocols with persistent receivers in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Leung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.1091-1095. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/twc.2009.080130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Asymmetric Access Point for Solving the Unfairness Problem in WLANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena López-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (10), pp.1213-1227. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMC.2008.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive energy conserving algorithms for neighbor discovery in opportunistic Bluetooth networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Amza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (1), pp.96-107. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2007.070110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Service and Mobility for the Wireless Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (4), pp.341-352. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1023647311052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced multimedia infrastructure for WWW-based information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netnomics: Economic Research and Electronic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (3), pp.279-291. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1019151216368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (146)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My bias is ASPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Flechier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Viardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2026 — 11es Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Mandelieu-la-Napoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Path to Phishing: Identifying Misused URL Shortening Services in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zul Odgerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 APWG Symposium on Electronic Crime Research (eCrime)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, San Diego, United States. pp.1-13, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eCrime66972.2025.11327698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bypassing Audio reCAPTCHA with Automatic Speech Recognition Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Devoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE European Symposium on Security and Privacy Workshops (EuroS&PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Venice, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW67616.2025.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposing the Roots of DNS Abuse: A Data-Driven Analysis of Key Factors Behind Phishing Domain Registrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Gañán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS '25: ACM SIGSAC Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Taipei, Taiwan. pp.618-632, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3719027.3744869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LogoTrust: Leveraging BIMI to Build a Validated Dataset of Brands, Domain Names, and Logos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Abyaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE European Symposium on Security and Privacy Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Venise, Italy. pp.132-137, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW67616.2025.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoofed Emails: An Analysis of the Issues Hindering a Larger Deployment of DMARC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passive and Active Measurement (PAM) 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Virtual conference, France. pp.232-261, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56249-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WHOIS Right? An Analysis of WHOIS and RDAP Consistency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Virtual Event, United States. pp.206-231, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56249-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeros Are Heroes: NSEC3 Parameter Settings in the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordian Alexander Daniluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Resilient Domain Whitelist to Enhance Phishing Blacklist Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 APWG Symposium on Electronic Crime Research (eCrime)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Barcelona, France. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECRIME61234.2023.10485549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Transmission of Massive Concurrent Alarm Messages in LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Tamang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Abrardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM '23: Int'l ACM Conference on Modeling Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Montréal, Canada. pp.253-257, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3616388.3617542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Defensive Registration to Subdomain Protection: Evaluation of Email Anti-Spoofing Schemes for High-Profile Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Chukwuemeka Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thymen Wabeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Hesselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 22nd International Conference on Trust, Security and Privacy in Computing and Communications (TrustCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Exeter, France. pp.564-591, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28486-1_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Dark Side of AI: Advanced Phishing Attack Design and Deployment Using ChatGPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Begou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Conference on Communications and Network Security (CNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Orlando, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNS59707.2023.10288940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Resilient Domain Whitelist to Enhance Phishing Blacklist Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 APWG Symposium on Electronic Crime Research (eCrime)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Barcelona, France. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECRIME61234.2023.10485549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended DNS Errors: Unlocking the Full Potential of DNS Troubleshooting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2023, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3618257.3624835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame Arrival Timing in LoRaWAN: Capacity Increase With Repeated Transmissions and More Channel Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2022 - IEEE 33rd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Virtual Conference, Japan. pp.1048-1054, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC54779.2022.9977660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range and Capacity of LoRa 2.4 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyhane Falanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Mobiquitous 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Spam Domains with Passive DNS and SPF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual Event, Netherlands. pp.30-49, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98785-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taux de réception en LoRaWAN et temporalité des arrivées : pouvez-vous parler moins fort et répéter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2022 – 7ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Identifiers and DNS Names for IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Restori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2021, Athens, Greece. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message in Message for Improved LoRaWAN Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN52240.2021.9522211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Reception Estimation of Wireless Link Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry-Joseph Audéoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC'20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of Large-Scale Vulnerability Notifications after GDPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissem Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE European Symposium on Security and Privacy Workshops (EuroS&amp;PW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Genoa, Italy. pp.532-537, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW51379.2020.00078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of a LoRaWAN Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2020 - 23rd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Alicante, Spain. pp.131-140, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3416010.3423228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Deployment of Inbound Source Address Validation Using DNS Resolvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Lone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Skwarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Jonglez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANRW 2020 - Applied Networking Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Madrid, Spain. pp.9-11, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3404868.3406668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Approach for Taking Down Avalanche Botnets Under Real-World Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Le Pochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Hamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom van Goethem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Preuveneers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network and Distributed System Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14722/ndss.2020.24161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't Forget to Lock the Front Door! Inferring the Deployment of Source Address Validation of Inbound Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevheniya Nosyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Lone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Skwarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Jonglez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Eugene, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44081-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spreading factor allocation for LoRa nodes progressively joining a multi-gateway adaptive network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Nunez Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2020 - 2020 IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/globecom42002.2020.9322637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timemaps for Improving Performance of LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Hai To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2020 - 2020 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dublin, Ireland. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icc40277.2020.9148701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMAR: Classification of Compromised versus Maliciously Registered Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Hesselman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ampeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE European Symposium on Security and Privacy (EuroS&amp;P)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Genoa, Italy. pp.607-623, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSP48549.2020.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are You Human?: Resilience of Phishing Detection to Evasion Techniques Based on Human Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourena Maroofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC '20: ACM Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event USA, United States. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3419394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of LoRaWAN Link Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Waikoloa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Issues in Modeling LoRaWAN Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 22Nd International ACM Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Miami Beach, United States. pp.191--198, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3345768.3355932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Self-Deployment of LoRa Networks: Link and Topology Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Nunez Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelona, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2019.8923427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Vulnerability of DNS AXFR Transfers with Global-Scale Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Skwarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Security and Privacy Workshops (SPW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Francisco, United States. pp.193-198, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPW.2019.00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiBend: Wi-Fi for Sensing Passive Deformable Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mira Sarkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coutrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '19 2019 International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Suzhou, China. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3340555.3353746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating NTP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Mkacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International IEEE Symposium on Precision Clock Synchronization for Measurement, Control, and Communication (ISPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization of Packet Reception Rate in LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale LoRa Networks: From Homogeneous to Heterogeneous Deployments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Nunez Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Suraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, France. pp.192-199, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2018.8589080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of LoRa in NS-3: Improving LoRa Performance with CSMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Hai To</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoTChain: A Blockchain Security Architecture for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dall 'Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiSH-WalT: A Framework for Controllable and Reproducible LoRa Testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Lone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Moerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spilios Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIMRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Time Synchronization Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Mkacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPCS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of LoRa in NS-3: Improving LoRa Performance with CSMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Hai To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Communications (ICC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Kansas City, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2018.8422800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virtue of Gentleness: Improving Connection Response Times with SYN Priority Active Queue Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2018 Conference (IFIP Networking 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataJoin: An Energy-Efficient Joining Scheme for 802.15.4e TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2018.8589149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie des retransmissions dans les implémentations de 802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunisholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CORES 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock Drift Prediction for Fast Rejoin in 802.15.4e TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Computer Communication and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vancouver, BC, Canada. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCCN.2017.8038401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singer Cyclic Difference Sets for an Energy-Efficient Joining Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2017.8115797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating LoRa Energy Efficiency for Adaptive Networks: From Star to Mesh Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Nunez Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Guizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2017 - 13th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEAVE : routage géographique efficace dans les réseaux à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Independent Experiment Reproducibility: Turning the WalT Platform into a Time Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunisholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ACM Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, &amp; Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Valletta, Malta. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2989293.2989303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of two antiparallel TCP connections on an asymmetric link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kuala Lumpur, Malaysia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2016.7510930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is Frequency Channel Diversity so Beneficial in Wireless Sensor Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Octavian Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEAVE: Efficient Geographical Routing in Large-Scale Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded Wireless Systems and Networks (EWSN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving robustness of beacon-enabled IEEE 802.15.4 with Round-Robin channel diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Octavian Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 27th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2016.7794840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataTweet for User-centric and Geo-centric IoT Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunisholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Experiences in the Design and Implementation of Smart Objects (SmartObjects'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New-York, United States. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2980147.2980152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WalT: A Reproducible Testbed for Reproducible Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunisholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Duble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM International Workshop on Computer and Networking Experimental Research Using Testbeds (CNERT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOMW.2016.7562062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption and Performance of IEEE 802.15.4e TSCH and DSME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacob Juc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2016, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Traffic Aware Duty-Cycle Adaptation in Harvested Multi-Hop Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. the IEEE 81st Vehicular Technology Conference (VTC2015-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2015, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCSpring.2015.7146117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Featurecast: Lightweight Data-Centric Communications for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Wireless Sensor Networks (EWSN 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15582-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low overhead loop-free routing in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Audeoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates. pp.443-451, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2015.7347996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality Estimation with the Gilbert-Elliot Model for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong-Kong, China. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTLS Performance in Duty-Cycled Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Watteyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2015 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy cost of security in an energy-harvested IEEE 802.15.4 Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Mediterranean Conference on Embedded Computing (MECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Budva, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCAR: Object Security Architecture for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A World of Wireless, Mobile and Multimedia Networks (WoWMoM), 2014 IEEE 15th International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2014.6918975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985976v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCP over large buffers: When adding traffic improves latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teletraffic Congress (ITC), 2014 26th International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Karlskrona, Sweden. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC.2014.6932942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Construction in RPL Networks over Beacon-Enabled 802.15.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Guelorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Communication (ISCC), 2014 IEEE Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-efficient Multi-hop Broadcasting in Low Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Anh La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu-Octavian Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montreal, Canada. pp.41--50, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2641798.2641839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected Delay for Topology Construction and Reconfiguration in Harvested 802.15.4 Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE 10th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Centricity in Constrained Cellular-Assisted D2D Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Belouanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim-Loan Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prométhée Spathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADHOCNETS 2014 - 6th International ICST Conference on Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rhodes, Greece. pp.134-145, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13329-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation compacte des adresses pour le routage par caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DINAS: a DIstributed NAming Service for All-IP Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Amoretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2014.6952869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Capture Scheme for IEEE 802.15.4 Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Boudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE ICC 2013 (International Conference on Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Performance and Fairness in IEEE 802.15.4 Networks with Capture Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalem Boudour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE ICC 2013 (International Conference on Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive IEEE 802.15.4 MAC for Throughput and Energy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCOSS 2013 - IEEE International Conference on Distributed Computing in Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cambridge, Massachusetts, United States. pp.223-230, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCOSS.2013.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality Metrics in Large Scale Indoor Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Reversal and Reactive Routing in Low Power and Lossy Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Anh La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of PIMRC'13 (24 th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and energy-efficient topology construction in multi-hop multi-channel 802.15. 4 networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romaniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Potetsianakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless and Mobile Computing, Networking and Communications (WiMob), 2013 IEEE 9th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, LYON, France. pp.382--387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Comparison of the RPL and LOADng Routing Protocols in a Home Automation Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC), 2013 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2013.6554867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831961v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chain Fingerprinting to Classify Encrypted Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of IEEE INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Methods for Detecting Malware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger-Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. MCSS 2013: Multimedia Communications, Services and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Quality Metrics in Large Scale Indoor Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citywide Mobile Internet Access Using Dense Urban WiFi Coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Berezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UrbaNe 2012 - 1st workshop on Urban Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2413236.2413244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Channel Cluster Tree for 802.15.4 Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012 - 23rd IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.590 - 595, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Routing and Autoconfiguration in Extended LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Anh La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Beno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2012 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, ON, Canada. pp.2878-2883, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Malware Network Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCSS 2012 - 5th International Conference on Multimedia Communications, Services and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Cracow, Poland. pp.24-35, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30721-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy Efficient Cell Selection Scheme for Open Access Femtocell Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.436-441, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Evaluation of Preamble Sampling MAC Protocols for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.387-392, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Service Flows in the Encrypted Skype Traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2012 - IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, ON, Canada. pp.1064-1068, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Assignment Strategies for Optimal Network Capacity of IEEE 802.11s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2012 - 9th ACM International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paphos, AA, Cyprus. pp.53-60, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2387027.2387037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA-MAC: Low-Latency Asynchronous MAC for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2012 - International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sydney, Australia. pp.380-386, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2012.6362815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a Backward Compatible IEEE 802.11g Network: Access Delay and Throughput Performance Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malisa Vucinic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Computing (MECO), 2012 Mediterranean Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bar, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multichannel Virtual Access Points for Seamless Handoffs in IEEE 802.11 Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Berezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 2011 - Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Budapest, Hungary. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2011.5956552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Femtocells: a Novel Radio Resource Management Scheme for OFDMA Based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2011 - Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Cancun, Mexico. pp.108-113, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2011.5779115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath Opportunistic RPL Routing over IEEE 802.15.4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSWiM 2011 - International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Miami, FL, United States. pp.179-186, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2068897.2068929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC 2011 - International Wireless Communications and Mobile Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Istanbul, Turkey. pp.35-40, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2011.5982503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Strategies with Probabilistic Delivery Guarantee in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med-Hoc-Net 2011 - IEEE IFIP Annual Mediterranean Ad Hoc Networking Workshop (Med-Hoc-Net)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Favignana Island, Sicily, Italy. pp.103-106, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Med-Hoc-Net.2011.5970472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DA-MAC: Density Aware MAC for Dynamic Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2011 - International Symposium on Personal Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, ON, Canada. pp.920-924, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2011.6140103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la stratégie d'assignation de canaux pour IEEE 802.11s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Malware Network Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCSS 2011 - Conference on Multimedia Communications, Services and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kracow, Poland. pp.207-215, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21512-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghost Femtocells: an Energy-Efficient Radio Resource Management Scheme for Two-Tier Cellular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Domenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2011 - European Wireless Conference - Sustainable Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture of a Platform for Malware Analysis and Confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. MCSS 2010: Multimedia Communications, Services and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cracow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation Protocols for Network-wide Localization Based on Two-Way Ranging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Tanvir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE WCNC (Wireless Communications and Networking Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighborhood Discovery with Activity Monitoring in Multichannel Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Abdelali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2010 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Broadcasts in Wireless Sensor Networks with Multiple Virtual Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin K. Leung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2010 - IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sydney, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2010.5506554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Least attained recent service for packet scheduling over wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy X Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A World of Wireless, Mobile and Multimedia Networks, International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Characterization of a Wireless Sensor Network Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Pavkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PE-WASUN 2010 - International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bodrum, Turkey. pp.25, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1868589.1868595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Network Structure for Synchronous Preamble Sampling in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Chakchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin K. Leung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2010 - International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cape Town, South Africa. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2010.5502426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer 2 vs. Layer 3 Mechanisms for Improving TCP Performance in 802.11 Wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Urvoy-Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st International Teletraffic Congress (ITC 21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme distribué pour l'assignation de rôles dans Molecular MAC, une couche MAC multicanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Divide-and-Conquer Scheme for Assigning Roles in Multi-Channel Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Zurich, Switzerland. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401662v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Restricted-Weakly Connected Dominating Set for Role Assignment in a Multichannel MAC for Wireless Mesh Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Morocco. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular MAC for Multichannel Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASS 2009 - International Conference on Mobile Ad-hoc and Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Macau, China. pp.110-119, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOBHOC.2009.5337028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of Roles and Channels for a Multichannel MAC in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Communications and Networks (ICCCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, United States. pp.10.1109/ICCCN.2009.5235224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashing Backoff: a Collision-Free Wireless Access Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IFIP Networking 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aachen, Germany. pp.429--441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Greedy Geographical Non-Planar Routing with Reactive Deflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2009 - 2009 IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2009.5198972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary waypoint geographical routing in wireless mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th International Conference on Modeling Analysis and Simulation of Wireless and Mobile Systems (MSWiM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vancouver, Canada. pp.252-259, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1454503.1454548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-mobility and Location Service in Spontaneous Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Krendzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Requena-Esteso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-MobileSummit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Flow Queueing for Improving TCP Performance over IEEE 802.11 WLANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Wireless Communications and Networking Conference (WCNC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Las Vegas, United States. pp.2158-2163, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2008.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with an Implementation of the Idle Sense Wireless Access Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 ACM CoNEXT conference (CoNEXT'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1364654.1364685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Architecture for Autonomic Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNEXT conference - Student workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, New York, United States. pp.1, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1364654.1364701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Seamless Mobility in Spontaneous Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Untz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd ACM/IEEE International Workshop on Mobility in the Evolving Internet Architecture (Mobiarch'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Kyoto, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1366919.1366922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iniquité dans les réseaux locaux sans fil : rétablir l'ordre juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena López-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARESA Project: Facilitating Research, Development and Commercialization of WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Maraninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor, Mesh and Ad Hoc Communications and Networks, 2007. SECON '07. 4th Annual IEEE Communications Society Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, San Diego, CA, United States. pp.590-599, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAHCN.2007.4292871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel Access Unfairness of Wireless LAN Access Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Casademont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th IEEE Workshop on Local and Metropolitan Area Networks (LANMAN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Princeton, United States. pp.129-133, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LANMAN.2007.4295987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Wireless LAN Access Methods in Multicell Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Casademont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Synthetic Function for Energy-Delay Mapping in Energy Efficient Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalik Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WONS 2006 : Third Annual Conference on Wireless On-demand Network Systems and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, INSA Lyon, Alcatel, IFIP, Jan 2006, Les Ménuires (France), pp.170-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idle Sense: An Optimal Access Method for High Throughput and Fairness in Rate Diverse Wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SIGCOMM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Philadelphia, United States. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1090191.1080107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Configuration with Conflets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justinian Oprescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on Embedded and Ubiquitous Computing (EUC 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nagasaki, Japan. pp.438-447, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11596356_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Fairness of 802.11 Networks with Several Hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixth IFIP TC6/WG6.8 Conference on Mobile and Wireless Communication Networks (MWCN 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.263-274, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23150-1_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness and its Impact on Delay in 802.11 Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Dallas, United States. pp.2967-2973, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2004.1378897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Demand Label Switching for Spontaneous Edge Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Untz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SIGCOMM Workshop on Future Directions in Network Architectures (FDNA'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Portland, United States. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1016707.1016714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Untz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First Annual International Conference on Mobile and Ubiquitous Systems: Networking and Services, (Mobiquitous 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Boston, United States. pp.146-151, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOBIQ.2004.1331721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance anomaly of 802.11b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twenty-Second Annual Joint Conference of the IEEE Computer and Communications Societies (INFOCOM 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, San Francisco, United States. pp.836-843, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2003.1208921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth Allocation for DiffServ based Quality of Service over 802.11b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Global Telecommunications Conference (GLOBECOM'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, San Francisco, United States. pp.992-997, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push Driven Service Composition in Personal Communication Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justinian Oprescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurentiu-Sorin Paun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IFIP-TC6 International Conference Personal Wireless Communications (PWC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Venice, Italy. pp.505-510, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b12004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Time-sensitive Traffic on 802.11 Wireless LANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Starzetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th COST 263 International Workshop on Quality of Future Internet Services (QoFIS 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Stockholm, Sweden. pp.162-171, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b13241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnisphere: a Personal Communication Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justinian Oprescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurentiu-Sorin Paun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Thirty-Sixth Annual Hawaii International Conference on System Sciences (HICSS'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Big Island, United States. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HICSS.2003.1174839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation des services sur les réseaux sans-fil 802.11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 9e Colloque francophone sur l'ingénierie des protocoles (CFIP'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Service and Mobility for the Wireless Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First ACM Wireless Mobile Internet Workshop (WMI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/381472.381564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Management for Providing QoS in Local Area Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third IFIP WG 6.1 International Working Conference on Distributed Applications and Interoperable Systems (DAIS'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Multimedia Infrastructure for WWW-based Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Workshop on Advance Issues of E-Commerce and Web-based Information Systems (WECWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Santa Clara, United States. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WECWIS.1999.788198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streaming Support in an Advanced Multimedia Infrastructure for the WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th IEEE Symposium on Computers and Communications (ISCC'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Sharm El Sheikh, Egypt. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.1999.780801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Adaptable Multimedia Presentations for the WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio García-Macías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Valdeni De Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International World Wide Web Conference (WWW8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Toronto, Canada. pp.1273-1290, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1389-1286(99)00036-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized Multimedia for the WWW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International World Wide Web Conference (WWW7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Brisbane, Australia. pp.417-429, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-7552(98)00019-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An execution architecture for synchronized multimedia presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd European Conference on Multimedia Applications, Services and Techniques (ECMAST'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Berlin, Germany. pp.42-55, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-64594-2_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Wireless LAN Access Methods in Presence of Transmission Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Casademont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster presentation and poster paper INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Barcelona, Spain. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilith : an Interconnection Architecture Based on Label Switching for Spontaneous Edge Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Untz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster presentation and poster paper ACM SIGCOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Portland, Oregon, United States. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing Temporal HTML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster presentation and poster paper ACM Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Bristol, United Kingdom. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things Applications - From Research and Innovation to Market Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Medagliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duquennoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vermesan, O. and Friess, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things Applications - From Research and Innovation to Market Deployment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bringing IP to Low-power Smart Objects : The Smart Parking Case in the CALIPSO Project, The River Publishers, pp.287-313, 2014, Series in Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Future Internet of Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.309-318, 2009, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-1674-7_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'accès approchant l'optimum de capacité pour les réseaux sans fil à accès aléatoire. Méthode de sélection du débit de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Guiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 04/52177. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Featurecast: Data-Centric Group Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Król</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Greedy Geographical Non-Planar Routing with Reactive Deflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Domain Name System (DNS) Abuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Commission Directorate-General For Communications Networks, Content And Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivett Paulovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Domain Name System (DNS) Abuse Appendix 1 – Technical Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Commission Directorate-General For Communications Networks, Content And Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivett Paulovics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Korczyński</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stripe: a Distributed Scheduling Protocol for 802.15.4e TSCH Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacob Juc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alphand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Guizzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-54, Laboratoire d'Informatique de Grenoble. 2017, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Report: Energy Evaluation of Preamble Sampling MAC Protocols for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Four Years (2007-2010) and Beyond - Volume 1: Research Program and Activity Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Balacheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Buccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Coutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coutaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Report: Energy Evaluation of Preamble Sampling MAC Protocols for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627873v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Strategies with Probabilistic Delivery Guarantee in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadcast Strategies with Probabilistic Delivery Guarantee in Multi-Channel Multi-Interface Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Teixeira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-017, LIG. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efﬁcient Greedy Geographical Non-Planar Routing with Reactive Deﬂection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eryk Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-003, Laboratoire d'informatique de Grenoble. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at bidirectional TCP connections over asymmetric links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy X Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schwengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-002, LIG lab. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Divide-and-Conquer Scheme for Assigning Roles in Multi-Channel Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Darties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Theoleyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-LIG-004, LIG. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interarrival Histograms : A Method for Measuring Transmission Delays in 802.11 WLANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berger Sabbatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Grunenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIG lab. 2007, pp.1--14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, conception et réalisation de systèmes répartis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Duda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Joseph-Fourier - Grenoble I, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId471"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dobler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth B&#233;rat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Duda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3609975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119710v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3280393" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourena Maroofi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Korczynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Holzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3065422" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guizzetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2688279" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amoretti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Ferrari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2016.2640317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Octavian Varga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2015.2425431" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Damon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.12.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pavkovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Joo Hwang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.08.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9P9P59-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/22132759113066660011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sears A. Merritt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy X. Brown" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1971162.1971164" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy-Keller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2011.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HGQMQKP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Bachir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Leung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2009.080130" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Aguilera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grunenberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2008.44" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Drula" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Amza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2007.070110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger Sabbatel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Toumi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023647311052" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSHCKSSP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019151216368" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00CCDD9C23EA87FDDBA01EC322DC623BEB7E49B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aubry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Devoivre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fernandez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW67616.2025.00032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul Odgerel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniya Nosyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bayer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bedeschi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eCrime66972.2025.11327698" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421002v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abyaa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hureau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Korczy&#324;ski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW67616.2025.00021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ga&#241;&#225;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719027.3744869" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56249-5_10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56249-5_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordian Alexander Daniluk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Chukwuemeka Benjamin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thymen Wabeke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Hesselman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28486-1_24" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Tamang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Abrardo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617542" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766385v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECRIME61234.2023.10485549" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Begou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vinoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS59707.2023.10288940" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216545v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3618257.3624835" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764986v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9977660" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868942v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhane Falanji" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98785-5_2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Restori" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522285" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522211" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Lone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Skwarek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404868.3406668" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Pochat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hamme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Goethem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Preuveneers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2020.24161" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010556v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416010.3423228" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934343v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Joseph Aud&#233;oud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217162" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274978v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Soussi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00078" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475931v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44081-7_7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Nunez Ochoa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom42002.2020.9322637" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274950v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hai To" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc40277.2020.9148701" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274964v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ampeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP48549.2020.00045" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419394" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355932" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275021v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923427" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Mazurczyk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPW.2019.00044" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413564v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Sarkis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340555.3353746" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02305093v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mkacher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129199v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835883v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705455v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dall 'Asta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275032v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Suraty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589080" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835904v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Moerman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Giannoulis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865259v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bestel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275039v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422800" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797063v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275030v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589149" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787763v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunisholz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649225v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115797" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596118v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2017.8038401" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989303" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305246v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kr&#243;l" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryk Schiller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510930" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287518v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271572v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796585v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794840" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378506v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2980147.2980152" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287566v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2016.7562062" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287512v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacob Juc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287516v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7146117" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15582-1_13" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Audeoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347996" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188270v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bildea" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343635" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178867v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985976v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6918975" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073760v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206143v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2014.6932942" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985933v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Guelorget" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912563" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206144v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Anh La" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641839" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073759v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099738v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Belouanas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Loan Thai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13329-4_12" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989805v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073758v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952869" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199098v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666451" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073742v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2013.44" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073745v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Boudour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073744v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073746v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070334v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Potetsianakis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831961v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6554867" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073747v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073743v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger-Sabbatel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818548v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931046v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Beno" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364083" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931042v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362853" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931045v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Berezin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413236.2413244" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931044v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30721-8_3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943260v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Domenico" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Calvanese Strinati" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362825" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943245v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Corbellini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Abgrall" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362816" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942976v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364024" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931043v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Teixeira de Oliveira" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387027.2387037" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943227v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362815" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734320v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930970v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956552" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930968v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2011.5779115" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930972v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2068897.2068929" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930967v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982503" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939000v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Ben Hamida" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140103" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930971v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Med-Hoc-Net.2011.5970472" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587547v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930969v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21512-4_25" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930980v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073414v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin K. Leung" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506554" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073419v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073415v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Tanvir" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ponsard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073413v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Abdelali" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506146" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073418v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy X Brown" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073416v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868589.1868595" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073417v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chakchouk" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502426" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401662v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618338v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419467v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073338v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073339v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassiri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2009.5337028" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073337v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Starzetz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650657v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198972" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618224v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199101v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454503.1454548" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199099v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krendzel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Requena-Esteso" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199100v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.382" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176945v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199106v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Untz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366919.1366922" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199108v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364685" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650717v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364701" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199103v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Aguilera" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casademont" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2007.4295987" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294180v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2007.4292871" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199110v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.782" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001021v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199111v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1090191.1080107" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199112v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinian Oprescu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11596356_45" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M54QVD4D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199116v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_23" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199119v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2004.1378897" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199117v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1016707.1016714" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199113v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBIQ.2004.1331721" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199120v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2003.1208921" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199122v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu-Sorin Paun" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b12004" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199123v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258387" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199125v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13241" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199121v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2003.1174839" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199126v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199127v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/381472.381564" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199128v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199131v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.1999.780801" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199135v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WECWIS.1999.788198" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199130v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valdeni De Lima" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-1286(99)00036-5" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40C74D1CE950A8C377DDB5A6D44D1D47EEFA2188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199134v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7552(98)00019-1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-406LFQQX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199133v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-64594-2_84" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3KRXJNL1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199109v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199114v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199132v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073761v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medagliani" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguay" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duquennoy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073336v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1674-7_30" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F1F8605CE3D48128622B86B824E7B817324B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199115v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guiller" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203783v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363811v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924337v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=European Commission Directorate-General For Communications Networks, Content And Technology" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivett Paulovics" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924338v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585904v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658371v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591986v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina de Oliveira" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627873v3" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473154v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073422v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073421v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwengler" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353797v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199104v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005088v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dobler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth B&#233;rat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Duda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heusse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2025.3609975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119710v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2023.3280393" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourena Maroofi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Korczynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Holzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3065422" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guizzetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2688279" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amoretti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Ferrari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2016.2640317" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Octavian Varga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romaniello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Favre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Banciu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2015.2425431" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Damon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2014.12.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Pavkovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won-Joo Hwang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2013.08.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9P9P59-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/22132759113066660011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sears A. Merritt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy X. Brown" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1971162.1971164" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy-Keller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2011.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HGQMQKP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Bachir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Leung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2009.080130" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#243;pez-Aguilera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Grunenberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2008.44" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Drula" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Amza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2007.070110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garc&#237;a-Mac&#237;as" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger Sabbatel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Toumi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023647311052" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSHCKSSP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1019151216368" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00CCDD9C23EA87FDDBA01EC322DC623BEB7E49B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Flechier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viardot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zul Odgerel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevheniya Nosyk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bayer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bedeschi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eCrime66972.2025.11327698" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aubry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Devoivre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fernandez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW67616.2025.00032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Korczy&#324;ski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ga&#241;&#225;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719027.3744869" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abyaa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hureau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW67616.2025.00021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766388v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56249-5_10" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56249-5_9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694771v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordian Alexander Daniluk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766385v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECRIME61234.2023.10485549" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Tamang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Abrardo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3616388.3617542" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Chukwuemeka Benjamin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thymen Wabeke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Hesselman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28486-1_24" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Begou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vinoy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS59707.2023.10288940" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216545v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3618257.3624835" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764986v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9977660" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhane Falanji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655065v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98785-5_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Restori" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522285" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Attia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN52240.2021.9522211" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02934343v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Joseph Aud&#233;oud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217162" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Soussi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00078" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010556v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3416010.3423228" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Lone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Skwarek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3404868.3406668" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Pochat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Hamme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Goethem" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Preuveneers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14722/ndss.2020.24161" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44081-7_7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274921v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Nunez Ochoa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom42002.2020.9322637" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274950v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hai To" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc40277.2020.9148701" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274964v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ampeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP48549.2020.00045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419394" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316402v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378078v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3345768.3355932" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275021v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Guizar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2019.8923427" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275006v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Mazurczyk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPW.2019.00044" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413564v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Sarkis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340555.3353746" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02305093v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mkacher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129199v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275032v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Suraty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589080" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835883v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705455v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dall 'Asta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835904v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Moerman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Giannoulis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01865259v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bestel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422800" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797063v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589149" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787763v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunisholz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2017.8038401" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649225v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2017.8115797" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654542v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305246v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kr&#243;l" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eryk Schiller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400628v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989293.2989303" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526934v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510930" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287518v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271572v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796585v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2016.7794840" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378506v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2980147.2980152" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287566v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2016.7562062" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287512v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacob Juc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287516v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2015.7146117" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188266v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15582-1_13" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286291v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Audeoud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krol" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2015.7347996" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188270v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bildea" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343635" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178867v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073760v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985976v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2014.6918975" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206143v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC.2014.6932942" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00985933v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Guelorget" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912563" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206144v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Anh La" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2641798.2641839" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099738v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Belouanas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Loan Thai" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prom&#233;th&#233;e Spathis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13329-4_12" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989805v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073758v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6952869" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073745v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Boudour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073744v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073742v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Abdeddaim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2013.44" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199098v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666451" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073746v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070334v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Potetsianakis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831961v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6554867" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073747v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073743v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger-Sabbatel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818548v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931045v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Berezin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413236.2413244" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931042v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362853" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931046v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Beno" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364083" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931044v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30721-8_3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943260v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Domenico" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Calvanese Strinati" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362825" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943245v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Corbellini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Abgrall" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362816" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942976v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364024" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931043v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Teixeira de Oliveira" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2387027.2387037" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943227v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2012.6362815" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734320v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930970v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956552" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930968v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2011.5779115" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930972v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2068897.2068929" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930967v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2011.5982503" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930971v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Med-Hoc-Net.2011.5970472" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939000v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Ben Hamida" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140103" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587547v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930969v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21512-4_25" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930980v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073419v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073415v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Tanvir" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ponsard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073413v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Abdelali" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506146" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073414v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin K. Leung" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2010.5506554" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073418v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy X Brown" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073416v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1868589.1868595" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073417v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chakchouk" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502426" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073338v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419467v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401662v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618338v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073339v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassiri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2009.5337028" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618224v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073337v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Starzetz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650657v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2009.5198972" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199101v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1454503.1454548" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199099v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krendzel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Requena-Esteso" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199100v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2008.382" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199108v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364685" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650717v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1364654.1364701" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199106v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Untz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1366919.1366922" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176945v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294180v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barthel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAHCN.2007.4292871" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199103v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez-Aguilera" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Casademont" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2007.4295987" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199110v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.782" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001021v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199111v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1090191.1080107" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199112v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinian Oprescu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11596356_45" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M54QVD4D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199116v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23150-1_23" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199119v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2004.1378897" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199117v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1016707.1016714" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199113v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBIQ.2004.1331721" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199120v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2003.1208921" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199123v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258387" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199122v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu-Sorin Paun" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b12004" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199125v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13241" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199121v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2003.1174839" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199126v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199127v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/381472.381564" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199128v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199135v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WECWIS.1999.788198" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199131v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.1999.780801" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199130v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Valdeni De Lima" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-1286(99)00036-5" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40C74D1CE950A8C377DDB5A6D44D1D47EEFA2188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199134v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7552(98)00019-1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-406LFQQX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199133v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-64594-2_84" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3KRXJNL1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199109v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199114v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199132v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073761v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Medagliani" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguay" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duquennoy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073336v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1674-7_30" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F1F8605CE3D48128622B86B824E7B817324B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199115v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guiller" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203783v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363811v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924337v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=European Commission Directorate-General For Communications Networks, Content And Technology" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivett Paulovics" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924338v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585904v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658371v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627873v3" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591986v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina de Oliveira" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473154v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073422v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073421v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwengler" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353797v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199104v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005088v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>