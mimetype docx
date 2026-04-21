--- v0 (2026-03-10)
+++ v1 (2026-04-21)
@@ -465,291 +465,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessing the seismic hazard in the Cusco area, Peru: New contribution coming from an archaeoseismological survey on Inca remains</w:t>
+                <w:t xml:space="preserve">Postseismic Survey of a Historic Masonry Tower and Monitoring of Its Dynamic Behavior in the Aftermath of Le Teil Earthquake (Ardèche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Combey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.07.003⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (2), pp.1101-1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021402v1</w:t>
+                <w:t xml:space="preserve">hal-03622144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postseismic Survey of a Historic Masonry Tower and Monitoring of Its Dynamic Behavior in the Aftermath of Le Teil Earthquake (Ardèche, France)</w:t>
+                <w:t xml:space="preserve">Reassessing the seismic hazard in the Cusco area, Peru: New contribution coming from an archaeoseismological survey on Inca remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Combey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Langlais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Gandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Benavente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Rosell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 112 (2), pp.1101-1119. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 634, pp.81-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120210258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622144v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
               </w:r>
@@ -774,51 +774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -895,64 +895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Combey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Benavente Escóbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1016,51 +1016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a large “prehistorical” earthquake during Inca times? New insights from an indigenous chronicle (Cusco, Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Combey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Benavente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,77 +1312,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incas et séismes : reconcevoir le risque dans la région de Cusco au travers de l'archéosismologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Combey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Benavente Escóbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ángel Ródriguez Pascua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1437,64 +1437,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement dynamique et vulnérabilité du bâti ancien à la suite du séisme du Teil (11/11/19). Cas d'étude de la cathédrale de Viviers et du château de Saint Thomé (Ardèche).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Combey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1821,51 +1821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Mercerat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2025.2518431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Enrique Mercerat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. D&#237;az" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Benavente Esc&#243;bar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy P. Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06912-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Rosell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Wimpenny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Aguirre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2023.1.2.27" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Combey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.07.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Langlais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210258" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricoche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente Esc&#243;bar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103447" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouysse-Cassagne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102659" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dorison" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aap.2019.42" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel R&#243;driguez Pascua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildut Pondaven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04033254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALU003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Mercerat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2025.2518431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Enrique Mercerat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. D&#237;az" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Benavente Esc&#243;bar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy P. Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06912-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Rosell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Wimpenny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Aguirre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2023.1.2.27" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622144v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Combey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Langlais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210258" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.07.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricoche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente Esc&#243;bar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103447" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouysse-Cassagne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102659" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dorison" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aap.2019.42" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel R&#243;driguez Pascua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildut Pondaven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04033254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALU003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>