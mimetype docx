--- v1 (2026-04-21)
+++ v2 (2026-05-12)
@@ -465,291 +465,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postseismic Survey of a Historic Masonry Tower and Monitoring of Its Dynamic Behavior in the Aftermath of Le Teil Earthquake (Ardèche, France)</w:t>
+                <w:t xml:space="preserve">Reassessing the seismic hazard in the Cusco area, Peru: New contribution coming from an archaeoseismological survey on Inca remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Combey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gueguen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Gandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Benavente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Rosell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210258⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 634, pp.81-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622144v1</w:t>
+                <w:t xml:space="preserve">hal-04021402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessing the seismic hazard in the Cusco area, Peru: New contribution coming from an archaeoseismological survey on Inca remains</w:t>
+                <w:t xml:space="preserve">Postseismic Survey of a Historic Masonry Tower and Monitoring of Its Dynamic Behavior in the Aftermath of Le Teil Earthquake (Ardèche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Combey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 634, pp.81-98. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (2), pp.1101-1119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120210258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021402v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
               </w:r>
@@ -774,51 +774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -895,64 +895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Combey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tricoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Benavente Escóbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -997,291 +997,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a large “prehistorical” earthquake during Inca times? New insights from an indigenous chronicle (Cusco, Peru)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing Web Mapping and Active Learning to Approach Lidar Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Combey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dorison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102659⟩</w:t>
+              <w:t xml:space="preserve">Advances in Archaeological Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.25-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/aap.2019.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027636v1</w:t>
+                <w:t xml:space="preserve">hal-03041504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Web Mapping and Active Learning to Approach Lidar Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of a large “prehistorical” earthquake during Inca times? New insights from an indigenous chronicle (Cusco, Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Combey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Benavente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dorison</w:t>
+                <w:t xml:space="preserve">Thérèse Bouysse-Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pereira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léo Marconato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Archaeological Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), pp.25-39. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, pp.102659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/aap.2019.42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041504v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1293,277 +1293,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incas et séismes : reconcevoir le risque dans la région de Cusco au travers de l'archéosismologie</w:t>
+                <w:t xml:space="preserve">Comportement dynamique et vulnérabilité du bâti ancien à la suite du séisme du Teil (11/11/19). Cas d'étude de la cathédrale de Viviers et du château de Saint Thomé (Ardèche).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Combey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Ángel Ródriguez Pascua</w:t>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildut Pondaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587980v1</w:t>
+                <w:t xml:space="preserve">hal-03587805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique et vulnérabilité du bâti ancien à la suite du séisme du Teil (11/11/19). Cas d'étude de la cathédrale de Viviers et du château de Saint Thomé (Ardèche).</w:t>
+                <w:t xml:space="preserve">Incas et séismes : reconcevoir le risque dans la région de Cusco au travers de l'archéosismologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Combey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Voisin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Benavente Escóbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildut Pondaven</w:t>
+                <w:t xml:space="preserve">Miguel Ángel Ródriguez Pascua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587805v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1821,51 +1821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Mercerat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2025.2518431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Enrique Mercerat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. D&#237;az" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Benavente Esc&#243;bar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy P. Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06912-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Rosell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Wimpenny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Aguirre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2023.1.2.27" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622144v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Combey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Langlais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210258" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.07.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricoche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente Esc&#243;bar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103447" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouysse-Cassagne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102659" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dorison" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aap.2019.42" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel R&#243;driguez Pascua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildut Pondaven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04033254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALU003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Mercerat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2025.2518431" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Enrique Mercerat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. D&#237;az" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Benavente Esc&#243;bar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy P. Perez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06912-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Rosell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Wimpenny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Aguirre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2023.1.2.27" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Combey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.07.003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Langlais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210258" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricoche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Benavente Esc&#243;bar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103447" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dorison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aap.2019.42" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouysse-Cassagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Marconato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102659" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildut Pondaven" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel R&#243;driguez Pascua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04033254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALU003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>