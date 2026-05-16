--- v0 (2026-03-22)
+++ v1 (2026-05-16)
@@ -650,823 +650,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Related Upper Limits in Physical Performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-Related Changes in Para and Wheelchair Racing Athlete’s Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schipman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Marck</w:t>
+                <w:t xml:space="preserve">Pasquale Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/gly165⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916711v1</w:t>
+                <w:t xml:space="preserve">hal-02638659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Related Changes in Para and Wheelchair Racing Athlete’s Performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Schipman</w:t>
+                <w:t xml:space="preserve">Age-Related Upper Limits in Physical Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Gallo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+                <w:t xml:space="preserve">Stacey Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.256. </w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.591-599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gerona/gly165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638659v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age and Performance from 10 Seconds to a 6-Days Race</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Data Analysis in Sport Science: Example of Swimmers' Progression Curves Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lionel Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Athletic Enhancement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2324-9080.1000298⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (10), pp.1766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app8101766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031869v1</w:t>
+                <w:t xml:space="preserve">hal-01862727v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Data Analysis in Sport Science: Example of Swimmers' Progression Curves Clustering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age and Performance from 10 Seconds to a 6-Days Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Servane Gey</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schipman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (10), pp.1766. </w:t>
+              <w:t xml:space="preserve">Journal of Athletic Enhancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 07 (04), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app8101766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2324-9080.1000298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862727v3</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Related Changes in Locomotor Performance Reveal a Similar Pattern for Caenorhabditis elegans, Mus domesticus, Canis familiaris, Equus caballus, and Homo sapiens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Return to Sport Among French Alpine Skiers After an Anterior Cruciate Ligament Rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Foulonneau</w:t>
+                <w:t xml:space="preserve">Amal Haïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coulmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Marc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glw136⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (2), pp.324 - 330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0363546515612764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792239v1</w:t>
+                <w:t xml:space="preserve">hal-01774985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Return to Sport Among French Alpine Skiers After an Anterior Cruciate Ligament Rupture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coulmy</w:t>
+                <w:t xml:space="preserve">Age-Related Changes in Locomotor Performance Reveal a Similar Pattern for Caenorhabditis elegans, Mus domesticus, Canis familiaris, Equus caballus, and Homo sapiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dor</w:t>
+                <w:t xml:space="preserve">Vincent Foulonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Antero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andy Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (2), pp.324 - 330. </w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (4), pp.455-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0363546515612764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glw136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774985v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality in Female and Male French Olympians</w:t>
               </w:r>
@@ -1491,64 +1491,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Haïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (6), pp.1505 - 1512. </w:t>
@@ -1586,77 +1586,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Has Athletic Performance Reached its Peak ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sedeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,295 +1848,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMI, a Performance Parameter for Speed Improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marathon progress : demography, morphology and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sedeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dor</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schipman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090183⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (6), pp.524-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2013.835436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769542v1</w:t>
+                <w:t xml:space="preserve">hal-01774199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marathon progress : demography, morphology and environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BMI, a Performance Parameter for Speed Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Rizk</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schipman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32 (6), pp.524-532. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e90183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2013.835436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774199v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secular trend: morphology and performance</w:t>
               </w:r>
@@ -2250,338 +2250,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment and Scheduling Effects on Sprint and Middle Distance Running Performances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Guillaume</w:t>
+                <w:t xml:space="preserve">Rugby morphologies : &amp;quot;bigger and taller&amp;quot;, reflects an early directional selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Quinquis</w:t>
+                <w:t xml:space="preserve">H. Vidalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tafflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (2), pp.185-191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772262v1</w:t>
+                <w:t xml:space="preserve">hal-01778398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rugby morphologies : &amp;quot;bigger and taller&amp;quot;, reflects an early directional selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Sedeaud</w:t>
+                <w:t xml:space="preserve">Environment and Scheduling Effects on Sprint and Middle Distance Running Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Haïda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vidalin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Tafflet</w:t>
+                <w:t xml:space="preserve">Laurent Quinquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778398v1</w:t>
+                <w:t xml:space="preserve">hal-01772262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Environmental Parameters on Marathon Running Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tafflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tolaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2684,51 +2684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schipman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tafflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2779,103 +2779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential growth combined with exponential decline explains lifetime performance evolution in individual and human species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tafflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (4), pp.1001-1009. </w:t>
@@ -3082,51 +3082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N&#233;ri-Fuchs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Larochelambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.04.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03650561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Hamri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Le Toquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.22.13365-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03260123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forstmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.608777" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.604339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01916711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02638659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Gallo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00256" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03031869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-9080.1000298" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862727v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lionel Rey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8101766" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulonneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw136" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ha&#239;da" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulmy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546515612764" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546515574691" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0347-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.16.06019-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rizk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.835436" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01778415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Danial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.889841" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01772262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079548" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01778398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vidalin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Helou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tolaini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01778383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Hager" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2011-090506" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01724284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Len" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9274-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste N&#233;ri-Fuchs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Larochelambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.04.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03650561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Hamri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Le Toquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.22.13365-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03260123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forstmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.608777" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.604339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02638659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Gallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00256" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01916711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862727v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lionel Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8101766" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03031869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-9080.1000298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ha&#239;da" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulmy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546515612764" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01792239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulonneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glw136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546515574691" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769506v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-015-0347-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.16.06019-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01774199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillaume" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rizk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.835436" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01769542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090183" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01778415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Schaal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Danial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2014.889841" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01778398v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vidalin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01772262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079548" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01771526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Helou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tolaini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037407" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01778383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Hager" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2011-090506" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01724284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Len" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-011-9274-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>