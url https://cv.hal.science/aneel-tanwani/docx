--- v0 (2026-03-09)
+++ v1 (2026-04-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aneel Tanwani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Interconnected Systems with Nonlinear and Hybrid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systems and Control [cs.SY]. Université de Toulouse (Paul Sabatier), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05190734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity Preservation in Interconnections of Linear Cone Complementarity Systems with State Jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 60, pp.101682. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2026.101682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137144v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsive switching signals with functional inequalities: Stability analysis using hybrid systems framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.111928. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularly Perturbed Hybrid Systems for Analysis of Networks with Frequently Switching Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungbo Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (7), pp.4344 - 4359. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2024.3523242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady State Analysis for Kalman Filters with Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubhab Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.106209. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Measures in Nonsmooth Dynamical Systems: Formalisms and Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.112402. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converse Lyapunov Results for Stability of Switched Systems with Average Dwell-Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (15), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2025006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential stabilization of linear systems using nearest-action control with countable input set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zaki Almuzakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayu Jayawardhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Vakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.105992. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Approximations for Constrained Dynamical Systems using Liouville Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.110836. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167458v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear programming based lower bounds on average dwell-time via multiple Lyapunov functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigurdur Hafstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.100838. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and Completeness of Solutions to Extended Projected Dynamical Systems and Sector-Bounded Projection-Based Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W P M H Heemels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.1590-1595. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3274954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suboptimal Filtering over Sensor Networks with Random Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.5456 - 5463. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3116180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106998v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of Dwell-Time Constrained Switched Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.105164. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone-Copositive Lyapunov Functions for Complementarity Systems: Converse Result and Polynomial Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (3), pp.1253 - 1268. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3061557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565283v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonpathological ISS-Lyapunov Functions for Interconnected Differential Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.3774 - 3789. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3115437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISS and integral-ISS of switched systems with nonlinear supply functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liberzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.297-327. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-021-00306-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearest Neighbor Control for Practical Stabilization of Passive Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Almuzakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jayawardhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.110278. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of proximal solutions for evolution inclusions with time-dependent maximal monotone operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kanat Camlibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 194, pp.1017-1059. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-021-01666-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise structure of Lyapunov functions and densely checked decrease conditions for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.123-149. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-020-00273-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error covariance bounds for suboptimal filters with Lipschitzian drift and Poisson-sampled measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.109280. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical systems coupled with monotone set-valued operators: Formalisms, applications, well-posedness, and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.3-129. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1234795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Min Lyapunov Functions for Switched Systems and Related Differential Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.109123. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Nash Equilibrium for Randomly Switching Differential-Algebraic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2019.2943577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability and observer design for switched differential–algebraic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.289 - 300. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISS Lyapunov functions for cascade switched systems and sampled-data control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.216-227. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Posedness and Output Regulation for Implicit Time-Varying Evolution Variational Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (2), pp.751-781. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1083657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360325v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinability and state estimation for switched differential-algebraic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.17 - 31. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2016.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Unilaterally Constrained Lagrangian Systems: A Passivity-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (9), pp.2386-2401. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2015.2492098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113344v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Feedback Stabilization of Linear Systems with Event-triggered Sampling and Dynamic Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.46--56. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Notions for a Class of Nonlinear Systems with Measure Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (2), pp.245-275. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-015-0140-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Observer Design for Lur'e Systems with Multivalued, Nonmonotone, Time-Varying Nonlinearities and State Jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.3639-3672. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120902252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Kalman Filters for Linear Systems with Coupling Based on Empirical Covariances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Analyzing Filters with Bayesian Parameter Inference and Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan (Italie), Italy. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Nonsmooth Dynamical Systems using Measure Relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measures-based Formalism for Control of Nonsmooth Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium of European Network for Nonsmooth Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Eindhoven (Eindhoven University of Technology), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Analysis of Ensemble Filters for Linear Stochastic Systems with Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cambridge, United Kingdom. pp.202-207, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Lyapunov Functions for Dwell-Time Constrained Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Nordic Congress of Mathematicians with EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Inspired Particle Filters with Poisson-Sampled Observations in Gaussian Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.7695-7700, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnections and stability for a class of nonsmooth systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium on European Network for Nonmsooth Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Feedback Interconnections of Maximal Monotone Systems Using Dissipativity Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2022 - International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bayreuth, Germany. pp.156-161, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model predictive control with randomly sampled measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Viennese Conference on Optimal Control and Dynamic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Wien, Jul 2022, Vienna (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Nonlinear Filters for Continuous-Time Markov Chains under Randomly-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 61st Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.6620-6625, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Functions for Singularly Perturbed Hybrid Systems with Frequent Jump Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungbo Shim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Bounds for Locally Optimal Distributed Filters with Random Communication Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering over networks with random communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC '21: 24th ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nashville (virtual), United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447928.3457212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discretization algorithm for time-varying composite gradient flow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanat Camlibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Mathematical Theory of Networks and Systems (MTNS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average Dwell-Time Bounds for ISS and Integral ISS of Switched Systems using Lyapunov Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liberzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island, South Korea. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Lyapunov Functions under State Constraints using Semidefinite Programming Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost Everywhere Conditions for Hybrid Lipschitz Lyapunov Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Bounds for Stochastic Receding Horizon Control with Randomly Sampled Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Grune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.2330-2335, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Stabilization of Passive Nonlinear Systems with Limited Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jayawardhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Almuzakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Approximation of Patchy Lyapunov Functions for Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Min Lyapunov Functions for Switching Differential Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE- Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of Discrete-Time Linear Systems with Communication Protocols and Dropouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Heemels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Nash Equilibrium for Markov Jump Games under Differential-Algebraic Constraints with Application to Robust Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 57th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. pp.1124-1129, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Input-to-State Stabilization of 1-D Linear Reaction-Diffusion Equation with Bounded Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2018 - 23rd International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hong Kong, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Switched Nonlinear Systems with Dynamic Output Feedback and Event-based Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual American Control Conference (ACC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8430800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization with event-driven controllers over a digital communication channel with random transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th IEEE Annual Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.6063--6068, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8264575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Detectable Switched Differential-Algebraic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.2953-2958, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Boundary Controlled Hyperbolic PDEs via Lyapunov-Based Event Triggered Sampling and Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Espitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.3112 - 3117, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8263830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-to-State Stabilization in $H^1$-Norm for Boundary Controlled Linear Hyperbolic PDEs with Application to Quantized Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. pp.3112-3117, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7798735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential-Algebraic Inclusions with Maximal Monotone Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanat Camlibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7798336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Norm Estimators for Event-Triggered Control with Dynamic Output Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2015.7403081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Detectability of Switched Linear Differential-Algebraic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On output regulation in state-constrained systems: An application to polyhedral case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997266v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Output Regulation in Systems with Differential Variational Inequalities (Long Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.TuB01.3, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2014.7039863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Stability of Measure Driven Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.241-246, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity-Based Observer Design for a Class of Lagrangian Systems with Perfect Unilateral Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.3338-3343, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6760393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Networked Embedded Mini Drone - Part I. Consideration of Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Galdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Diagnosis of a Mini Drone Helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVCS 2007 - 3rd International Conference on Adavances in Vehicle Control and Safety, part of the International Modeling and Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Networked Embedded Mini Drone - Part II. Distributed FDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed FDI of a networked embedded microdrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis, ACD'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, nancy, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsmooth Dynamical Systems: Analysis, Control and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nonsmooth Dynamical Systems: Analysis, Control and Optimization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Deterministic Control Systems Under Random Sampling: Overview and Recent Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liberzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Complex Networked Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.209-246, 2018, 978-3-030-04629-3. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04630-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Linear Hyperbolic Systems of Balance Laws with Measurement Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.Tarbouriech, A. Girard, and L. Hetel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control subject to computational and communication constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.357-374, 2018, 978-3-319-78449-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaussian surrogate of partially observed stochastic processes using Wasserstein metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of State Constrained Systems via Measure Relaxations and Polynomial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of Ensemble Filters for Linear Stochastic Systems with Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Observer Design for a Class of Nonsmooth Dynamical Systems with Nonconvex State Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Gipsa-Lab and INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790618v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId195"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aneel Tanwani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Interconnected Systems with Nonlinear and Hybrid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systems and Control [cs.SY]. Université de Toulouse (Paul Sabatier), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05190734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity Preservation in Interconnections of Linear Cone Complementarity Systems with State Jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 60, pp.101682. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2026.101682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137144v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularly Perturbed Hybrid Systems for Analysis of Networks with Frequently Switching Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungbo Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (7), pp.4344 - 4359. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2024.3523242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Measures in Nonsmooth Dynamical Systems: Formalisms and Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.112402. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady State Analysis for Kalman Filters with Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubhab Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.106209. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converse Lyapunov Results for Stability of Switched Systems with Average Dwell-Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (15), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2025006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential stabilization of linear systems using nearest-action control with countable input set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zaki Almuzakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayu Jayawardhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Vakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.105992. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsive switching signals with functional inequalities: Stability analysis using hybrid systems framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.111928. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and Completeness of Solutions to Extended Projected Dynamical Systems and Sector-Bounded Projection-Based Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W P M H Heemels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.1590-1595. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3274954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear programming based lower bounds on average dwell-time via multiple Lyapunov functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigurdur Hafstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.100838. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Approximations for Constrained Dynamical Systems using Liouville Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.110836. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167458v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of Dwell-Time Constrained Switched Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.105164. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonpathological ISS-Lyapunov Functions for Interconnected Differential Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.3774 - 3789. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3115437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone-Copositive Lyapunov Functions for Complementarity Systems: Converse Result and Polynomial Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (3), pp.1253 - 1268. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3061557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565283v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISS and integral-ISS of switched systems with nonlinear supply functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liberzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.297-327. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-021-00306-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearest Neighbor Control for Practical Stabilization of Passive Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Almuzakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jayawardhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.110278. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suboptimal Filtering over Sensor Networks with Random Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.5456 - 5463. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3116180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106998v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise structure of Lyapunov functions and densely checked decrease conditions for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.123-149. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-020-00273-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of proximal solutions for evolution inclusions with time-dependent maximal monotone operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kanat Camlibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 194, pp.1017-1059. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-021-01666-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error covariance bounds for suboptimal filters with Lipschitzian drift and Poisson-sampled measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.109280. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Min Lyapunov Functions for Switched Systems and Related Differential Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.109123. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical systems coupled with monotone set-valued operators: Formalisms, applications, well-posedness, and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.3-129. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1234795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISS Lyapunov functions for cascade switched systems and sampled-data control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.216-227. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability and observer design for switched differential–algebraic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.289 - 300. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Nash Equilibrium for Randomly Switching Differential-Algebraic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2019.2943577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Posedness and Output Regulation for Implicit Time-Varying Evolution Variational Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (2), pp.751-781. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1083657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360325v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinability and state estimation for switched differential-algebraic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.17 - 31. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2016.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Feedback Stabilization of Linear Systems with Event-triggered Sampling and Dynamic Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.46--56. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Unilaterally Constrained Lagrangian Systems: A Passivity-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (9), pp.2386-2401. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2015.2492098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113344v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Notions for a Class of Nonlinear Systems with Measure Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (2), pp.245-275. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-015-0140-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Observer Design for Lur'e Systems with Multivalued, Nonmonotone, Time-Varying Nonlinearities and State Jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.3639-3672. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120902252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converse Lyapunov Theorem for Switched Nonlinear Systems with Constrained Switching Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaussian surrogate of partially observed stochastic processes using Wasserstein metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Asymptotic Stability of Hybrid Systems with Frequent Updates and Sampled-Data Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungbo Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Kalman Filters for Linear Systems with Coupling Based on Empirical Covariances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC57313.2025.11312254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Analyzing Filters with Bayesian Parameter Inference and Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan (Italie), Italy. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Analysis of Ensemble Filters for Linear Stochastic Systems with Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cambridge, United Kingdom. pp.202-207, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Nonsmooth Dynamical Systems using Measure Relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measures-based Formalism for Control of Nonsmooth Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium of European Network for Nonsmooth Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Eindhoven (Eindhoven University of Technology), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Lyapunov Functions for Dwell-Time Constrained Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Nordic Congress of Mathematicians with EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnections and stability for a class of nonsmooth systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium on European Network for Nonmsooth Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Inspired Particle Filters with Poisson-Sampled Observations in Gaussian Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.7695-7700, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Feedback Interconnections of Maximal Monotone Systems Using Dissipativity Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2022 - International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bayreuth, Germany. pp.156-161, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model predictive control with randomly sampled measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Viennese Conference on Optimal Control and Dynamic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Wien, Jul 2022, Vienna (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Nonlinear Filters for Continuous-Time Markov Chains under Randomly-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 61st Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.6620-6625, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Bounds for Locally Optimal Distributed Filters with Random Communication Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Functions for Singularly Perturbed Hybrid Systems with Frequent Jump Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungbo Shim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering over networks with random communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC '21: 24th ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nashville (virtual), United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447928.3457212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discretization algorithm for time-varying composite gradient flow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanat Camlibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Mathematical Theory of Networks and Systems (MTNS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average Dwell-Time Bounds for ISS and Integral ISS of Switched Systems using Lyapunov Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liberzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island, South Korea. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Lyapunov Functions under State Constraints using Semidefinite Programming Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Stabilization of Passive Nonlinear Systems with Limited Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jayawardhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Almuzakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Approximation of Patchy Lyapunov Functions for Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost Everywhere Conditions for Hybrid Lipschitz Lyapunov Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Bounds for Stochastic Receding Horizon Control with Randomly Sampled Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Grune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.2330-2335, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of Discrete-Time Linear Systems with Communication Protocols and Dropouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Heemels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Min Lyapunov Functions for Switching Differential Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE- Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Nash Equilibrium for Markov Jump Games under Differential-Algebraic Constraints with Application to Robust Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 57th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. pp.1124-1129, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Input-to-State Stabilization of 1-D Linear Reaction-Diffusion Equation with Bounded Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2018 - 23rd International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hong Kong, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Switched Nonlinear Systems with Dynamic Output Feedback and Event-based Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual American Control Conference (ACC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8430800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization with event-driven controllers over a digital communication channel with random transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th IEEE Annual Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.6063--6068, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8264575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Boundary Controlled Hyperbolic PDEs via Lyapunov-Based Event Triggered Sampling and Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Espitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.3112 - 3117, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8263830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Detectable Switched Differential-Algebraic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.2953-2958, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-to-State Stabilization in $H^1$-Norm for Boundary Controlled Linear Hyperbolic PDEs with Application to Quantized Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. pp.3112-3117, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7798735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential-Algebraic Inclusions with Maximal Monotone Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanat Camlibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7798336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Detectability of Switched Linear Differential-Algebraic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Norm Estimators for Event-Triggered Control with Dynamic Output Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2015.7403081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On output regulation in state-constrained systems: An application to polyhedral case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997266v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Output Regulation in Systems with Differential Variational Inequalities (Long Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.TuB01.3, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2014.7039863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Stability of Measure Driven Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.241-246, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity-Based Observer Design for a Class of Lagrangian Systems with Perfect Unilateral Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.3338-3343, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6760393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Diagnosis of a Mini Drone Helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVCS 2007 - 3rd International Conference on Adavances in Vehicle Control and Safety, part of the International Modeling and Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Networked Embedded Mini Drone - Part II. Distributed FDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Networked Embedded Mini Drone - Part I. Consideration of Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Galdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsmooth Dynamical Systems: Analysis, Control and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nonsmooth Dynamical Systems: Analysis, Control and Optimization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Deterministic Control Systems Under Random Sampling: Overview and Recent Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liberzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Complex Networked Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.209-246, 2018, 978-3-030-04629-3. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04630-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Linear Hyperbolic Systems of Balance Laws with Measurement Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.Tarbouriech, A. Girard, and L. Hetel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control subject to computational and communication constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.357-374, 2018, 978-3-319-78449-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of Ensemble Filters for Linear Stochastic Systems with Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of State Constrained Systems via Measure Relaxations and Polynomial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Observer Design for a Class of Nonsmooth Dynamical Systems with Nonconvex State Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Gipsa-Lab and INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790618v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-05190734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137144v5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101682" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04707528v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenyu Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111928" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04855233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungbo Shim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3523242" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04798886v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubhab Dasgupta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106209" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570185v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroj Prasad Chhatoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112402" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616636v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Della Rossa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2025006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04826783v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zaki Almuzakki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Jayawardhana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Vakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105992" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03167458v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Souaiby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110836" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurdur Hafstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100838" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W P M H Heemels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3274954" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03106998v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3116180" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565283v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3061557" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3115437" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140903v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liberzon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00306-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565267v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Almuzakki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jayawardhana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110278" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144478v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kanat Camlibel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-021-01666-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Goebel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-020-00273-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02956980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Yufereva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109280" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1234795" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109123" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02394391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyan Zhu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2943577" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01933110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Trenn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxue Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.03.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360325v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1083657" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.10.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113344v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492098" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259842v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.05.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-015-0140-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120902252" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05394048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04855941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886415" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885896" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.164" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912662v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384088" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912645v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161754v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992749" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03476840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682912" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03476850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682851" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447928.3457212" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03277322v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanat Camlibel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.116" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03070712v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304445" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937714v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1746" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029378" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasish Chatterjee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Grune" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029947" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02394450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.807" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619690" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01951815v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jungers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619308" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619628" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01785104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01933129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430800" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264575" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481155v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.659" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01856311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Espitia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263830" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366133v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798735" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366071v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798336" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238648v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403081" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238646v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997266v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01477" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065090v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039863" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926112v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00135" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760393" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129457v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Galdun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129454v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125498v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912708v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Diehl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962130v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04630-9_6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827106v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ramadan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345286v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05402213v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790618v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-05190734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137144v5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101682" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04855233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungbo Shim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3523242" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570185v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroj Prasad Chhatoi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112402" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04798886v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubhab Dasgupta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616636v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Della Rossa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2025006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04826783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zaki Almuzakki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Jayawardhana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Vakis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105992" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04707528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenyu Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111928" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W P M H Heemels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3274954" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurdur Hafstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100838" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03167458v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Souaiby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110836" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105164" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3115437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565283v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3061557" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140903v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liberzon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00306-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565267v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Almuzakki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jayawardhana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110278" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03106998v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3116180" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Goebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-020-00273-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144478v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kanat Camlibel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-021-01666-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02956980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Yufereva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109280" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1234795" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144470v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxue Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.03.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01933110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Trenn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02394391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyan Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2943577" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360325v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1083657" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.10.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259842v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.05.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113344v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492098" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-015-0140-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120902252" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ramadan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05394048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312254" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04855941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886415" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.164" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885896" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384088" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161754v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992749" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03476850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682851" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03476840v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682912" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447928.3457212" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03277322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanat Camlibel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.116" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03070712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304445" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937714v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1746" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02394450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.807" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029378" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasish Chatterjee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Grune" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029947" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01951815v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jungers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619308" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951377v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619690" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619628" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01785104v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01933129v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430800" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264575" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01856311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Espitia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263830" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.659" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798735" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798336" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238646v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238648v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403081" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997266v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01477" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065090v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039863" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926112v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00135" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908734v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760393" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129454v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129459v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129457v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Galdun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912708v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Diehl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962130v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04630-9_6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827106v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05402213v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790618v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>