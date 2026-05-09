--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aneel Tanwani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Interconnected Systems with Nonlinear and Hybrid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systems and Control [cs.SY]. Université de Toulouse (Paul Sabatier), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05190734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity Preservation in Interconnections of Linear Cone Complementarity Systems with State Jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 60, pp.101682. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2026.101682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137144v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularly Perturbed Hybrid Systems for Analysis of Networks with Frequently Switching Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungbo Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (7), pp.4344 - 4359. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2024.3523242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Measures in Nonsmooth Dynamical Systems: Formalisms and Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.112402. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady State Analysis for Kalman Filters with Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubhab Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.106209. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converse Lyapunov Results for Stability of Switched Systems with Average Dwell-Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (15), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2025006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential stabilization of linear systems using nearest-action control with countable input set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zaki Almuzakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayu Jayawardhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Vakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.105992. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsive switching signals with functional inequalities: Stability analysis using hybrid systems framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.111928. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and Completeness of Solutions to Extended Projected Dynamical Systems and Sector-Bounded Projection-Based Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W P M H Heemels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.1590-1595. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3274954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear programming based lower bounds on average dwell-time via multiple Lyapunov functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigurdur Hafstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.100838. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Approximations for Constrained Dynamical Systems using Liouville Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.110836. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167458v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of Dwell-Time Constrained Switched Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.105164. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonpathological ISS-Lyapunov Functions for Interconnected Differential Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.3774 - 3789. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3115437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone-Copositive Lyapunov Functions for Complementarity Systems: Converse Result and Polynomial Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (3), pp.1253 - 1268. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3061557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565283v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISS and integral-ISS of switched systems with nonlinear supply functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liberzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.297-327. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-021-00306-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearest Neighbor Control for Practical Stabilization of Passive Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Almuzakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jayawardhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.110278. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suboptimal Filtering over Sensor Networks with Random Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.5456 - 5463. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3116180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106998v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise structure of Lyapunov functions and densely checked decrease conditions for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.123-149. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-020-00273-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of proximal solutions for evolution inclusions with time-dependent maximal monotone operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kanat Camlibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 194, pp.1017-1059. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-021-01666-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error covariance bounds for suboptimal filters with Lipschitzian drift and Poisson-sampled measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.109280. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Min Lyapunov Functions for Switched Systems and Related Differential Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.109123. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical systems coupled with monotone set-valued operators: Formalisms, applications, well-posedness, and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.3-129. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1234795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISS Lyapunov functions for cascade switched systems and sampled-data control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.216-227. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability and observer design for switched differential–algebraic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.289 - 300. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Nash Equilibrium for Randomly Switching Differential-Algebraic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2019.2943577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Posedness and Output Regulation for Implicit Time-Varying Evolution Variational Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (2), pp.751-781. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1083657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360325v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinability and state estimation for switched differential-algebraic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.17 - 31. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2016.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Feedback Stabilization of Linear Systems with Event-triggered Sampling and Dynamic Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.46--56. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Unilaterally Constrained Lagrangian Systems: A Passivity-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (9), pp.2386-2401. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2015.2492098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113344v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Notions for a Class of Nonlinear Systems with Measure Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (2), pp.245-275. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-015-0140-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Observer Design for Lur'e Systems with Multivalued, Nonmonotone, Time-Varying Nonlinearities and State Jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.3639-3672. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120902252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converse Lyapunov Theorem for Switched Nonlinear Systems with Constrained Switching Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaussian surrogate of partially observed stochastic processes using Wasserstein metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Asymptotic Stability of Hybrid Systems with Frequent Updates and Sampled-Data Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungbo Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Kalman Filters for Linear Systems with Coupling Based on Empirical Covariances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC57313.2025.11312254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Analyzing Filters with Bayesian Parameter Inference and Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan (Italie), Italy. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Analysis of Ensemble Filters for Linear Stochastic Systems with Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cambridge, United Kingdom. pp.202-207, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Nonsmooth Dynamical Systems using Measure Relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measures-based Formalism for Control of Nonsmooth Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium of European Network for Nonsmooth Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Eindhoven (Eindhoven University of Technology), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Lyapunov Functions for Dwell-Time Constrained Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Nordic Congress of Mathematicians with EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnections and stability for a class of nonsmooth systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium on European Network for Nonmsooth Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Inspired Particle Filters with Poisson-Sampled Observations in Gaussian Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.7695-7700, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Feedback Interconnections of Maximal Monotone Systems Using Dissipativity Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2022 - International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bayreuth, Germany. pp.156-161, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model predictive control with randomly sampled measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Viennese Conference on Optimal Control and Dynamic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Wien, Jul 2022, Vienna (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Nonlinear Filters for Continuous-Time Markov Chains under Randomly-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 61st Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.6620-6625, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Bounds for Locally Optimal Distributed Filters with Random Communication Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Functions for Singularly Perturbed Hybrid Systems with Frequent Jump Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungbo Shim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering over networks with random communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC '21: 24th ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nashville (virtual), United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447928.3457212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discretization algorithm for time-varying composite gradient flow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanat Camlibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Mathematical Theory of Networks and Systems (MTNS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average Dwell-Time Bounds for ISS and Integral ISS of Switched Systems using Lyapunov Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liberzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island, South Korea. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Lyapunov Functions under State Constraints using Semidefinite Programming Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Stabilization of Passive Nonlinear Systems with Limited Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jayawardhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Almuzakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Approximation of Patchy Lyapunov Functions for Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost Everywhere Conditions for Hybrid Lipschitz Lyapunov Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Bounds for Stochastic Receding Horizon Control with Randomly Sampled Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Grune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.2330-2335, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of Discrete-Time Linear Systems with Communication Protocols and Dropouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Heemels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Min Lyapunov Functions for Switching Differential Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE- Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Nash Equilibrium for Markov Jump Games under Differential-Algebraic Constraints with Application to Robust Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 57th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. pp.1124-1129, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Input-to-State Stabilization of 1-D Linear Reaction-Diffusion Equation with Bounded Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2018 - 23rd International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hong Kong, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Switched Nonlinear Systems with Dynamic Output Feedback and Event-based Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual American Control Conference (ACC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8430800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization with event-driven controllers over a digital communication channel with random transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th IEEE Annual Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.6063--6068, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8264575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Boundary Controlled Hyperbolic PDEs via Lyapunov-Based Event Triggered Sampling and Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Espitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.3112 - 3117, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8263830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Detectable Switched Differential-Algebraic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.2953-2958, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-to-State Stabilization in $H^1$-Norm for Boundary Controlled Linear Hyperbolic PDEs with Application to Quantized Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. pp.3112-3117, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7798735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential-Algebraic Inclusions with Maximal Monotone Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanat Camlibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7798336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Detectability of Switched Linear Differential-Algebraic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Norm Estimators for Event-Triggered Control with Dynamic Output Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2015.7403081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On output regulation in state-constrained systems: An application to polyhedral case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997266v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Output Regulation in Systems with Differential Variational Inequalities (Long Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.TuB01.3, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2014.7039863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Stability of Measure Driven Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.241-246, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity-Based Observer Design for a Class of Lagrangian Systems with Perfect Unilateral Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.3338-3343, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6760393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Diagnosis of a Mini Drone Helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVCS 2007 - 3rd International Conference on Adavances in Vehicle Control and Safety, part of the International Modeling and Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Networked Embedded Mini Drone - Part II. Distributed FDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Networked Embedded Mini Drone - Part I. Consideration of Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Galdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsmooth Dynamical Systems: Analysis, Control and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nonsmooth Dynamical Systems: Analysis, Control and Optimization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Deterministic Control Systems Under Random Sampling: Overview and Recent Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liberzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Complex Networked Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.209-246, 2018, 978-3-030-04629-3. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04630-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Linear Hyperbolic Systems of Balance Laws with Measurement Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.Tarbouriech, A. Girard, and L. Hetel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control subject to computational and communication constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.357-374, 2018, 978-3-319-78449-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of Ensemble Filters for Linear Stochastic Systems with Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of State Constrained Systems via Measure Relaxations and Polynomial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Observer Design for a Class of Nonsmooth Dynamical Systems with Nonconvex State Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Gipsa-Lab and INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790618v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aneel Tanwani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Interconnected Systems with Nonlinear and Hybrid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systems and Control [cs.SY]. Université de Toulouse (Paul Sabatier), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05190734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity Preservation in Interconnections of Linear Cone Complementarity Systems with State Jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 60, pp.101682. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2026.101682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137144v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converse Lyapunov Results for Stability of Switched Systems with Average Dwell-Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (15), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2025006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularly Perturbed Hybrid Systems for Analysis of Networks with Frequently Switching Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungbo Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (7), pp.4344 - 4359. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2024.3523242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Measures in Nonsmooth Dynamical Systems: Formalisms and Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.112402. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady State Analysis for Kalman Filters with Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubhab Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.106209. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential stabilization of linear systems using nearest-action control with countable input set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zaki Almuzakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayu Jayawardhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Vakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.105992. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsive switching signals with functional inequalities: Stability analysis using hybrid systems framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.111928. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and Completeness of Solutions to Extended Projected Dynamical Systems and Sector-Bounded Projection-Based Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W P M H Heemels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.1590-1595. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3274954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear programming based lower bounds on average dwell-time via multiple Lyapunov functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigurdur Hafstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.100838. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Approximations for Constrained Dynamical Systems using Liouville Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.110836. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167458v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonpathological ISS-Lyapunov Functions for Interconnected Differential Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.3774 - 3789. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3115437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone-Copositive Lyapunov Functions for Complementarity Systems: Converse Result and Polynomial Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (3), pp.1253 - 1268. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3061557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565283v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISS and integral-ISS of switched systems with nonlinear supply functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liberzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.297-327. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-021-00306-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of Dwell-Time Constrained Switched Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.105164. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearest Neighbor Control for Practical Stabilization of Passive Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Almuzakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jayawardhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.110278. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suboptimal Filtering over Sensor Networks with Random Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.5456 - 5463. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3116180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106998v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise structure of Lyapunov functions and densely checked decrease conditions for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.123-149. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-020-00273-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of proximal solutions for evolution inclusions with time-dependent maximal monotone operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kanat Camlibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 194, pp.1017-1059. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-021-01666-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error covariance bounds for suboptimal filters with Lipschitzian drift and Poisson-sampled measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.109280. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical systems coupled with monotone set-valued operators: Formalisms, applications, well-posedness, and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.3-129. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1234795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Min Lyapunov Functions for Switched Systems and Related Differential Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.109123. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability and observer design for switched differential–algebraic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.289 - 300. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISS Lyapunov functions for cascade switched systems and sampled-data control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.216-227. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Nash Equilibrium for Randomly Switching Differential-Algebraic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2019.2943577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Posedness and Output Regulation for Implicit Time-Varying Evolution Variational Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (2), pp.751-781. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1083657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360325v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinability and state estimation for switched differential-algebraic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.17 - 31. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2016.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Feedback Stabilization of Linear Systems with Event-triggered Sampling and Dynamic Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.46--56. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Unilaterally Constrained Lagrangian Systems: A Passivity-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (9), pp.2386-2401. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2015.2492098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113344v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Notions for a Class of Nonlinear Systems with Measure Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (2), pp.245-275. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-015-0140-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Observer Design for Lur'e Systems with Multivalued, Nonmonotone, Time-Varying Nonlinearities and State Jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.3639-3672. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120902252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaussian surrogate of partially observed stochastic processes using Wasserstein metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487303v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Asymptotic Stability of Hybrid Systems with Frequent Updates and Sampled-Data Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungbo Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Kalman Filters for Linear Systems with Coupling Based on Empirical Covariances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC57313.2025.11312254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Analyzing Filters with Bayesian Parameter Inference and Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan (Italie), Italy. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Nonsmooth Dynamical Systems using Measure Relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measures-based Formalism for Control of Nonsmooth Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium of European Network for Nonsmooth Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Eindhoven (Eindhoven University of Technology), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Analysis of Ensemble Filters for Linear Stochastic Systems with Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cambridge, United Kingdom. pp.202-207, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnections and stability for a class of nonsmooth systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium on European Network for Nonmsooth Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Inspired Particle Filters with Poisson-Sampled Observations in Gaussian Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.7695-7700, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Lyapunov Functions for Dwell-Time Constrained Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Nordic Congress of Mathematicians with EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Feedback Interconnections of Maximal Monotone Systems Using Dissipativity Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2022 - International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bayreuth, Germany. pp.156-161, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model predictive control with randomly sampled measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Viennese Conference on Optimal Control and Dynamic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Wien, Jul 2022, Vienna (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Nonlinear Filters for Continuous-Time Markov Chains under Randomly-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 61st Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.6620-6625, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Bounds for Locally Optimal Distributed Filters with Random Communication Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Functions for Singularly Perturbed Hybrid Systems with Frequent Jump Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungbo Shim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering over networks with random communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC '21: 24th ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nashville (virtual), United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447928.3457212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discretization algorithm for time-varying composite gradient flow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanat Camlibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Mathematical Theory of Networks and Systems (MTNS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average Dwell-Time Bounds for ISS and Integral ISS of Switched Systems using Lyapunov Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liberzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island, South Korea. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Lyapunov Functions under State Constraints using Semidefinite Programming Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Stabilization of Passive Nonlinear Systems with Limited Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jayawardhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Almuzakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Approximation of Patchy Lyapunov Functions for Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost Everywhere Conditions for Hybrid Lipschitz Lyapunov Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Bounds for Stochastic Receding Horizon Control with Randomly Sampled Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Grune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.2330-2335, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Input-to-State Stabilization of 1-D Linear Reaction-Diffusion Equation with Bounded Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2018 - 23rd International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hong Kong, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of Discrete-Time Linear Systems with Communication Protocols and Dropouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Heemels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Min Lyapunov Functions for Switching Differential Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE- Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Nash Equilibrium for Markov Jump Games under Differential-Algebraic Constraints with Application to Robust Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 57th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. pp.1124-1129, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Switched Nonlinear Systems with Dynamic Output Feedback and Event-based Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual American Control Conference (ACC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8430800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization with event-driven controllers over a digital communication channel with random transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th IEEE Annual Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.6063--6068, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8264575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Boundary Controlled Hyperbolic PDEs via Lyapunov-Based Event Triggered Sampling and Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Espitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.3112 - 3117, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8263830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Detectable Switched Differential-Algebraic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.2953-2958, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-to-State Stabilization in $H^1$-Norm for Boundary Controlled Linear Hyperbolic PDEs with Application to Quantized Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. pp.3112-3117, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7798735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential-Algebraic Inclusions with Maximal Monotone Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanat Camlibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7798336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Detectability of Switched Linear Differential-Algebraic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Norm Estimators for Event-Triggered Control with Dynamic Output Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2015.7403081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On output regulation in state-constrained systems: An application to polyhedral case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997266v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Output Regulation in Systems with Differential Variational Inequalities (Long Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.TuB01.3, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2014.7039863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Stability of Measure Driven Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.241-246, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity-Based Observer Design for a Class of Lagrangian Systems with Perfect Unilateral Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.3338-3343, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6760393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Diagnosis of a Mini Drone Helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVCS 2007 - 3rd International Conference on Adavances in Vehicle Control and Safety, part of the International Modeling and Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Networked Embedded Mini Drone - Part II. Distributed FDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Networked Embedded Mini Drone - Part I. Consideration of Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Galdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsmooth Dynamical Systems: Analysis, Control and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nonsmooth Dynamical Systems: Analysis, Control and Optimization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Deterministic Control Systems Under Random Sampling: Overview and Recent Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liberzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Complex Networked Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.209-246, 2018, 978-3-030-04629-3. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04630-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Linear Hyperbolic Systems of Balance Laws with Measurement Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.Tarbouriech, A. Girard, and L. Hetel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control subject to computational and communication constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.357-374, 2018, 978-3-319-78449-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of Ensemble Filters for Linear Stochastic Systems with Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending KKL Observer Design to Systems with Non-Unique Backward Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converse Lyapunov Theorem for Switched Nonlinear Systems with Constrained Switching Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of State Constrained Systems via Measure Relaxations and Polynomial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Observer Design for a Class of Nonsmooth Dynamical Systems with Nonconvex State Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Gipsa-Lab and INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790618v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-05190734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137144v5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101682" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04855233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungbo Shim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3523242" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570185v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroj Prasad Chhatoi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112402" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04798886v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubhab Dasgupta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616636v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Della Rossa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2025006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04826783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zaki Almuzakki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Jayawardhana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Vakis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105992" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04707528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenyu Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111928" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W P M H Heemels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3274954" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurdur Hafstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100838" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03167458v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Souaiby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110836" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105164" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3115437" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565283v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3061557" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140903v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liberzon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00306-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565267v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Almuzakki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jayawardhana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110278" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03106998v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3116180" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Goebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-020-00273-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144478v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kanat Camlibel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-021-01666-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02956980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Yufereva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109280" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1234795" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144470v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxue Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.03.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01933110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Trenn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.043" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02394391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyan Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2943577" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360325v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1083657" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.10.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259842v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.05.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113344v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492098" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-015-0140-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120902252" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ramadan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05394048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312254" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04855941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886415" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.164" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885896" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384088" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161754v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992749" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03476850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682851" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03476840v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682912" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447928.3457212" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03277322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanat Camlibel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.116" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03070712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304445" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937714v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1746" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02394450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.807" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029378" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866029v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasish Chatterjee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Grune" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029947" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01951815v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jungers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619308" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951377v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619690" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619628" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01785104v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01933129v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430800" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264575" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01856311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Espitia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263830" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.659" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798735" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798336" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238646v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238648v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403081" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997266v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01477" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065090v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039863" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926112v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00135" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908734v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760393" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129454v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129459v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129457v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Galdun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912708v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Diehl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962130v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04630-9_6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827106v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05402213v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790618v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-05190734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137144v5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101682" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616636v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Della Rossa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2025006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04855233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungbo Shim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3523242" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570185v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroj Prasad Chhatoi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112402" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04798886v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubhab Dasgupta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04826783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zaki Almuzakki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Jayawardhana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Vakis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105992" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04707528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenyu Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111928" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W P M H Heemels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3274954" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurdur Hafstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100838" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03167458v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Souaiby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110836" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3115437" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565283v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3061557" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140903v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liberzon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00306-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516769v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105164" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565267v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Almuzakki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jayawardhana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110278" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03106998v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3116180" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Goebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-020-00273-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144478v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kanat Camlibel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-021-01666-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02956980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Yufereva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109280" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1234795" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109123" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01933110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Trenn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxue Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.03.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02394391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyan Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2943577" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360325v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1083657" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.10.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259842v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.05.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113344v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492098" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-015-0140-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120902252" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487303v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ramadan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05394048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312254" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04855941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886415" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885896" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.164" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912682v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.045" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161754v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992749" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03476850v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682851" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03476840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682912" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447928.3457212" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03277322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanat Camlibel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.116" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03070712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304445" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937714v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1746" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02394450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.807" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029378" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866029v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasish Chatterjee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Grune" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029947" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01785104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01951815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jungers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619308" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951377v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619690" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619628" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01933129v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430800" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264575" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01856311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Espitia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263830" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481155v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.659" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366133v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798735" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366071v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798336" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238648v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403081" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997266v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01477" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039863" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926112v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00135" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908734v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760393" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129459v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129457v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Galdun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Diehl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04630-9_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05402213v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598699v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Alleaume" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meglio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562751v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345286v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790618v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>