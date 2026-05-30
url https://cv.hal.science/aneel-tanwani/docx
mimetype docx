--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aneel Tanwani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Interconnected Systems with Nonlinear and Hybrid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systems and Control [cs.SY]. Université de Toulouse (Paul Sabatier), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05190734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity Preservation in Interconnections of Linear Cone Complementarity Systems with State Jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 60, pp.101682. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2026.101682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137144v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converse Lyapunov Results for Stability of Switched Systems with Average Dwell-Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (15), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2025006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularly Perturbed Hybrid Systems for Analysis of Networks with Frequently Switching Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungbo Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (7), pp.4344 - 4359. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2024.3523242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Measures in Nonsmooth Dynamical Systems: Formalisms and Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.112402. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady State Analysis for Kalman Filters with Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubhab Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.106209. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential stabilization of linear systems using nearest-action control with countable input set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zaki Almuzakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayu Jayawardhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Vakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.105992. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsive switching signals with functional inequalities: Stability analysis using hybrid systems framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.111928. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and Completeness of Solutions to Extended Projected Dynamical Systems and Sector-Bounded Projection-Based Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W P M H Heemels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.1590-1595. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3274954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear programming based lower bounds on average dwell-time via multiple Lyapunov functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigurdur Hafstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.100838. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Approximations for Constrained Dynamical Systems using Liouville Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.110836. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167458v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonpathological ISS-Lyapunov Functions for Interconnected Differential Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.3774 - 3789. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3115437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone-Copositive Lyapunov Functions for Complementarity Systems: Converse Result and Polynomial Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (3), pp.1253 - 1268. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3061557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565283v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISS and integral-ISS of switched systems with nonlinear supply functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liberzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.297-327. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-021-00306-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of Dwell-Time Constrained Switched Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.105164. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearest Neighbor Control for Practical Stabilization of Passive Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Almuzakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jayawardhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.110278. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suboptimal Filtering over Sensor Networks with Random Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.5456 - 5463. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3116180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106998v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise structure of Lyapunov functions and densely checked decrease conditions for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.123-149. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-020-00273-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of proximal solutions for evolution inclusions with time-dependent maximal monotone operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kanat Camlibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 194, pp.1017-1059. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-021-01666-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error covariance bounds for suboptimal filters with Lipschitzian drift and Poisson-sampled measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.109280. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical systems coupled with monotone set-valued operators: Formalisms, applications, well-posedness, and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.3-129. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1234795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Min Lyapunov Functions for Switched Systems and Related Differential Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.109123. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability and observer design for switched differential–algebraic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.289 - 300. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISS Lyapunov functions for cascade switched systems and sampled-data control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.216-227. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Nash Equilibrium for Randomly Switching Differential-Algebraic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2019.2943577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Posedness and Output Regulation for Implicit Time-Varying Evolution Variational Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (2), pp.751-781. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1083657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360325v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinability and state estimation for switched differential-algebraic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.17 - 31. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2016.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Feedback Stabilization of Linear Systems with Event-triggered Sampling and Dynamic Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.46--56. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Unilaterally Constrained Lagrangian Systems: A Passivity-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (9), pp.2386-2401. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2015.2492098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113344v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Notions for a Class of Nonlinear Systems with Measure Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (2), pp.245-275. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-015-0140-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Observer Design for Lur'e Systems with Multivalued, Nonmonotone, Time-Varying Nonlinearities and State Jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.3639-3672. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120902252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaussian surrogate of partially observed stochastic processes using Wasserstein metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487303v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Asymptotic Stability of Hybrid Systems with Frequent Updates and Sampled-Data Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungbo Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Kalman Filters for Linear Systems with Coupling Based on Empirical Covariances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC57313.2025.11312254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Analyzing Filters with Bayesian Parameter Inference and Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan (Italie), Italy. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Nonsmooth Dynamical Systems using Measure Relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measures-based Formalism for Control of Nonsmooth Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium of European Network for Nonsmooth Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Eindhoven (Eindhoven University of Technology), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Analysis of Ensemble Filters for Linear Stochastic Systems with Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cambridge, United Kingdom. pp.202-207, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnections and stability for a class of nonsmooth systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium on European Network for Nonmsooth Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Inspired Particle Filters with Poisson-Sampled Observations in Gaussian Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.7695-7700, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Lyapunov Functions for Dwell-Time Constrained Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Nordic Congress of Mathematicians with EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Feedback Interconnections of Maximal Monotone Systems Using Dissipativity Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2022 - International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bayreuth, Germany. pp.156-161, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model predictive control with randomly sampled measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Viennese Conference on Optimal Control and Dynamic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Wien, Jul 2022, Vienna (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Nonlinear Filters for Continuous-Time Markov Chains under Randomly-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 61st Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.6620-6625, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Bounds for Locally Optimal Distributed Filters with Random Communication Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Functions for Singularly Perturbed Hybrid Systems with Frequent Jump Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungbo Shim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering over networks with random communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC '21: 24th ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nashville (virtual), United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447928.3457212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discretization algorithm for time-varying composite gradient flow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanat Camlibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Mathematical Theory of Networks and Systems (MTNS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average Dwell-Time Bounds for ISS and Integral ISS of Switched Systems using Lyapunov Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liberzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island, South Korea. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Lyapunov Functions under State Constraints using Semidefinite Programming Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Stabilization of Passive Nonlinear Systems with Limited Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jayawardhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Almuzakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Approximation of Patchy Lyapunov Functions for Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost Everywhere Conditions for Hybrid Lipschitz Lyapunov Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Bounds for Stochastic Receding Horizon Control with Randomly Sampled Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Grune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.2330-2335, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Input-to-State Stabilization of 1-D Linear Reaction-Diffusion Equation with Bounded Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2018 - 23rd International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hong Kong, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of Discrete-Time Linear Systems with Communication Protocols and Dropouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Heemels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Min Lyapunov Functions for Switching Differential Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE- Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Nash Equilibrium for Markov Jump Games under Differential-Algebraic Constraints with Application to Robust Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 57th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. pp.1124-1129, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Switched Nonlinear Systems with Dynamic Output Feedback and Event-based Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual American Control Conference (ACC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8430800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization with event-driven controllers over a digital communication channel with random transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th IEEE Annual Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.6063--6068, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8264575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Boundary Controlled Hyperbolic PDEs via Lyapunov-Based Event Triggered Sampling and Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Espitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.3112 - 3117, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8263830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Detectable Switched Differential-Algebraic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.2953-2958, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-to-State Stabilization in $H^1$-Norm for Boundary Controlled Linear Hyperbolic PDEs with Application to Quantized Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. pp.3112-3117, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7798735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential-Algebraic Inclusions with Maximal Monotone Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanat Camlibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7798336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Detectability of Switched Linear Differential-Algebraic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Norm Estimators for Event-Triggered Control with Dynamic Output Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2015.7403081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On output regulation in state-constrained systems: An application to polyhedral case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997266v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Output Regulation in Systems with Differential Variational Inequalities (Long Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.TuB01.3, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2014.7039863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Stability of Measure Driven Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.241-246, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity-Based Observer Design for a Class of Lagrangian Systems with Perfect Unilateral Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.3338-3343, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6760393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Diagnosis of a Mini Drone Helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVCS 2007 - 3rd International Conference on Adavances in Vehicle Control and Safety, part of the International Modeling and Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Networked Embedded Mini Drone - Part II. Distributed FDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Networked Embedded Mini Drone - Part I. Consideration of Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Galdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsmooth Dynamical Systems: Analysis, Control and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nonsmooth Dynamical Systems: Analysis, Control and Optimization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Deterministic Control Systems Under Random Sampling: Overview and Recent Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liberzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Complex Networked Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.209-246, 2018, 978-3-030-04629-3. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04630-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Linear Hyperbolic Systems of Balance Laws with Measurement Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.Tarbouriech, A. Girard, and L. Hetel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control subject to computational and communication constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.357-374, 2018, 978-3-319-78449-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of Ensemble Filters for Linear Stochastic Systems with Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending KKL Observer Design to Systems with Non-Unique Backward Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converse Lyapunov Theorem for Switched Nonlinear Systems with Constrained Switching Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of State Constrained Systems via Measure Relaxations and Polynomial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Observer Design for a Class of Nonsmooth Dynamical Systems with Nonconvex State Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Gipsa-Lab and INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790618v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aneel Tanwani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Interconnected Systems with Nonlinear and Hybrid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systems and Control [cs.SY]. Université de Toulouse (Paul Sabatier), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05190734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity Preservation in Interconnections of Linear Cone Complementarity Systems with State Jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 60, pp.101682. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2026.101682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137144v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsive switching signals with functional inequalities: Stability analysis using hybrid systems framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.111928. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularly Perturbed Hybrid Systems for Analysis of Networks with Frequently Switching Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungbo Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (7), pp.4344 - 4359. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2024.3523242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Measures in Nonsmooth Dynamical Systems: Formalisms and Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.112402. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570185v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady State Analysis for Kalman Filters with Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anubhab Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 204, pp.106209. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2025.106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converse Lyapunov Results for Stability of Switched Systems with Average Dwell-Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (15), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2025006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential stabilization of linear systems using nearest-action control with countable input set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zaki Almuzakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayu Jayawardhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Vakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.105992. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence and Completeness of Solutions to Extended Projected Dynamical Systems and Sector-Bounded Projection-Based Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W P M H Heemels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.1590-1595. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3274954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear programming based lower bounds on average dwell-time via multiple Lyapunov functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigurdur Hafstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74, pp.100838. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2023.100838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble Approximations for Constrained Dynamical Systems using Liouville Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.110836. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167458v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suboptimal Filtering over Sensor Networks with Random Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (10), pp.5456 - 5463. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3116180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106998v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of Dwell-Time Constrained Switched Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.105164. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonpathological ISS-Lyapunov Functions for Interconnected Differential Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.3774 - 3789. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3115437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cone-Copositive Lyapunov Functions for Complementarity Systems: Converse Result and Polynomial Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (3), pp.1253 - 1268. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2021.3061557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565283v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISS and integral-ISS of switched systems with nonlinear supply functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liberzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.297-327. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-021-00306-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearest Neighbor Control for Practical Stabilization of Passive Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Almuzakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jayawardhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141, pp.110278. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565267v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of proximal solutions for evolution inclusions with time-dependent maximal monotone operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kanat Camlibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming, Series A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 194, pp.1017-1059. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-021-01666-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144478v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise structure of Lyapunov functions and densely checked decrease conditions for hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33, pp.123-149. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-020-00273-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error covariance bounds for suboptimal filters with Lipschitzian drift and Poisson-sampled measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.109280. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Min Lyapunov Functions for Switched Systems and Related Differential Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.109123. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical systems coupled with monotone set-valued operators: Formalisms, applications, well-posedness, and stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.3-129. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/18M1234795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Nash Equilibrium for Randomly Switching Differential-Algebraic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2019.2943577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISS Lyapunov functions for cascade switched systems and sampled-data control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.216-227. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability and observer design for switched differential–algebraic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.289 - 300. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Posedness and Output Regulation for Implicit Time-Varying Evolution Variational Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (2), pp.751-781. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1083657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360325v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinability and state estimation for switched differential-algebraic equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.17 - 31. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2016.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Unilaterally Constrained Lagrangian Systems: A Passivity-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (9), pp.2386-2401. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2015.2492098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113344v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Feedback Stabilization of Linear Systems with Event-triggered Sampling and Dynamic Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Fiacchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.46--56. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Notions for a Class of Nonlinear Systems with Measure Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (2), pp.245-275. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00498-015-0140-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Observer Design for Lur'e Systems with Multivalued, Nonmonotone, Time-Varying Nonlinearities and State Jumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.3639-3672. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120902252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converse Lyapunov Theorem for Switched Nonlinear Systems with Constrained Switching Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaussian surrogate of partially observed stochastic processes using Wasserstein metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487303v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Asymptotic Stability of Hybrid Systems with Frequent Updates and Sampled-Data Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungbo Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Kalman Filters for Linear Systems with Coupling Based on Empirical Covariances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC57313.2025.11312254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Analyzing Filters with Bayesian Parameter Inference and Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan (Italie), Italy. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Analysis of Ensemble Filters for Linear Stochastic Systems with Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cambridge, United Kingdom. pp.202-207, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of Nonsmooth Dynamical Systems using Measure Relaxations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2024, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measures-based Formalism for Control of Nonsmooth Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium of European Network for Nonsmooth Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Eindhoven (Eindhoven University of Technology), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Lyapunov Functions for Dwell-Time Constrained Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Nordic Congress of Mathematicians with EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnections and stability for a class of nonsmooth systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium on European Network for Nonmsooth Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Inspired Particle Filters with Poisson-Sampled Observations in Gaussian Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.7695-7700, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10384088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Feedback Interconnections of Maximal Monotone Systems Using Dissipativity Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2022 - International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bayreuth, Germany. pp.156-161, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model predictive control with randomly sampled measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Viennese Conference on Optimal Control and Dynamic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Wien, Jul 2022, Vienna (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Nonlinear Filters for Continuous-Time Markov Chains under Randomly-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 61st Conference on Decision and Control (CDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.6620-6625, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Bounds for Locally Optimal Distributed Filters with Random Communication Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov Functions for Singularly Perturbed Hybrid Systems with Frequent Jump Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyungbo Shim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering over networks with random communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC '21: 24th ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nashville (virtual), United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3447928.3457212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discretization algorithm for time-varying composite gradient flow dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanat Camlibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Mathematical Theory of Networks and Systems (MTNS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average Dwell-Time Bounds for ISS and Integral ISS of Switched Systems using Lyapunov Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liberzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th IEEE Conference on Decision and Control (CDC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island, South Korea. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Lyapunov Functions under State Constraints using Semidefinite Programming Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Souaiby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin virtual), Germany. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost Everywhere Conditions for Hybrid Lipschitz Lyapunov Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Goebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Bounds for Stochastic Receding Horizon Control with Randomly Sampled Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Grune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.2330-2335, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Stabilization of Passive Nonlinear Systems with Limited Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jayawardhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Almuzakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Approximation of Patchy Lyapunov Functions for Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of Discrete-Time Linear Systems with Communication Protocols and Dropouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Heemels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max-Min Lyapunov Functions for Switching Differential Inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Della Rossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE- Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback Nash Equilibrium for Markov Jump Games under Differential-Algebraic Constraints with Application to Robust Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quanyan Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings 57th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami, United States. pp.1124-1129, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Input-to-State Stabilization of 1-D Linear Reaction-Diffusion Equation with Bounded Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTNS 2018 - 23rd International Symposium on Mathematical Theory of Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Hong Kong, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Switched Nonlinear Systems with Dynamic Output Feedback and Event-based Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangxue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual American Control Conference (ACC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8430800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization with event-driven controllers over a digital communication channel with random transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th IEEE Annual Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.6063--6068, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8264575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Boundary Controlled Hyperbolic PDEs via Lyapunov-Based Event Triggered Sampling and Quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Espitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.3112 - 3117, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8263830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Detectable Switched Differential-Algebraic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.2953-2958, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-to-State Stabilization in $H^1$-Norm for Boundary Controlled Linear Hyperbolic PDEs with Application to Quantized Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. pp.3112-3117, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7798735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential-Algebraic Inclusions with Maximal Monotone Operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanat Camlibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7798336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Norm Estimators for Event-Triggered Control with Dynamic Output Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Teel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2015.7403081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Detectability of Switched Linear Differential-Algebraic Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Trenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Decision and Control (CDC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On output regulation in state-constrained systems: An application to polyhedral case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997266v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Output Regulation in Systems with Differential Variational Inequalities (Long Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.TuB01.3, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2014.7039863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Stability of Measure Driven Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.241-246, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity-Based Observer Design for a Class of Lagrangian Systems with Perfect Unilateral Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.3338-3343, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6760393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Networked Embedded Mini Drone - Part I. Consideration of Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Galdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Diagnosis of a Mini Drone Helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVCS 2007 - 3rd International Conference on Adavances in Vehicle Control and Safety, part of the International Modeling and Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Networked Embedded Mini Drone - Part II. Distributed FDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsmooth Dynamical Systems: Analysis, Control and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Diehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nonsmooth Dynamical Systems: Analysis, Control and Optimization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Deterministic Control Systems Under Random Sampling: Overview and Recent Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debasish Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Liberzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Complex Networked Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.209-246, 2018, 978-3-030-04629-3. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04630-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Linear Hyperbolic Systems of Balance Laws with Measurement Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.Tarbouriech, A. Girard, and L. Hetel </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control subject to computational and communication constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.357-374, 2018, 978-3-319-78449-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotics of Ensemble Filters for Linear Stochastic Systems with Poisson-Sampled Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Yufereva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending KKL Observer Design to Systems with Non-Unique Backward Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Di Meglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Learning for Poisson-Sampled Kalman Filtering: Posterior Consistency and Covariance Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05635291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of State Constrained Systems via Measure Relaxations and Polynomial Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2025 du département Décision &amp; Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS-CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Observer Design for a Class of Nonsmooth Dynamical Systems with Nonconvex State Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneel Tanwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Brogliato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Gipsa-Lab and INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790618v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-05190734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137144v5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101682" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616636v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Della Rossa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2025006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04855233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungbo Shim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3523242" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570185v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroj Prasad Chhatoi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112402" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04798886v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubhab Dasgupta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04826783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zaki Almuzakki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Jayawardhana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Vakis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105992" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04707528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenyu Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111928" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W P M H Heemels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3274954" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurdur Hafstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100838" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03167458v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Souaiby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110836" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3115437" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565283v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3061557" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140903v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liberzon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00306-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516769v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105164" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565267v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Almuzakki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jayawardhana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110278" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03106998v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3116180" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Goebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-020-00273-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144478v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kanat Camlibel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-021-01666-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02956980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Yufereva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109280" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1234795" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109123" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01933110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Trenn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxue Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.03.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02394391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyan Zhu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2943577" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360325v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1083657" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.10.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259842v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.05.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113344v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492098" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-015-0140-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120902252" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487303v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ramadan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05394048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312254" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04855941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886415" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885896" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.164" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912682v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.045" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161754v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992749" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03476850v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682851" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03476840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682912" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447928.3457212" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03277322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanat Camlibel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.116" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03070712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304445" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937714v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1746" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02394450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.807" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029378" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866029v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasish Chatterjee" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Grune" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029947" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01785104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01951815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jungers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619308" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951377v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619690" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619628" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01933129v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430800" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264575" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01856311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Espitia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263830" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481155v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.659" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366133v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798735" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366071v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798336" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238648v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403081" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997266v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01477" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065090v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039863" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926112v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00135" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908734v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760393" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129454v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129459v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129457v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Galdun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Diehl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04630-9_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05402213v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598699v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Alleaume" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meglio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562751v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345286v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790618v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-05190734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137144v5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101682" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04707528v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenyu Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111928" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04855233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyungbo Shim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3523242" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570185v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroj Prasad Chhatoi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112402" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04798886v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubhab Dasgupta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2025.106209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616636v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Della Rossa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2025006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04826783v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zaki Almuzakki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Jayawardhana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Vakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105992" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W P M H Heemels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3274954" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigurdur Hafstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2023.100838" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03167458v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Souaiby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110836" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03106998v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3116180" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3115437" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565283v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3061557" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140903v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liberzon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-021-00306-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565267v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Almuzakki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jayawardhana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110278" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144478v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kanat Camlibel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-021-01666-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Goebel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-020-00273-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02956980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Yufereva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109280" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109123" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02379498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1234795" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02394391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanyan Zhu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2943577" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxue Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.03.028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01933110v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Trenn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.043" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360325v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1083657" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01462885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.10.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113344v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492098" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259842v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.05.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-015-0140-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120902252" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487303v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ramadan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05394048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312254" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04855941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886415" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04616321v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.164" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701838v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885896" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10384088" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04489402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04161754v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992749" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03476850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682851" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03476840v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682912" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447928.3457212" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03277322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanat Camlibel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.116" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03070712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304445" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937714v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1746" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417585v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029378" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04866029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasish Chatterjee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Grune" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029947" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02394450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189280v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.807" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01951815v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jungers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Heemels" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619308" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951377v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619690" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619628" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01785104v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01933129v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430800" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264575" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01856311v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Espitia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263830" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.659" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798735" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798336" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238648v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403081" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238646v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997266v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01477" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065090v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039863" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926112v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00135" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908734v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760393" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129457v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Galdun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129459v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04912708v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Diehl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962130v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04630-9_6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827106v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05402213v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598699v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Alleaume" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meglio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05635291v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345286v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05510227v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790618v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>