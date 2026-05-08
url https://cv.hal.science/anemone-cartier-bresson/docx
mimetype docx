--- v0 (2026-03-31)
+++ v1 (2026-05-08)
@@ -376,1826 +376,2119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04044595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le numérique au prisme du droit des aides d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 3, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aides d’État aux aéroports et compagnies aériennes : précisions apportées dans une affaire BSCA et plusieurs affaires Ryanair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04044594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 3, pp.19</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saga SNCM : l’épilogue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Saga SNCM : l’épilogue ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprises publiques locales : un régime à repenser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°9, pp.585</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans le sillage de la saga contentieuse SNCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n°37</w:t>
+              <w:t xml:space="preserve">, 2019, n°248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entreprises publiques locales : un régime à repenser</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financement de l’audiovisuel public et aides d’État : les derniers enseignements de la saga TV2 Danmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entertainment. Droit médias art culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°3, pp.223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le support public du financement non bancaire des PME et ETI : la Banque publique d'investissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récupération d’aides au secteur aérien : absence de prise en compte des répercussions de l’avantage sur les clients des entreprises bénéficiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution de titres d’occupation domaniale pour l’exploitation d’activités touristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saga SNCM : l’étau se resserre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utilisation gratuite de couloirs de bus par les taxis, à l’exclusion des VTC, est susceptible d’être envisagée comme une aide d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SeaFrance : confirmation de l'incompatibilité des aides au sauvetage et à la restructuration accordées ou projetées par la SNCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SNCM : poursuite du feuilleton contentieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation du patrimoine des collectivités territoriales : la contrainte du droit des aides d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aides d'État à la SNCM : la Commission européenne exige la récupération de 440 millions d'euros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’illégalité du dispositif fixant les conditions d'achat de l'électricité produite par les éoliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n°9, pp.585</w:t>
+              <w:t xml:space="preserve">, 2014, n°7, pp.479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dans le sillage de la saga contentieuse SNCM</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applicabilité à une mesure fiscale du critère de l'investisseur privé en économie de marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 06, pp.1188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collectivités territoriales peuvent-elles être des actionnaires ordinaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 5, pp.316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les subventions aux services de transport en commun de voyageurs allouées par la région Ile-de-France sont-elles conformes au droit communautaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 10, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ouvrages de France Télécom n'ont plus la qualité d'ouvrage public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.1964</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les subventions aux services de transport en commun de voyageurs allouées par la région Ile-de-France sont-elles conformes au droit communautaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 10, pp.691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché, concurrence, État actionnaire. Dits, non-dits et clairs-obscurs constitutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n°248</w:t>
+              <w:t xml:space="preserve">, 2009, n° 16, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n°3, pp.223</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juge national et récupération des aides mises à exécution en violation de l’article 88§3 du Traité CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 5, pp.318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.71</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interrogations sur la récupération des aides d'Etat illégales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.1396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, n°227</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aides aux entreprises en difficulté et le droit communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Agniau-Canel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Verdure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Notes bleues de Bercy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n°284, pp.11-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...1124 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Dominique Agniau-Canel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réformes de la Cour de justice : Bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dero-Bugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-04044646v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant, pp.177, 2020, Collection droit de l’Union européenne - Colloques, 9782802764748</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03983326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des aides publiques aux entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.330, 2020, Thémis, 9782130800514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État actionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ, tome 263, pp.495, 2010, Bibliothèque de droit public, 9782275034768</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours pour excès de pouvoir devant le juge de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. Panthéon-Assas (Paris II), LGDJ, 1998, pp.140, 1998, 9782275016924</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réformes de la Cour de justice de l’Union européenne : enjeux et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dero-Bugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2215,1291 +2508,998 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Cartier-Bresson, D. Dero-Bugny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réformes de la Cour de justice : Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.9-23, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03983294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d’aide d’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Clément-Wilz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle politique de la Cour de justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, pp.245, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04044774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distinction entre droit public et droit privé en droit de l’Union européenne : indifférence, relativisation, ou instrumentalisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paolo Alvazzi Del Frate, Sylvain Bloquet, Arnaud Vergne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La summa divisio droit public / droit privé dans l’histoire des systèmes juridiques en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.267, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04044775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des entreprises et participations publiques : pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil d’Etat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les entreprises publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04044776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Président et les libertés économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Bioy, Alain Laquièze, Thierry Rambaud, Frédéric Rouvillois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Président de la Ve République et les libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.287, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04044777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carence de l’initiative privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Didier Truchet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.67-81, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obligation d'achat et contribution aux charges du service public après les arrêts de la Cour de Justice du Conseil d'Etat dans l’affaire Vent de colère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Marcou, Anne-Christine Eiller, François-Mathieu Poupeau, Carine Staropoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance et innovation dans le système énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.191, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04044780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.67-81, 2015</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements de l’encadrement des prestations marchandes et artistiques sur la voie publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Mbongo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de droit de la police et de la sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.437, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fondements de l’encadrement des prestations marchandes et artistiques sur la voie publique</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux de hasard, casinos, Loteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Mbongo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de droit de la police et de la sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ, pp.437, 2014</w:t>
+              <w:t xml:space="preserve">, LGDJ, pp.412, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les jeux de hasard, casinos, Loteries</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titres d’occupation du domaine public et concurrence : des relations condamnées à l’ambiguïté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles orientations du droit de la propriété publique: Mélanges en l'honneur du Professeur Philippe Godfrin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.71-93, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recapitalisations publiques et transfert de risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Michel de l’Hospital. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risque économique et puissance publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.151, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les autorités nationales de police administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Mbongo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de droit de la police et de la sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ, pp.412, 2014</w:t>
+              <w:t xml:space="preserve">, LGDJ, pp.104, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, pp.71-93, 2014</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Externalisation et contraintes communautaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Degoffe, F. Rouvillois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La privatisation de l’État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.29, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp.151, 2014</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit communautaire et la légitimité des autorités administratives indépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Cartier-Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y.-C. Zarka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser la démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.439, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04044773v1</w:t>
-              </w:r>
-[...291 lines deleted...]
-                <w:t xml:space="preserve">halshs-04044639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3988,51 +3988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Cartier-Bresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447158v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450590v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044595v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044594v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044615v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agniau-Canel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Verdure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983294v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dero-Bugny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044637v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044639v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Cartier-Bresson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447158v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450590v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044595v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044615v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044614v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044611v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agniau-Canel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Verdure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dero-Bugny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044777v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044773v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>