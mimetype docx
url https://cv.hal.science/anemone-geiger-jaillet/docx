--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anemone Geiger-Jaillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">  Professeure des universités,  Université de Strasbourg/ INSPÉ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anemone-geiger-jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3462-591X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086182390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionen der Weiterbildung im deutsch-französischen Kontext. Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deutscher Volkshochschulverband. 2025, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zum Stand der Fremdsprachendidaktik in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deutscher Volkshochschulverband. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche PILE sur les performances en langue française des élèves de CE2 scolarisés en cursus monolingue, bilingue paritaire et immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IUFM de Lorraine - IUFM d'Alsace. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschungsbericht zur Untersuchung grenzüberschreitender Schülerströme [= Rapport d’enquête consacrée aux élèves transfrontaliers entre Strasbourg (F) et Kehl (RFA)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Denni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IUFM. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohésion et bilingualité de la formation linguistique et communicative dans la Région du Rhin Supérieur. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Werlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pädagogische Hochschule (Karlsruhe, Allemagne); Université de Strasbourg (Unistra). 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de « Bildung » en R.F.A. et la place de l’Education Permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AECSE "La formation d’adultes entre utopies et pragmatismes ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AECSE (Association des Enseignants et Chercheurs en Sciences de l’éducation), Jan 1998, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques langagières mixées en préscolaire à leur visée sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Processus de différenciation : des pratiques langagières à leur interprétation sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Geneve, Suisse, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präsentation möglicher Masterarbeitsthemen (Zweitbetreuer) mit Ausblick auf eine mögliche binationale Dissertation (16.1.2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informationsveranstaltung für deutsch-französische Masterstudierende des Lehramts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la langue régionale dans les écoles associatives: présentation du dispositif longitudinal PILE en cours (Projet Immersion en Langue régionale : Évaluations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Vie scientifique et Recherche à l’INSPÉ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication au-delà des frontières – limites visibles et invisibles en contact avec plusieurs langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès international de l'enseignement des langues étrangères « Communication sans frontières - enseigner, apprendre et parler les langues du monde », Sarrebrück.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarrebrück, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präsentation möglicher Masterarbeitsthemen (Zweitbetreuer) mit Ausblick auf eine mögliche binationale Dissertation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PH Freiburg, Informationsveranstaltung für deutsch-französische Masterstudierende des Lehramts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Le collège doctoral trinational du Rhin supérieur « Communiquer en contexte plurilingue et pluriculturel » 2017-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d’information de l’ED 520 Humanités, Amphi du Collège doctoral européen CDR, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire collaboratif autour du projet de publication L’Abécédaire des gestes professionnels dans l’enseignement bi/plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Plurimaths en lien avec l’ADEB.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, s. l., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une complémentarité statutairement obligatoire de l’allemand et de l’alsacien dans l’enseignement bilingue l’académie de Strasbourg ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Langues minoritaires » : quels acteurs pour quel avenir/ Minderheitensprachen : welche Akteure für welche Zukunft ?, Université de Strasbourg (UR 1339 LiLPa et Département de dialectologie alsacienne et mosellane)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l’évaluation de l’introduction de l’immersion complète allemand / alsacien dans les écoles ABCM-Zweisprachigkeit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième colloque de l’ISLRF L’immersion : 50 ans Résultats, défis et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Zur Auswertung von Lehrer- und Schülerstrategien im Rahmen des Projekts PILE (Deutsch-Elsässisch-Französisch) (Acquisition L2/L3 en maternelle bilingue chez ABCM Zweisprachigkeit : quelques résultats en alsacien langue cible auprès d’enseignants et d’élèves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Études « Moi je comprends toutes les langues … » : un dialogue à approfondir entre acquisition du langage, Sprachförderung et bilinguisme précoce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence sur « Bilinguisme scolaire en Alsace en 2018: bilan critique et proposition de quelques mesures ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e Colloque FLAREP, Colloque national des langues régionales – Alsace 2018 »., Colmar-Orbey-Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachsensibel unterrichten – Inspirationen aus dem CLIL- Unterricht.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italienischer Deutschlehrertag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue standard et dialectes à l’école en Alsace, une nouvelle articulation à trouver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche "Quel enseignement bilingue à l’école obligatoire?”, Haute Ecole Pédagogique BEJUNE (en partenariat avec l’Université de Genève), Biel-Bienne, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biel-Bienne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrsprachigkeitsdidaktik und Früherwerb im deutsch-franz. Kontext.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fachtag für Kindererzieherinnen im Rahmen des Kitaprojektes Elysee 2020., Institut français de Munich et la Ville de Munich,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et animation d’un séminaire de 2 jours pour le personnel du Jardin d’enfants musical L’envol et les enseignants de l’Institut Bruckhof pour sourd-muets sur le plurilinguisme en classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Bruckhof pour sourd-muets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguale Kindertageseinrichtungen als Labor Europas: Sprachliche Bereicherung oder Kulturschock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Kongress des Frankoromanistenverbands „Grenzbeziehungen – Beziehungsgrenzen“ (Liaisons frontalières).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication sur « Langue standard et dialectes, une articulation à trouver »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque de l’ISLRF, Plus de 40 ans d’immersion. Méthodes, pratiques et raisons du bilinguisme par immersion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque ISLRF: L’évaluation dans l'enseignement d'une discipline en langue deux (DEL2) en classe immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de l’I.S.L.R.F, "Immersion, pédagogie et nouvelles technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication entre professionnels de la petite enfance et parents immigrés d’origine turque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahika Pat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schulischer Mehrsprachenerwerb in den Schweizer Schulen: didactique plurilingue, formation et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Morgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3/2021, pp.353-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle « langue régionale » enseigne-t-on à l’école en Alsace, l’allemand et/ou l’alsacien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels aspects de la « langue régionale » enseigne-t-on à l’école en Alsace, l’allemand et/ ou l’alsacien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cahiers du GEPE, 12, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.1327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Reseda Streb (2016): Ausbau mehrsprachiger Repertoires im Two-Way-Immersion-Kontext: eine ethnographisch-linguistische Langzeituntersuchung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des deux langues en classe bilingue : analyse comparative en Alsace et en Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathes-Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.16-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des analogies entre enseigner le ski alpin et enseigner la langue allemande dans les écoles d’Alsace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Furnstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (1), pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques langagières mixées en préscolaire à leur visée sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de différenciation: des pratiques langagières à leur interprétation sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Spécial, pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spielend&amp;quot; Sprachen lernen? Zur Benutzung der Zweitsprache im Freispiel bei Kindergartenkindern in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marita Vagedes Husser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esp.917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique dialectale et construction de la langue allemande dans le contexte scolaire en Alsace (Première partie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.319-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Lebreton, Marlène (2015) (coord.) La didactique des langues et ses multiples facettes. Hommage à Jacqueline Feuillet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.454-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures d’apprentissage et cultures d’enseignement : comparaison France - Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays germanophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.13-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education bi- et plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.123-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de la transposition didactique d’un texte DEL2 géographie pour un niveau de langue donné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Um novo paradigma para a educação bilíngue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pátio Educação Infantil: diversidade linguística na escola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (39), pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que deviennent les élèves après le CM2 bilingue paritaire en Alsace ? Étude pilote à l’exemple de la promotion 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Derrendinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.367-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner sa discipline dans une langue 2. Nouvelle formation continue pour le second degré en Alsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.139-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation dans l’enseignement d’une discipline en langue deux (DEL2) en classe immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Communicative Models in French as a Foreign Language Classroom: Methodological Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kofi Tsivanyo Yiboe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arts and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (8), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18533/journal.v2i8.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vingt ans de l’enseignement bilingue en Alsace : bilan critique et perspectives évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.241-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutsch und Französisch in der Grenzregion am Oberrhein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europäische Erziehung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (2), pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten alleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Maîtresse, je ne comprends rien de ce que vous dites.’ Évaluation des compétences langagières dans une classe alsacienne à parité horaire de la GS au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Deiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.147-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 ans de l’enseignement bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Info-Lehrer Bulletin de l’association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, e-297, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nursery schools and German kindergartens: effects of individual and contextual variables on early learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.199-213. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-010-0043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nursery schools and German kindergartens: effects of individual and contextual variables on early learning = [« Ecole maternelle française et Kindergarten allemand : Effets des variables individuelles et contextuelles sur les apprentissages premiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.199-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemannisch schwätze oder Deutsch sprechen? À propos des représentations de l’alémanique et de l’allemand standard par des élèves âgés de 10/11 ans dans le sud du Bade-Wurtemberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rüger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Rita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.233-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viriot-Goeldel, C., Tazouti, Y., Matter, C., Geiger-Jaillet, A., Carol, R., & Deviterne, D. (2009). Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation. Recherches & Educations, 2, 233-253.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindergarten&amp;quot; et &amp;quot;école maternelle&amp;quot; - des noms qui veulent tout dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NM : neusprachliche Mitteilungen aus Wissenschaft und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 46 (1), pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindergarten&amp;quot; et &amp;quot;école maternelle&amp;quot; - des noms qui veulent tout dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NM : neusprachliche Mitteilungen aus Wissenschaft und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 46 (1), pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme scolaire en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de Bonne Heure. 2023, Plurilinguisme scolaire en Alsace, 978-2-493781-13-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Pape Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachfachunterricht in der Fremdsprache Deutsch oder Französisch: Methodenhandbuch zur Lehreraus-und-fortbildung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Le Pape Racine. Schneider Verlag Hohengehren, 17, 2015, Sprachenlernen Konkret! Angewandte Linguistik und Sprachvermittlung, 9783834015266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue: méthodologie et pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerald Schlemminger; Christine Le Pape Racine. Peter lang edition, 2011, 9783653958430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du personnel éducatif des écoles maternelles immersives en allemand et alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Erhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Dialektologie un ke End (Textes réunis par Pascale Erhart en hommage à Dominique Huck)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Wilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-81, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguale Kindertageseinrichtungen als Labor Europas: Sprachliche Bereicherung oder Kulturschock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Polzin-Haumann; Julia Putsche-Fischer; Christina Reissner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wege zu einer grenzüberschreitenden deutsch-französischen Fremdsprachendidaktik/ Etat des lieux, enjeux, perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-55, 2019, 978-3861107361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement d’une discipline dans une autre langue – une première approche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-43, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d’échec et de réussite dans le bilinguisme précoce: les apports de Jules Ronjat revisités à la lumière des 100 ans de sa publication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des travaux de Jules Ronjat, 1913-2013. Unité et diversité des Langues. Théorie et pratique de l'acquisition bilingue et de l'intercompréhension.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPE de l’Académie de Toulouse/ Université Toulouse 2/ DGLFLF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de fiches d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.168-174, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psycho- et neurolinguistiques dans l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-62, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier le monde à travers l’enseignement précoce immersif en contexte (pré-)scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematisch geordnetes dreisprachiges Glossar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Pape Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-257, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecte 2015, un jeu sérieux en réalité alternée et son intégration didactique dans un cours de langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Collas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickael Roy; Meryl Kusyk; Gérald Schlemminger; Dominique Bechmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements numériques et interaction en langue étrangère – du formel à l’informel, du réel à la réalité virtuelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-49, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire trilingue des notions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Pape Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-194, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingual Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Fäcke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-216, 2014, Manuals of Romance Linguistics, 978-3-11-030225-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psycho- et neurolinguistiques dans l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-jaillet; Gerald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-62, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de fiches d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-jaillet; Gerald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-169, 2011, 9783653958430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier le monde à travers l’enseignement précoce immersif en contexte (pré-)scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-jaillet; Gerald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-51, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachen lernen in der Primar- und Sekundarstufe in Frankreich und das Sprachenangebot im Elsaß- eine Bestandsaufnahme », (« L'apprentissage des langues en primaire en secondaire en France et l'offre de langues en Alsace – un bilan »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Ludwig Krechel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehrsprachiger Fachunterricht in Ländern Europas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr- Verlag, Tübingen, pp.34-77, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frühkindlicher Fremdsprachenerwerb in den &amp;quot;Elysée-Kitas&amp;quot;. Schnupperstunde Französisch in den Münchner städtischen Kinder-tageseinrichtungen&amp;quot; de Christine Fourcaud et Matthias Springer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Anja Steinlen / Thorsten Piske (Hrsg.) (2016) Wortschatzlernen in bilingualen Schulen und Kindertagesstätten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : &amp;quot;Evelyne Berger (2016) Prendre la parole en L2. Regard sur la compétence d’interaction en classe de langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.324-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Gilles Brougère, Angelika Kubanek, Dominique Macaire, Julia Putsche (dir.). La Valisette franco-allemande: quelle place pour la langue et la culture de l’autre à l’école maternelle et au « Kindergarten »? Texte de travail n° 27.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Witzigmann, Stéfanie / Rymarczyk, Jutta (Hrsg.) (2015) Mehrsprachigkeit als Chance. Herausforderungen und Potentiale individueller und gesellschaftlicher Mehrsprachigkeit. 290 S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.225-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;L’école en France et en Allemagne. Regards de lycéens, comparaison d’expériences scolaires&amp;quot; de Nathanaël Wallenhorst, 2013. Bern: Peter Lang.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.365-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets de contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation. Rapport final,recherche IUFM Pôle Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anemone Geiger-Jaillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">  Professeure des universités,  Université de Strasbourg/ INSPÉ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anemone-geiger-jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3462-591X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086182390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionen der Weiterbildung im deutsch-französischen Kontext. Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deutscher Volkshochschulverband. 2025, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zum Stand der Fremdsprachendidaktik in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deutscher Volkshochschulverband. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche PILE sur les performances en langue française des élèves de CE2 scolarisés en cursus monolingue, bilingue paritaire et immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IUFM de Lorraine - IUFM d'Alsace. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschungsbericht zur Untersuchung grenzüberschreitender Schülerströme [= Rapport d’enquête consacrée aux élèves transfrontaliers entre Strasbourg (F) et Kehl (RFA)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Denni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IUFM. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohésion et bilingualité de la formation linguistique et communicative dans la Région du Rhin Supérieur. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Werlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pädagogische Hochschule (Karlsruhe, Allemagne); Université de Strasbourg (Unistra). 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de « Bildung » en R.F.A. et la place de l’Education Permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AECSE "La formation d’adultes entre utopies et pragmatismes ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AECSE (Association des Enseignants et Chercheurs en Sciences de l’éducation), Jan 1998, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques langagières mixées en préscolaire à leur visée sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Processus de différenciation : des pratiques langagières à leur interprétation sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Geneve, Suisse, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präsentation möglicher Masterarbeitsthemen (Zweitbetreuer) mit Ausblick auf eine mögliche binationale Dissertation (16.1.2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informationsveranstaltung für deutsch-französische Masterstudierende des Lehramts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la langue régionale dans les écoles associatives: présentation du dispositif longitudinal PILE en cours (Projet Immersion en Langue régionale : Évaluations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Vie scientifique et Recherche à l’INSPÉ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication au-delà des frontières – limites visibles et invisibles en contact avec plusieurs langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès international de l'enseignement des langues étrangères « Communication sans frontières - enseigner, apprendre et parler les langues du monde », Sarrebrück.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarrebrück, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präsentation möglicher Masterarbeitsthemen (Zweitbetreuer) mit Ausblick auf eine mögliche binationale Dissertation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PH Freiburg, Informationsveranstaltung für deutsch-französische Masterstudierende des Lehramts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Le collège doctoral trinational du Rhin supérieur « Communiquer en contexte plurilingue et pluriculturel » 2017-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d’information de l’ED 520 Humanités, Amphi du Collège doctoral européen CDR, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire collaboratif autour du projet de publication L’Abécédaire des gestes professionnels dans l’enseignement bi/plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Plurimaths en lien avec l’ADEB.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, s. l., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Zur Auswertung von Lehrer- und Schülerstrategien im Rahmen des Projekts PILE (Deutsch-Elsässisch-Französisch) (Acquisition L2/L3 en maternelle bilingue chez ABCM Zweisprachigkeit : quelques résultats en alsacien langue cible auprès d’enseignants et d’élèves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Études « Moi je comprends toutes les langues … » : un dialogue à approfondir entre acquisition du langage, Sprachförderung et bilinguisme précoce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une complémentarité statutairement obligatoire de l’allemand et de l’alsacien dans l’enseignement bilingue l’académie de Strasbourg ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Langues minoritaires » : quels acteurs pour quel avenir/ Minderheitensprachen : welche Akteure für welche Zukunft ?, Université de Strasbourg (UR 1339 LiLPa et Département de dialectologie alsacienne et mosellane)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l’évaluation de l’introduction de l’immersion complète allemand / alsacien dans les écoles ABCM-Zweisprachigkeit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième colloque de l’ISLRF L’immersion : 50 ans Résultats, défis et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrsprachigkeitsdidaktik und Früherwerb im deutsch-franz. Kontext.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fachtag für Kindererzieherinnen im Rahmen des Kitaprojektes Elysee 2020., Institut français de Munich et la Ville de Munich,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence sur « Bilinguisme scolaire en Alsace en 2018: bilan critique et proposition de quelques mesures ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e Colloque FLAREP, Colloque national des langues régionales – Alsace 2018 »., Colmar-Orbey-Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachsensibel unterrichten – Inspirationen aus dem CLIL- Unterricht.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italienischer Deutschlehrertag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue standard et dialectes à l’école en Alsace, une nouvelle articulation à trouver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche "Quel enseignement bilingue à l’école obligatoire?”, Haute Ecole Pédagogique BEJUNE (en partenariat avec l’Université de Genève), Biel-Bienne, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biel-Bienne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et animation d’un séminaire de 2 jours pour le personnel du Jardin d’enfants musical L’envol et les enseignants de l’Institut Bruckhof pour sourd-muets sur le plurilinguisme en classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Bruckhof pour sourd-muets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguale Kindertageseinrichtungen als Labor Europas: Sprachliche Bereicherung oder Kulturschock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Kongress des Frankoromanistenverbands „Grenzbeziehungen – Beziehungsgrenzen“ (Liaisons frontalières).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication sur « Langue standard et dialectes, une articulation à trouver »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque de l’ISLRF, Plus de 40 ans d’immersion. Méthodes, pratiques et raisons du bilinguisme par immersion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque ISLRF: L’évaluation dans l'enseignement d'une discipline en langue deux (DEL2) en classe immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de l’I.S.L.R.F, "Immersion, pédagogie et nouvelles technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme scolaire en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de Bonne Heure. 2023, Plurilinguisme scolaire en Alsace, 978-2-493781-13-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Pape Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachfachunterricht in der Fremdsprache Deutsch oder Französisch: Methodenhandbuch zur Lehreraus-und-fortbildung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Le Pape Racine. Schneider Verlag Hohengehren, 17, 2015, Sprachenlernen Konkret! Angewandte Linguistik und Sprachvermittlung, 9783834015266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue: méthodologie et pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerald Schlemminger; Christine Le Pape Racine. Peter lang edition, 2011, 9783653958430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication entre professionnels de la petite enfance et parents immigrés d’origine turque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahika Pat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schulischer Mehrsprachenerwerb in den Schweizer Schulen: didactique plurilingue, formation et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Morgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3/2021, pp.353-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle « langue régionale » enseigne-t-on à l’école en Alsace, l’allemand et/ou l’alsacien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels aspects de la « langue régionale » enseigne-t-on à l’école en Alsace, l’allemand et/ ou l’alsacien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cahiers du GEPE, 12, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.1327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Reseda Streb (2016): Ausbau mehrsprachiger Repertoires im Two-Way-Immersion-Kontext: eine ethnographisch-linguistische Langzeituntersuchung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des deux langues en classe bilingue : analyse comparative en Alsace et en Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathes-Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.16-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des analogies entre enseigner le ski alpin et enseigner la langue allemande dans les écoles d’Alsace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Furnstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (1), pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques langagières mixées en préscolaire à leur visée sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de différenciation: des pratiques langagières à leur interprétation sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Spécial, pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique dialectale et construction de la langue allemande dans le contexte scolaire en Alsace (Première partie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.319-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spielend&amp;quot; Sprachen lernen? Zur Benutzung der Zweitsprache im Freispiel bei Kindergartenkindern in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marita Vagedes Husser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esp.917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Lebreton, Marlène (2015) (coord.) La didactique des langues et ses multiples facettes. Hommage à Jacqueline Feuillet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.454-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures d’apprentissage et cultures d’enseignement : comparaison France - Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays germanophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.13-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education bi- et plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.123-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation dans l’enseignement d’une discipline en langue deux (DEL2) en classe immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Um novo paradigma para a educação bilíngue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pátio Educação Infantil: diversidade linguística na escola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (39), pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de la transposition didactique d’un texte DEL2 géographie pour un niveau de langue donné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que deviennent les élèves après le CM2 bilingue paritaire en Alsace ? Étude pilote à l’exemple de la promotion 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Derrendinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.367-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner sa discipline dans une langue 2. Nouvelle formation continue pour le second degré en Alsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.139-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Communicative Models in French as a Foreign Language Classroom: Methodological Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kofi Tsivanyo Yiboe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arts and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (8), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18533/journal.v2i8.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vingt ans de l’enseignement bilingue en Alsace : bilan critique et perspectives évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.241-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutsch und Französisch in der Grenzregion am Oberrhein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europäische Erziehung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (2), pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 ans de l’enseignement bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Info-Lehrer Bulletin de l’association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten alleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Maîtresse, je ne comprends rien de ce que vous dites.’ Évaluation des compétences langagières dans une classe alsacienne à parité horaire de la GS au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Deiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.147-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemannisch schwätze oder Deutsch sprechen? À propos des représentations de l’alémanique et de l’allemand standard par des élèves âgés de 10/11 ans dans le sud du Bade-Wurtemberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rüger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, e-297, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nursery schools and German kindergartens: effects of individual and contextual variables on early learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.199-213. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-010-0043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nursery schools and German kindergartens: effects of individual and contextual variables on early learning = [« Ecole maternelle française et Kindergarten allemand : Effets des variables individuelles et contextuelles sur les apprentissages premiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.199-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viriot-Goeldel, C., Tazouti, Y., Matter, C., Geiger-Jaillet, A., Carol, R., & Deviterne, D. (2009). Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation. Recherches & Educations, 2, 233-253.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Rita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.233-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindergarten&amp;quot; et &amp;quot;école maternelle&amp;quot; - des noms qui veulent tout dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NM : neusprachliche Mitteilungen aus Wissenschaft und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 46 (1), pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindergarten&amp;quot; et &amp;quot;école maternelle&amp;quot; - des noms qui veulent tout dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NM : neusprachliche Mitteilungen aus Wissenschaft und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 46 (1), pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du personnel éducatif des écoles maternelles immersives en allemand et alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Erhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Dialektologie un ke End (Textes réunis par Pascale Erhart en hommage à Dominique Huck)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Wilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-81, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguale Kindertageseinrichtungen als Labor Europas: Sprachliche Bereicherung oder Kulturschock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Polzin-Haumann; Julia Putsche-Fischer; Christina Reissner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wege zu einer grenzüberschreitenden deutsch-französischen Fremdsprachendidaktik/ Etat des lieux, enjeux, perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-55, 2019, 978-3861107361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire trilingue des notions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Pape Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-194, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecte 2015, un jeu sérieux en réalité alternée et son intégration didactique dans un cours de langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Collas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickael Roy; Meryl Kusyk; Gérald Schlemminger; Dominique Bechmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements numériques et interaction en langue étrangère – du formel à l’informel, du réel à la réalité virtuelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-49, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement d’une discipline dans une autre langue – une première approche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-43, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d’échec et de réussite dans le bilinguisme précoce: les apports de Jules Ronjat revisités à la lumière des 100 ans de sa publication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des travaux de Jules Ronjat, 1913-2013. Unité et diversité des Langues. Théorie et pratique de l'acquisition bilingue et de l'intercompréhension.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPE de l’Académie de Toulouse/ Université Toulouse 2/ DGLFLF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psycho- et neurolinguistiques dans l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-62, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de fiches d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.168-174, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematisch geordnetes dreisprachiges Glossar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Pape Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-257, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier le monde à travers l’enseignement précoce immersif en contexte (pré-)scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingual Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Fäcke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-216, 2014, Manuals of Romance Linguistics, 978-3-11-030225-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psycho- et neurolinguistiques dans l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-jaillet; Gerald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-62, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de fiches d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-jaillet; Gerald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-169, 2011, 9783653958430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier le monde à travers l’enseignement précoce immersif en contexte (pré-)scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-jaillet; Gerald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-51, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachen lernen in der Primar- und Sekundarstufe in Frankreich und das Sprachenangebot im Elsaß- eine Bestandsaufnahme », (« L'apprentissage des langues en primaire en secondaire en France et l'offre de langues en Alsace – un bilan »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Ludwig Krechel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehrsprachiger Fachunterricht in Ländern Europas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr- Verlag, Tübingen, pp.34-77, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frühkindlicher Fremdsprachenerwerb in den &amp;quot;Elysée-Kitas&amp;quot;. Schnupperstunde Französisch in den Münchner städtischen Kinder-tageseinrichtungen&amp;quot; de Christine Fourcaud et Matthias Springer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Anja Steinlen / Thorsten Piske (Hrsg.) (2016) Wortschatzlernen in bilingualen Schulen und Kindertagesstätten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : &amp;quot;Evelyne Berger (2016) Prendre la parole en L2. Regard sur la compétence d’interaction en classe de langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.324-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Gilles Brougère, Angelika Kubanek, Dominique Macaire, Julia Putsche (dir.). La Valisette franco-allemande: quelle place pour la langue et la culture de l’autre à l’école maternelle et au « Kindergarten »? Texte de travail n° 27.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Witzigmann, Stéfanie / Rymarczyk, Jutta (Hrsg.) (2015) Mehrsprachigkeit als Chance. Herausforderungen und Potentiale individueller und gesellschaftlicher Mehrsprachigkeit. 290 S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.225-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;L’école en France et en Allemagne. Regards de lycéens, comparaison d’expériences scolaires&amp;quot; de Nathanaël Wallenhorst, 2013. Bern: Peter Lang.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.365-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets de contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation. Rapport final,recherche IUFM Pôle Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD368047"/>
+    <w:nsid w:val="04972E19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anemone-geiger-jaillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3462-591X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086182390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deviterne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lie Matter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Denni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Werlen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mekaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Ross" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05445317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05460908v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rudio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Schlemminger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779069v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahika Pat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morgen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258164v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1327" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathes-Heintz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Furnstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Vagedes Husser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esp.917" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258036v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420806v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Derrendinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Tsivanyo Yiboe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18533/journal.v2i8.211" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Deiss" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862887v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-010-0043-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tazouti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779035v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#252;ger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082946v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelie Matter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Rita" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862888v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673197v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779054v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Pape Racine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schlemminger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-wilo.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.lucidpress.com/JulesRonjat/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781774v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275413v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779043v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Collas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779048v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/supplement/9783110302257_Table_of_Contents.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anemone-geiger-jaillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3462-591X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086182390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deviterne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lie Matter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Denni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Werlen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mekaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Ross" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05445317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05460908v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779058v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rudio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Schlemminger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Pape Racine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schlemminger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahika Pat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morgen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathes-Heintz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Furnstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Vagedes Husser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esp.917" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Derrendinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313060v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Tsivanyo Yiboe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18533/journal.v2i8.211" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779037v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Deiss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#252;ger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-010-0043-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tazouti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelie Matter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Rita" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-wilo.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Collas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.lucidpress.com/JulesRonjat/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781774v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/supplement/9783110302257_Table_of_Contents.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>