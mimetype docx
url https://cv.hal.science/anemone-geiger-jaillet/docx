--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anemone Geiger-Jaillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">  Professeure des universités,  Université de Strasbourg/ INSPÉ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anemone-geiger-jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3462-591X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086182390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionen der Weiterbildung im deutsch-französischen Kontext. Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deutscher Volkshochschulverband. 2025, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zum Stand der Fremdsprachendidaktik in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deutscher Volkshochschulverband. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche PILE sur les performances en langue française des élèves de CE2 scolarisés en cursus monolingue, bilingue paritaire et immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IUFM de Lorraine - IUFM d'Alsace. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschungsbericht zur Untersuchung grenzüberschreitender Schülerströme [= Rapport d’enquête consacrée aux élèves transfrontaliers entre Strasbourg (F) et Kehl (RFA)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Denni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IUFM. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohésion et bilingualité de la formation linguistique et communicative dans la Région du Rhin Supérieur. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Werlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pädagogische Hochschule (Karlsruhe, Allemagne); Université de Strasbourg (Unistra). 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de « Bildung » en R.F.A. et la place de l’Education Permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AECSE "La formation d’adultes entre utopies et pragmatismes ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AECSE (Association des Enseignants et Chercheurs en Sciences de l’éducation), Jan 1998, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques langagières mixées en préscolaire à leur visée sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Processus de différenciation : des pratiques langagières à leur interprétation sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Geneve, Suisse, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präsentation möglicher Masterarbeitsthemen (Zweitbetreuer) mit Ausblick auf eine mögliche binationale Dissertation (16.1.2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informationsveranstaltung für deutsch-französische Masterstudierende des Lehramts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la langue régionale dans les écoles associatives: présentation du dispositif longitudinal PILE en cours (Projet Immersion en Langue régionale : Évaluations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Vie scientifique et Recherche à l’INSPÉ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication au-delà des frontières – limites visibles et invisibles en contact avec plusieurs langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès international de l'enseignement des langues étrangères « Communication sans frontières - enseigner, apprendre et parler les langues du monde », Sarrebrück.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarrebrück, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präsentation möglicher Masterarbeitsthemen (Zweitbetreuer) mit Ausblick auf eine mögliche binationale Dissertation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PH Freiburg, Informationsveranstaltung für deutsch-französische Masterstudierende des Lehramts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Le collège doctoral trinational du Rhin supérieur « Communiquer en contexte plurilingue et pluriculturel » 2017-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d’information de l’ED 520 Humanités, Amphi du Collège doctoral européen CDR, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire collaboratif autour du projet de publication L’Abécédaire des gestes professionnels dans l’enseignement bi/plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Plurimaths en lien avec l’ADEB.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, s. l., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Zur Auswertung von Lehrer- und Schülerstrategien im Rahmen des Projekts PILE (Deutsch-Elsässisch-Französisch) (Acquisition L2/L3 en maternelle bilingue chez ABCM Zweisprachigkeit : quelques résultats en alsacien langue cible auprès d’enseignants et d’élèves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Études « Moi je comprends toutes les langues … » : un dialogue à approfondir entre acquisition du langage, Sprachförderung et bilinguisme précoce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une complémentarité statutairement obligatoire de l’allemand et de l’alsacien dans l’enseignement bilingue l’académie de Strasbourg ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Langues minoritaires » : quels acteurs pour quel avenir/ Minderheitensprachen : welche Akteure für welche Zukunft ?, Université de Strasbourg (UR 1339 LiLPa et Département de dialectologie alsacienne et mosellane)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l’évaluation de l’introduction de l’immersion complète allemand / alsacien dans les écoles ABCM-Zweisprachigkeit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième colloque de l’ISLRF L’immersion : 50 ans Résultats, défis et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrsprachigkeitsdidaktik und Früherwerb im deutsch-franz. Kontext.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fachtag für Kindererzieherinnen im Rahmen des Kitaprojektes Elysee 2020., Institut français de Munich et la Ville de Munich,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence sur « Bilinguisme scolaire en Alsace en 2018: bilan critique et proposition de quelques mesures ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e Colloque FLAREP, Colloque national des langues régionales – Alsace 2018 »., Colmar-Orbey-Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachsensibel unterrichten – Inspirationen aus dem CLIL- Unterricht.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italienischer Deutschlehrertag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue standard et dialectes à l’école en Alsace, une nouvelle articulation à trouver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche "Quel enseignement bilingue à l’école obligatoire?”, Haute Ecole Pédagogique BEJUNE (en partenariat avec l’Université de Genève), Biel-Bienne, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biel-Bienne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et animation d’un séminaire de 2 jours pour le personnel du Jardin d’enfants musical L’envol et les enseignants de l’Institut Bruckhof pour sourd-muets sur le plurilinguisme en classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Bruckhof pour sourd-muets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguale Kindertageseinrichtungen als Labor Europas: Sprachliche Bereicherung oder Kulturschock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Kongress des Frankoromanistenverbands „Grenzbeziehungen – Beziehungsgrenzen“ (Liaisons frontalières).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication sur « Langue standard et dialectes, une articulation à trouver »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque de l’ISLRF, Plus de 40 ans d’immersion. Méthodes, pratiques et raisons du bilinguisme par immersion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque ISLRF: L’évaluation dans l'enseignement d'une discipline en langue deux (DEL2) en classe immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de l’I.S.L.R.F, "Immersion, pédagogie et nouvelles technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme scolaire en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de Bonne Heure. 2023, Plurilinguisme scolaire en Alsace, 978-2-493781-13-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Pape Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachfachunterricht in der Fremdsprache Deutsch oder Französisch: Methodenhandbuch zur Lehreraus-und-fortbildung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Le Pape Racine. Schneider Verlag Hohengehren, 17, 2015, Sprachenlernen Konkret! Angewandte Linguistik und Sprachvermittlung, 9783834015266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue: méthodologie et pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerald Schlemminger; Christine Le Pape Racine. Peter lang edition, 2011, 9783653958430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication entre professionnels de la petite enfance et parents immigrés d’origine turque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahika Pat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schulischer Mehrsprachenerwerb in den Schweizer Schulen: didactique plurilingue, formation et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Morgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3/2021, pp.353-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle « langue régionale » enseigne-t-on à l’école en Alsace, l’allemand et/ou l’alsacien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels aspects de la « langue régionale » enseigne-t-on à l’école en Alsace, l’allemand et/ ou l’alsacien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cahiers du GEPE, 12, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.1327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Reseda Streb (2016): Ausbau mehrsprachiger Repertoires im Two-Way-Immersion-Kontext: eine ethnographisch-linguistische Langzeituntersuchung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des deux langues en classe bilingue : analyse comparative en Alsace et en Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathes-Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.16-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des analogies entre enseigner le ski alpin et enseigner la langue allemande dans les écoles d’Alsace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Furnstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (1), pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques langagières mixées en préscolaire à leur visée sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de différenciation: des pratiques langagières à leur interprétation sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Spécial, pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique dialectale et construction de la langue allemande dans le contexte scolaire en Alsace (Première partie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.319-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spielend&amp;quot; Sprachen lernen? Zur Benutzung der Zweitsprache im Freispiel bei Kindergartenkindern in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marita Vagedes Husser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esp.917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Lebreton, Marlène (2015) (coord.) La didactique des langues et ses multiples facettes. Hommage à Jacqueline Feuillet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.454-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures d’apprentissage et cultures d’enseignement : comparaison France - Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays germanophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.13-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education bi- et plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.123-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation dans l’enseignement d’une discipline en langue deux (DEL2) en classe immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Um novo paradigma para a educação bilíngue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pátio Educação Infantil: diversidade linguística na escola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (39), pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de la transposition didactique d’un texte DEL2 géographie pour un niveau de langue donné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que deviennent les élèves après le CM2 bilingue paritaire en Alsace ? Étude pilote à l’exemple de la promotion 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Derrendinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.367-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner sa discipline dans une langue 2. Nouvelle formation continue pour le second degré en Alsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.139-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Communicative Models in French as a Foreign Language Classroom: Methodological Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kofi Tsivanyo Yiboe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arts and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (8), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18533/journal.v2i8.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vingt ans de l’enseignement bilingue en Alsace : bilan critique et perspectives évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.241-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutsch und Französisch in der Grenzregion am Oberrhein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europäische Erziehung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (2), pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 ans de l’enseignement bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Info-Lehrer Bulletin de l’association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten alleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Maîtresse, je ne comprends rien de ce que vous dites.’ Évaluation des compétences langagières dans une classe alsacienne à parité horaire de la GS au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Deiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.147-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemannisch schwätze oder Deutsch sprechen? À propos des représentations de l’alémanique et de l’allemand standard par des élèves âgés de 10/11 ans dans le sud du Bade-Wurtemberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rüger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, e-297, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nursery schools and German kindergartens: effects of individual and contextual variables on early learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.199-213. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-010-0043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nursery schools and German kindergartens: effects of individual and contextual variables on early learning = [« Ecole maternelle française et Kindergarten allemand : Effets des variables individuelles et contextuelles sur les apprentissages premiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.199-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viriot-Goeldel, C., Tazouti, Y., Matter, C., Geiger-Jaillet, A., Carol, R., & Deviterne, D. (2009). Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation. Recherches & Educations, 2, 233-253.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Rita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.233-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindergarten&amp;quot; et &amp;quot;école maternelle&amp;quot; - des noms qui veulent tout dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NM : neusprachliche Mitteilungen aus Wissenschaft und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 46 (1), pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindergarten&amp;quot; et &amp;quot;école maternelle&amp;quot; - des noms qui veulent tout dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NM : neusprachliche Mitteilungen aus Wissenschaft und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 46 (1), pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du personnel éducatif des écoles maternelles immersives en allemand et alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Erhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Dialektologie un ke End (Textes réunis par Pascale Erhart en hommage à Dominique Huck)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Wilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-81, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguale Kindertageseinrichtungen als Labor Europas: Sprachliche Bereicherung oder Kulturschock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Polzin-Haumann; Julia Putsche-Fischer; Christina Reissner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wege zu einer grenzüberschreitenden deutsch-französischen Fremdsprachendidaktik/ Etat des lieux, enjeux, perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-55, 2019, 978-3861107361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire trilingue des notions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Pape Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-194, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecte 2015, un jeu sérieux en réalité alternée et son intégration didactique dans un cours de langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Collas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickael Roy; Meryl Kusyk; Gérald Schlemminger; Dominique Bechmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements numériques et interaction en langue étrangère – du formel à l’informel, du réel à la réalité virtuelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-49, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement d’une discipline dans une autre langue – une première approche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-43, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d’échec et de réussite dans le bilinguisme précoce: les apports de Jules Ronjat revisités à la lumière des 100 ans de sa publication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des travaux de Jules Ronjat, 1913-2013. Unité et diversité des Langues. Théorie et pratique de l'acquisition bilingue et de l'intercompréhension.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPE de l’Académie de Toulouse/ Université Toulouse 2/ DGLFLF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psycho- et neurolinguistiques dans l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-62, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de fiches d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.168-174, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematisch geordnetes dreisprachiges Glossar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Pape Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-257, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier le monde à travers l’enseignement précoce immersif en contexte (pré-)scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingual Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Fäcke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-216, 2014, Manuals of Romance Linguistics, 978-3-11-030225-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psycho- et neurolinguistiques dans l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-jaillet; Gerald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-62, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de fiches d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-jaillet; Gerald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-169, 2011, 9783653958430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier le monde à travers l’enseignement précoce immersif en contexte (pré-)scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-jaillet; Gerald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-51, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachen lernen in der Primar- und Sekundarstufe in Frankreich und das Sprachenangebot im Elsaß- eine Bestandsaufnahme », (« L'apprentissage des langues en primaire en secondaire en France et l'offre de langues en Alsace – un bilan »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Ludwig Krechel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehrsprachiger Fachunterricht in Ländern Europas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr- Verlag, Tübingen, pp.34-77, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frühkindlicher Fremdsprachenerwerb in den &amp;quot;Elysée-Kitas&amp;quot;. Schnupperstunde Französisch in den Münchner städtischen Kinder-tageseinrichtungen&amp;quot; de Christine Fourcaud et Matthias Springer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Anja Steinlen / Thorsten Piske (Hrsg.) (2016) Wortschatzlernen in bilingualen Schulen und Kindertagesstätten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : &amp;quot;Evelyne Berger (2016) Prendre la parole en L2. Regard sur la compétence d’interaction en classe de langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.324-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Gilles Brougère, Angelika Kubanek, Dominique Macaire, Julia Putsche (dir.). La Valisette franco-allemande: quelle place pour la langue et la culture de l’autre à l’école maternelle et au « Kindergarten »? Texte de travail n° 27.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Witzigmann, Stéfanie / Rymarczyk, Jutta (Hrsg.) (2015) Mehrsprachigkeit als Chance. Herausforderungen und Potentiale individueller und gesellschaftlicher Mehrsprachigkeit. 290 S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.225-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;L’école en France et en Allemagne. Regards de lycéens, comparaison d’expériences scolaires&amp;quot; de Nathanaël Wallenhorst, 2013. Bern: Peter Lang.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.365-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets de contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation. Rapport final,recherche IUFM Pôle Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anemone Geiger-Jaillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">  Professeure des universités,  Université de Strasbourg/ INSPÉ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anemone-geiger-jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3462-591X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086182390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionen der Weiterbildung im deutsch-französischen Kontext. Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deutscher Volkshochschulverband. 2025, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zum Stand der Fremdsprachendidaktik in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deutscher Volkshochschulverband. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche PILE sur les performances en langue française des élèves de CE2 scolarisés en cursus monolingue, bilingue paritaire et immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IUFM de Lorraine - IUFM d'Alsace. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschungsbericht zur Untersuchung grenzüberschreitender Schülerströme [= Rapport d’enquête consacrée aux élèves transfrontaliers entre Strasbourg (F) et Kehl (RFA)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Denni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IUFM. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohésion et bilingualité de la formation linguistique et communicative dans la Région du Rhin Supérieur. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Werlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pädagogische Hochschule (Karlsruhe, Allemagne); Université de Strasbourg (Unistra). 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de « Bildung » en R.F.A. et la place de l’Education Permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AECSE "La formation d’adultes entre utopies et pragmatismes ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AECSE (Association des Enseignants et Chercheurs en Sciences de l’éducation), Jan 1998, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques langagières mixées en préscolaire à leur visée sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Processus de différenciation : des pratiques langagières à leur interprétation sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Geneve, Suisse, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präsentation möglicher Masterarbeitsthemen (Zweitbetreuer) mit Ausblick auf eine mögliche binationale Dissertation (16.1.2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informationsveranstaltung für deutsch-französische Masterstudierende des Lehramts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la langue régionale dans les écoles associatives: présentation du dispositif longitudinal PILE en cours (Projet Immersion en Langue régionale : Évaluations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Vie scientifique et Recherche à l’INSPÉ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication au-delà des frontières – limites visibles et invisibles en contact avec plusieurs langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès international de l'enseignement des langues étrangères « Communication sans frontières - enseigner, apprendre et parler les langues du monde », Sarrebrück.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarrebrück, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präsentation möglicher Masterarbeitsthemen (Zweitbetreuer) mit Ausblick auf eine mögliche binationale Dissertation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PH Freiburg, Informationsveranstaltung für deutsch-französische Masterstudierende des Lehramts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Le collège doctoral trinational du Rhin supérieur « Communiquer en contexte plurilingue et pluriculturel » 2017-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d’information de l’ED 520 Humanités, Amphi du Collège doctoral européen CDR, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire collaboratif autour du projet de publication L’Abécédaire des gestes professionnels dans l’enseignement bi/plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Plurimaths en lien avec l’ADEB.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, s. l., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Zur Auswertung von Lehrer- und Schülerstrategien im Rahmen des Projekts PILE (Deutsch-Elsässisch-Französisch) (Acquisition L2/L3 en maternelle bilingue chez ABCM Zweisprachigkeit : quelques résultats en alsacien langue cible auprès d’enseignants et d’élèves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Études « Moi je comprends toutes les langues … » : un dialogue à approfondir entre acquisition du langage, Sprachförderung et bilinguisme précoce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une complémentarité statutairement obligatoire de l’allemand et de l’alsacien dans l’enseignement bilingue l’académie de Strasbourg ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Langues minoritaires » : quels acteurs pour quel avenir/ Minderheitensprachen : welche Akteure für welche Zukunft ?, Université de Strasbourg (UR 1339 LiLPa et Département de dialectologie alsacienne et mosellane)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l’évaluation de l’introduction de l’immersion complète allemand / alsacien dans les écoles ABCM-Zweisprachigkeit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième colloque de l’ISLRF L’immersion : 50 ans Résultats, défis et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrsprachigkeitsdidaktik und Früherwerb im deutsch-franz. Kontext.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fachtag für Kindererzieherinnen im Rahmen des Kitaprojektes Elysee 2020., Institut français de Munich et la Ville de Munich,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence sur « Bilinguisme scolaire en Alsace en 2018: bilan critique et proposition de quelques mesures ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e Colloque FLAREP, Colloque national des langues régionales – Alsace 2018 »., Colmar-Orbey-Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue standard et dialectes à l’école en Alsace, une nouvelle articulation à trouver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche "Quel enseignement bilingue à l’école obligatoire?”, Haute Ecole Pédagogique BEJUNE (en partenariat avec l’Université de Genève), Biel-Bienne, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biel-Bienne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachsensibel unterrichten – Inspirationen aus dem CLIL- Unterricht.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italienischer Deutschlehrertag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et animation d’un séminaire de 2 jours pour le personnel du Jardin d’enfants musical L’envol et les enseignants de l’Institut Bruckhof pour sourd-muets sur le plurilinguisme en classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Bruckhof pour sourd-muets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguale Kindertageseinrichtungen als Labor Europas: Sprachliche Bereicherung oder Kulturschock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Kongress des Frankoromanistenverbands „Grenzbeziehungen – Beziehungsgrenzen“ (Liaisons frontalières).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication sur « Langue standard et dialectes, une articulation à trouver »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque de l’ISLRF, Plus de 40 ans d’immersion. Méthodes, pratiques et raisons du bilinguisme par immersion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque ISLRF: L’évaluation dans l'enseignement d'une discipline en langue deux (DEL2) en classe immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de l’I.S.L.R.F, "Immersion, pédagogie et nouvelles technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme scolaire en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de Bonne Heure. 2023, Plurilinguisme scolaire en Alsace, 978-2-493781-13-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Pape Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachfachunterricht in der Fremdsprache Deutsch oder Französisch: Methodenhandbuch zur Lehreraus-und-fortbildung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Le Pape Racine. Schneider Verlag Hohengehren, 17, 2015, Sprachenlernen Konkret! Angewandte Linguistik und Sprachvermittlung, 9783834015266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue: méthodologie et pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerald Schlemminger; Christine Le Pape Racine. Peter lang edition, 2011, 9783653958430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication entre professionnels de la petite enfance et parents immigrés d’origine turque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahika Pat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schulischer Mehrsprachenerwerb in den Schweizer Schulen: didactique plurilingue, formation et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Morgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3/2021, pp.353-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle « langue régionale » enseigne-t-on à l’école en Alsace, l’allemand et/ou l’alsacien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels aspects de la « langue régionale » enseigne-t-on à l’école en Alsace, l’allemand et/ ou l’alsacien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cahiers du GEPE, 12, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.1327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Reseda Streb (2016): Ausbau mehrsprachiger Repertoires im Two-Way-Immersion-Kontext: eine ethnographisch-linguistische Langzeituntersuchung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des deux langues en classe bilingue : analyse comparative en Alsace et en Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathes-Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.16-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des analogies entre enseigner le ski alpin et enseigner la langue allemande dans les écoles d’Alsace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Furnstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (1), pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques langagières mixées en préscolaire à leur visée sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de différenciation: des pratiques langagières à leur interprétation sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Spécial, pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spielend&amp;quot; Sprachen lernen? Zur Benutzung der Zweitsprache im Freispiel bei Kindergartenkindern in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marita Vagedes Husser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esp.917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique dialectale et construction de la langue allemande dans le contexte scolaire en Alsace (Première partie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.319-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Lebreton, Marlène (2015) (coord.) La didactique des langues et ses multiples facettes. Hommage à Jacqueline Feuillet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.454-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures d’apprentissage et cultures d’enseignement : comparaison France - Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays germanophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.13-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education bi- et plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.123-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation dans l’enseignement d’une discipline en langue deux (DEL2) en classe immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de la transposition didactique d’un texte DEL2 géographie pour un niveau de langue donné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Um novo paradigma para a educação bilíngue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pátio Educação Infantil: diversidade linguística na escola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (39), pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que deviennent les élèves après le CM2 bilingue paritaire en Alsace ? Étude pilote à l’exemple de la promotion 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Derrendinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.367-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner sa discipline dans une langue 2. Nouvelle formation continue pour le second degré en Alsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.139-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Communicative Models in French as a Foreign Language Classroom: Methodological Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kofi Tsivanyo Yiboe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arts and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (8), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18533/journal.v2i8.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vingt ans de l’enseignement bilingue en Alsace : bilan critique et perspectives évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.241-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutsch und Französisch in der Grenzregion am Oberrhein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europäische Erziehung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (2), pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 ans de l’enseignement bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Info-Lehrer Bulletin de l’association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten alleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Maîtresse, je ne comprends rien de ce que vous dites.’ Évaluation des compétences langagières dans une classe alsacienne à parité horaire de la GS au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Deiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.147-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemannisch schwätze oder Deutsch sprechen? À propos des représentations de l’alémanique et de l’allemand standard par des élèves âgés de 10/11 ans dans le sud du Bade-Wurtemberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rüger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, e-297, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nursery schools and German kindergartens: effects of individual and contextual variables on early learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.199-213. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-010-0043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nursery schools and German kindergartens: effects of individual and contextual variables on early learning = [« Ecole maternelle française et Kindergarten allemand : Effets des variables individuelles et contextuelles sur les apprentissages premiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.199-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viriot-Goeldel, C., Tazouti, Y., Matter, C., Geiger-Jaillet, A., Carol, R., & Deviterne, D. (2009). Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation. Recherches & Educations, 2, 233-253.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Rita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.233-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindergarten&amp;quot; et &amp;quot;école maternelle&amp;quot; - des noms qui veulent tout dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NM : neusprachliche Mitteilungen aus Wissenschaft und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 46 (1), pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindergarten&amp;quot; et &amp;quot;école maternelle&amp;quot; - des noms qui veulent tout dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NM : neusprachliche Mitteilungen aus Wissenschaft und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 46 (1), pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du personnel éducatif des écoles maternelles immersives en allemand et alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Erhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Dialektologie un ke End (Textes réunis par Pascale Erhart en hommage à Dominique Huck)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Wilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-81, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguale Kindertageseinrichtungen als Labor Europas: Sprachliche Bereicherung oder Kulturschock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Polzin-Haumann; Julia Putsche-Fischer; Christina Reissner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wege zu einer grenzüberschreitenden deutsch-französischen Fremdsprachendidaktik/ Etat des lieux, enjeux, perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-55, 2019, 978-3861107361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire trilingue des notions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Pape Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-194, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecte 2015, un jeu sérieux en réalité alternée et son intégration didactique dans un cours de langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Collas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickael Roy; Meryl Kusyk; Gérald Schlemminger; Dominique Bechmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements numériques et interaction en langue étrangère – du formel à l’informel, du réel à la réalité virtuelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-49, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement d’une discipline dans une autre langue – une première approche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-43, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d’échec et de réussite dans le bilinguisme précoce: les apports de Jules Ronjat revisités à la lumière des 100 ans de sa publication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des travaux de Jules Ronjat, 1913-2013. Unité et diversité des Langues. Théorie et pratique de l'acquisition bilingue et de l'intercompréhension.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPE de l’Académie de Toulouse/ Université Toulouse 2/ DGLFLF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de fiches d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.168-174, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psycho- et neurolinguistiques dans l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-62, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematisch geordnetes dreisprachiges Glossar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Pape Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-257, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier le monde à travers l’enseignement précoce immersif en contexte (pré-)scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingual Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Fäcke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-216, 2014, Manuals of Romance Linguistics, 978-3-11-030225-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de fiches d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-jaillet; Gerald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-169, 2011, 9783653958430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psycho- et neurolinguistiques dans l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-jaillet; Gerald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-62, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier le monde à travers l’enseignement précoce immersif en contexte (pré-)scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-jaillet; Gerald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-51, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachen lernen in der Primar- und Sekundarstufe in Frankreich und das Sprachenangebot im Elsaß- eine Bestandsaufnahme », (« L'apprentissage des langues en primaire en secondaire en France et l'offre de langues en Alsace – un bilan »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Ludwig Krechel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehrsprachiger Fachunterricht in Ländern Europas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr- Verlag, Tübingen, pp.34-77, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frühkindlicher Fremdsprachenerwerb in den &amp;quot;Elysée-Kitas&amp;quot;. Schnupperstunde Französisch in den Münchner städtischen Kinder-tageseinrichtungen&amp;quot; de Christine Fourcaud et Matthias Springer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Anja Steinlen / Thorsten Piske (Hrsg.) (2016) Wortschatzlernen in bilingualen Schulen und Kindertagesstätten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : &amp;quot;Evelyne Berger (2016) Prendre la parole en L2. Regard sur la compétence d’interaction en classe de langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.324-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Gilles Brougère, Angelika Kubanek, Dominique Macaire, Julia Putsche (dir.). La Valisette franco-allemande: quelle place pour la langue et la culture de l’autre à l’école maternelle et au « Kindergarten »? Texte de travail n° 27.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Witzigmann, Stéfanie / Rymarczyk, Jutta (Hrsg.) (2015) Mehrsprachigkeit als Chance. Herausforderungen und Potentiale individueller und gesellschaftlicher Mehrsprachigkeit. 290 S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.225-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;L’école en France et en Allemagne. Regards de lycéens, comparaison d’expériences scolaires&amp;quot; de Nathanaël Wallenhorst, 2013. Bern: Peter Lang.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.365-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets de contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation. Rapport final,recherche IUFM Pôle Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04972E19"/>
+    <w:nsid w:val="B40B301C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anemone-geiger-jaillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3462-591X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086182390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deviterne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lie Matter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Denni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Werlen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mekaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Ross" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05445317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05460908v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779058v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rudio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Schlemminger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Pape Racine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schlemminger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahika Pat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morgen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathes-Heintz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Furnstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Vagedes Husser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esp.917" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Derrendinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313060v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Tsivanyo Yiboe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18533/journal.v2i8.211" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779037v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Deiss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#252;ger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-010-0043-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tazouti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelie Matter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Rita" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-wilo.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Collas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.lucidpress.com/JulesRonjat/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781774v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/supplement/9783110302257_Table_of_Contents.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anemone-geiger-jaillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3462-591X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086182390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deviterne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lie Matter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Denni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Werlen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mekaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Ross" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05445317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05460908v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779058v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rudio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Schlemminger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Pape Racine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schlemminger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahika Pat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morgen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathes-Heintz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Furnstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Vagedes Husser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esp.917" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779044v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Derrendinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313060v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Tsivanyo Yiboe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18533/journal.v2i8.211" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779037v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Deiss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#252;ger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-010-0043-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tazouti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelie Matter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Rita" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-wilo.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Collas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.lucidpress.com/JulesRonjat/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781774v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/supplement/9783110302257_Table_of_Contents.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>