--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anemone Geiger-Jaillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">  Professeure des universités,  Université de Strasbourg/ INSPÉ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anemone-geiger-jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3462-591X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086182390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionen der Weiterbildung im deutsch-französischen Kontext. Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deutscher Volkshochschulverband. 2025, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zum Stand der Fremdsprachendidaktik in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deutscher Volkshochschulverband. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche PILE sur les performances en langue française des élèves de CE2 scolarisés en cursus monolingue, bilingue paritaire et immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IUFM de Lorraine - IUFM d'Alsace. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschungsbericht zur Untersuchung grenzüberschreitender Schülerströme [= Rapport d’enquête consacrée aux élèves transfrontaliers entre Strasbourg (F) et Kehl (RFA)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Denni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IUFM. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohésion et bilingualité de la formation linguistique et communicative dans la Région du Rhin Supérieur. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Werlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pädagogische Hochschule (Karlsruhe, Allemagne); Université de Strasbourg (Unistra). 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de « Bildung » en R.F.A. et la place de l’Education Permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AECSE "La formation d’adultes entre utopies et pragmatismes ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AECSE (Association des Enseignants et Chercheurs en Sciences de l’éducation), Jan 1998, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques langagières mixées en préscolaire à leur visée sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Processus de différenciation : des pratiques langagières à leur interprétation sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Geneve, Suisse, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präsentation möglicher Masterarbeitsthemen (Zweitbetreuer) mit Ausblick auf eine mögliche binationale Dissertation (16.1.2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informationsveranstaltung für deutsch-französische Masterstudierende des Lehramts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la langue régionale dans les écoles associatives: présentation du dispositif longitudinal PILE en cours (Projet Immersion en Langue régionale : Évaluations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Vie scientifique et Recherche à l’INSPÉ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication au-delà des frontières – limites visibles et invisibles en contact avec plusieurs langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès international de l'enseignement des langues étrangères « Communication sans frontières - enseigner, apprendre et parler les langues du monde », Sarrebrück.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarrebrück, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präsentation möglicher Masterarbeitsthemen (Zweitbetreuer) mit Ausblick auf eine mögliche binationale Dissertation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PH Freiburg, Informationsveranstaltung für deutsch-französische Masterstudierende des Lehramts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Le collège doctoral trinational du Rhin supérieur « Communiquer en contexte plurilingue et pluriculturel » 2017-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d’information de l’ED 520 Humanités, Amphi du Collège doctoral européen CDR, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire collaboratif autour du projet de publication L’Abécédaire des gestes professionnels dans l’enseignement bi/plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Plurimaths en lien avec l’ADEB.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, s. l., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Zur Auswertung von Lehrer- und Schülerstrategien im Rahmen des Projekts PILE (Deutsch-Elsässisch-Französisch) (Acquisition L2/L3 en maternelle bilingue chez ABCM Zweisprachigkeit : quelques résultats en alsacien langue cible auprès d’enseignants et d’élèves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Études « Moi je comprends toutes les langues … » : un dialogue à approfondir entre acquisition du langage, Sprachförderung et bilinguisme précoce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une complémentarité statutairement obligatoire de l’allemand et de l’alsacien dans l’enseignement bilingue l’académie de Strasbourg ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Langues minoritaires » : quels acteurs pour quel avenir/ Minderheitensprachen : welche Akteure für welche Zukunft ?, Université de Strasbourg (UR 1339 LiLPa et Département de dialectologie alsacienne et mosellane)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l’évaluation de l’introduction de l’immersion complète allemand / alsacien dans les écoles ABCM-Zweisprachigkeit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième colloque de l’ISLRF L’immersion : 50 ans Résultats, défis et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrsprachigkeitsdidaktik und Früherwerb im deutsch-franz. Kontext.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fachtag für Kindererzieherinnen im Rahmen des Kitaprojektes Elysee 2020., Institut français de Munich et la Ville de Munich,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence sur « Bilinguisme scolaire en Alsace en 2018: bilan critique et proposition de quelques mesures ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e Colloque FLAREP, Colloque national des langues régionales – Alsace 2018 »., Colmar-Orbey-Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue standard et dialectes à l’école en Alsace, une nouvelle articulation à trouver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche "Quel enseignement bilingue à l’école obligatoire?”, Haute Ecole Pédagogique BEJUNE (en partenariat avec l’Université de Genève), Biel-Bienne, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biel-Bienne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachsensibel unterrichten – Inspirationen aus dem CLIL- Unterricht.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italienischer Deutschlehrertag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et animation d’un séminaire de 2 jours pour le personnel du Jardin d’enfants musical L’envol et les enseignants de l’Institut Bruckhof pour sourd-muets sur le plurilinguisme en classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Bruckhof pour sourd-muets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguale Kindertageseinrichtungen als Labor Europas: Sprachliche Bereicherung oder Kulturschock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Kongress des Frankoromanistenverbands „Grenzbeziehungen – Beziehungsgrenzen“ (Liaisons frontalières).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication sur « Langue standard et dialectes, une articulation à trouver »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque de l’ISLRF, Plus de 40 ans d’immersion. Méthodes, pratiques et raisons du bilinguisme par immersion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque ISLRF: L’évaluation dans l'enseignement d'une discipline en langue deux (DEL2) en classe immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de l’I.S.L.R.F, "Immersion, pédagogie et nouvelles technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme scolaire en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de Bonne Heure. 2023, Plurilinguisme scolaire en Alsace, 978-2-493781-13-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Pape Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachfachunterricht in der Fremdsprache Deutsch oder Französisch: Methodenhandbuch zur Lehreraus-und-fortbildung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Le Pape Racine. Schneider Verlag Hohengehren, 17, 2015, Sprachenlernen Konkret! Angewandte Linguistik und Sprachvermittlung, 9783834015266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue: méthodologie et pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerald Schlemminger; Christine Le Pape Racine. Peter lang edition, 2011, 9783653958430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication entre professionnels de la petite enfance et parents immigrés d’origine turque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahika Pat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schulischer Mehrsprachenerwerb in den Schweizer Schulen: didactique plurilingue, formation et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Morgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3/2021, pp.353-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle « langue régionale » enseigne-t-on à l’école en Alsace, l’allemand et/ou l’alsacien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels aspects de la « langue régionale » enseigne-t-on à l’école en Alsace, l’allemand et/ ou l’alsacien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cahiers du GEPE, 12, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.1327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Reseda Streb (2016): Ausbau mehrsprachiger Repertoires im Two-Way-Immersion-Kontext: eine ethnographisch-linguistische Langzeituntersuchung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des deux langues en classe bilingue : analyse comparative en Alsace et en Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathes-Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.16-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des analogies entre enseigner le ski alpin et enseigner la langue allemande dans les écoles d’Alsace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Furnstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (1), pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques langagières mixées en préscolaire à leur visée sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de différenciation: des pratiques langagières à leur interprétation sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Spécial, pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spielend&amp;quot; Sprachen lernen? Zur Benutzung der Zweitsprache im Freispiel bei Kindergartenkindern in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marita Vagedes Husser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esp.917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique dialectale et construction de la langue allemande dans le contexte scolaire en Alsace (Première partie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.319-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Lebreton, Marlène (2015) (coord.) La didactique des langues et ses multiples facettes. Hommage à Jacqueline Feuillet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.454-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures d’apprentissage et cultures d’enseignement : comparaison France - Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays germanophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.13-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education bi- et plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.123-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation dans l’enseignement d’une discipline en langue deux (DEL2) en classe immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de la transposition didactique d’un texte DEL2 géographie pour un niveau de langue donné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Um novo paradigma para a educação bilíngue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pátio Educação Infantil: diversidade linguística na escola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (39), pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que deviennent les élèves après le CM2 bilingue paritaire en Alsace ? Étude pilote à l’exemple de la promotion 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Derrendinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.367-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner sa discipline dans une langue 2. Nouvelle formation continue pour le second degré en Alsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.139-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Communicative Models in French as a Foreign Language Classroom: Methodological Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kofi Tsivanyo Yiboe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arts and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (8), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18533/journal.v2i8.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vingt ans de l’enseignement bilingue en Alsace : bilan critique et perspectives évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.241-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutsch und Französisch in der Grenzregion am Oberrhein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europäische Erziehung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (2), pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 ans de l’enseignement bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Info-Lehrer Bulletin de l’association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten alleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Maîtresse, je ne comprends rien de ce que vous dites.’ Évaluation des compétences langagières dans une classe alsacienne à parité horaire de la GS au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Deiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.147-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemannisch schwätze oder Deutsch sprechen? À propos des représentations de l’alémanique et de l’allemand standard par des élèves âgés de 10/11 ans dans le sud du Bade-Wurtemberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rüger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, e-297, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nursery schools and German kindergartens: effects of individual and contextual variables on early learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.199-213. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-010-0043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nursery schools and German kindergartens: effects of individual and contextual variables on early learning = [« Ecole maternelle française et Kindergarten allemand : Effets des variables individuelles et contextuelles sur les apprentissages premiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.199-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viriot-Goeldel, C., Tazouti, Y., Matter, C., Geiger-Jaillet, A., Carol, R., & Deviterne, D. (2009). Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation. Recherches & Educations, 2, 233-253.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Rita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.233-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindergarten&amp;quot; et &amp;quot;école maternelle&amp;quot; - des noms qui veulent tout dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NM : neusprachliche Mitteilungen aus Wissenschaft und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 46 (1), pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindergarten&amp;quot; et &amp;quot;école maternelle&amp;quot; - des noms qui veulent tout dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NM : neusprachliche Mitteilungen aus Wissenschaft und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 46 (1), pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du personnel éducatif des écoles maternelles immersives en allemand et alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Erhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Dialektologie un ke End (Textes réunis par Pascale Erhart en hommage à Dominique Huck)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Wilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-81, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguale Kindertageseinrichtungen als Labor Europas: Sprachliche Bereicherung oder Kulturschock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Polzin-Haumann; Julia Putsche-Fischer; Christina Reissner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wege zu einer grenzüberschreitenden deutsch-französischen Fremdsprachendidaktik/ Etat des lieux, enjeux, perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-55, 2019, 978-3861107361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire trilingue des notions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Pape Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-194, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecte 2015, un jeu sérieux en réalité alternée et son intégration didactique dans un cours de langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Collas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickael Roy; Meryl Kusyk; Gérald Schlemminger; Dominique Bechmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements numériques et interaction en langue étrangère – du formel à l’informel, du réel à la réalité virtuelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-49, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement d’une discipline dans une autre langue – une première approche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-43, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d’échec et de réussite dans le bilinguisme précoce: les apports de Jules Ronjat revisités à la lumière des 100 ans de sa publication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des travaux de Jules Ronjat, 1913-2013. Unité et diversité des Langues. Théorie et pratique de l'acquisition bilingue et de l'intercompréhension.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPE de l’Académie de Toulouse/ Université Toulouse 2/ DGLFLF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de fiches d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.168-174, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psycho- et neurolinguistiques dans l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-62, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematisch geordnetes dreisprachiges Glossar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Pape Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-257, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier le monde à travers l’enseignement précoce immersif en contexte (pré-)scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingual Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Fäcke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-216, 2014, Manuals of Romance Linguistics, 978-3-11-030225-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de fiches d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-jaillet; Gerald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-169, 2011, 9783653958430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psycho- et neurolinguistiques dans l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-jaillet; Gerald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-62, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier le monde à travers l’enseignement précoce immersif en contexte (pré-)scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-jaillet; Gerald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-51, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachen lernen in der Primar- und Sekundarstufe in Frankreich und das Sprachenangebot im Elsaß- eine Bestandsaufnahme », (« L'apprentissage des langues en primaire en secondaire en France et l'offre de langues en Alsace – un bilan »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Ludwig Krechel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehrsprachiger Fachunterricht in Ländern Europas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr- Verlag, Tübingen, pp.34-77, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frühkindlicher Fremdsprachenerwerb in den &amp;quot;Elysée-Kitas&amp;quot;. Schnupperstunde Französisch in den Münchner städtischen Kinder-tageseinrichtungen&amp;quot; de Christine Fourcaud et Matthias Springer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Anja Steinlen / Thorsten Piske (Hrsg.) (2016) Wortschatzlernen in bilingualen Schulen und Kindertagesstätten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : &amp;quot;Evelyne Berger (2016) Prendre la parole en L2. Regard sur la compétence d’interaction en classe de langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.324-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Gilles Brougère, Angelika Kubanek, Dominique Macaire, Julia Putsche (dir.). La Valisette franco-allemande: quelle place pour la langue et la culture de l’autre à l’école maternelle et au « Kindergarten »? Texte de travail n° 27.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Witzigmann, Stéfanie / Rymarczyk, Jutta (Hrsg.) (2015) Mehrsprachigkeit als Chance. Herausforderungen und Potentiale individueller und gesellschaftlicher Mehrsprachigkeit. 290 S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.225-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;L’école en France et en Allemagne. Regards de lycéens, comparaison d’expériences scolaires&amp;quot; de Nathanaël Wallenhorst, 2013. Bern: Peter Lang.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.365-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets de contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation. Rapport final,recherche IUFM Pôle Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anemone Geiger-Jaillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">  Professeure des universités,  Université de Strasbourg/ INSPÉ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anemone-geiger-jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3462-591X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086182390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionen der Weiterbildung im deutsch-französischen Kontext. Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deutscher Volkshochschulverband. 2025, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zum Stand der Fremdsprachendidaktik in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deutscher Volkshochschulverband. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche PILE sur les performances en langue française des élèves de CE2 scolarisés en cursus monolingue, bilingue paritaire et immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Strasbourg. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IUFM de Lorraine - IUFM d'Alsace. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschungsbericht zur Untersuchung grenzüberschreitender Schülerströme [= Rapport d’enquête consacrée aux élèves transfrontaliers entre Strasbourg (F) et Kehl (RFA)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Denni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] IUFM. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohésion et bilingualité de la formation linguistique et communicative dans la Région du Rhin Supérieur. Rapport final.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Werlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mekaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pädagogische Hochschule (Karlsruhe, Allemagne); Université de Strasbourg (Unistra). 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de « Bildung » en R.F.A. et la place de l’Education Permanente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AECSE "La formation d’adultes entre utopies et pragmatismes ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AECSE (Association des Enseignants et Chercheurs en Sciences de l’éducation), Jan 1998, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques langagières mixées en préscolaire à leur visée sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Processus de différenciation : des pratiques langagières à leur interprétation sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Geneve, Suisse, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präsentation möglicher Masterarbeitsthemen (Zweitbetreuer) mit Ausblick auf eine mögliche binationale Dissertation (16.1.2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informationsveranstaltung für deutsch-französische Masterstudierende des Lehramts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la langue régionale dans les écoles associatives: présentation du dispositif longitudinal PILE en cours (Projet Immersion en Langue régionale : Évaluations)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Vie scientifique et Recherche à l’INSPÉ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication au-delà des frontières – limites visibles et invisibles en contact avec plusieurs langues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès international de l'enseignement des langues étrangères « Communication sans frontières - enseigner, apprendre et parler les langues du monde », Sarrebrück.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarrebrück, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Präsentation möglicher Masterarbeitsthemen (Zweitbetreuer) mit Ausblick auf eine mögliche binationale Dissertation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PH Freiburg, Informationsveranstaltung für deutsch-französische Masterstudierende des Lehramts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Le collège doctoral trinational du Rhin supérieur « Communiquer en contexte plurilingue et pluriculturel » 2017-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d’information de l’ED 520 Humanités, Amphi du Collège doctoral européen CDR, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire collaboratif autour du projet de publication L’Abécédaire des gestes professionnels dans l’enseignement bi/plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Plurimaths en lien avec l’ADEB.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, s. l., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Zur Auswertung von Lehrer- und Schülerstrategien im Rahmen des Projekts PILE (Deutsch-Elsässisch-Französisch) (Acquisition L2/L3 en maternelle bilingue chez ABCM Zweisprachigkeit : quelques résultats en alsacien langue cible auprès d’enseignants et d’élèves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Études « Moi je comprends toutes les langues … » : un dialogue à approfondir entre acquisition du langage, Sprachförderung et bilinguisme précoce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une complémentarité statutairement obligatoire de l’allemand et de l’alsacien dans l’enseignement bilingue l’académie de Strasbourg ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Langues minoritaires » : quels acteurs pour quel avenir/ Minderheitensprachen : welche Akteure für welche Zukunft ?, Université de Strasbourg (UR 1339 LiLPa et Département de dialectologie alsacienne et mosellane)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l’évaluation de l’introduction de l’immersion complète allemand / alsacien dans les écoles ABCM-Zweisprachigkeit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième colloque de l’ISLRF L’immersion : 50 ans Résultats, défis et perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrsprachigkeitsdidaktik und Früherwerb im deutsch-franz. Kontext.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fachtag für Kindererzieherinnen im Rahmen des Kitaprojektes Elysee 2020., Institut français de Munich et la Ville de Munich,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachsensibel unterrichten – Inspirationen aus dem CLIL- Unterricht.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italienischer Deutschlehrertag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue standard et dialectes à l’école en Alsace, une nouvelle articulation à trouver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche "Quel enseignement bilingue à l’école obligatoire?”, Haute Ecole Pédagogique BEJUNE (en partenariat avec l’Université de Genève), Biel-Bienne, Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biel-Bienne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence sur « Bilinguisme scolaire en Alsace en 2018: bilan critique et proposition de quelques mesures ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e Colloque FLAREP, Colloque national des langues régionales – Alsace 2018 »., Colmar-Orbey-Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et animation d’un séminaire de 2 jours pour le personnel du Jardin d’enfants musical L’envol et les enseignants de l’Institut Bruckhof pour sourd-muets sur le plurilinguisme en classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Bruckhof pour sourd-muets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguale Kindertageseinrichtungen als Labor Europas: Sprachliche Bereicherung oder Kulturschock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Kongress des Frankoromanistenverbands „Grenzbeziehungen – Beziehungsgrenzen“ (Liaisons frontalières).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication sur « Langue standard et dialectes, une articulation à trouver »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque de l’ISLRF, Plus de 40 ans d’immersion. Méthodes, pratiques et raisons du bilinguisme par immersion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque ISLRF: L’évaluation dans l'enseignement d'une discipline en langue deux (DEL2) en classe immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de l’I.S.L.R.F, "Immersion, pédagogie et nouvelles technologies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets des contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme scolaire en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de Bonne Heure. 2023, Plurilinguisme scolaire en Alsace, 978-2-493781-13-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Pape Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachfachunterricht in der Fremdsprache Deutsch oder Französisch: Methodenhandbuch zur Lehreraus-und-fortbildung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Le Pape Racine. Schneider Verlag Hohengehren, 17, 2015, Sprachenlernen Konkret! Angewandte Linguistik und Sprachvermittlung, 9783834015266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue: méthodologie et pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerald Schlemminger; Christine Le Pape Racine. Peter lang edition, 2011, 9783653958430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication entre professionnels de la petite enfance et parents immigrés d’origine turque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahika Pat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schulischer Mehrsprachenerwerb in den Schweizer Schulen: didactique plurilingue, formation et recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Morgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3/2021, pp.353-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle « langue régionale » enseigne-t-on à l’école en Alsace, l’allemand et/ou l’alsacien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels aspects de la « langue régionale » enseigne-t-on à l’école en Alsace, l’allemand et/ ou l’alsacien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cahiers du GEPE, 12, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.1327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Reseda Streb (2016): Ausbau mehrsprachiger Repertoires im Two-Way-Immersion-Kontext: eine ethnographisch-linguistische Langzeituntersuchung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des deux langues en classe bilingue : analyse comparative en Alsace et en Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathes-Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.16-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des analogies entre enseigner le ski alpin et enseigner la langue allemande dans les écoles d’Alsace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Furnstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (1), pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques langagières mixées en préscolaire à leur visée sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristel Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de différenciation: des pratiques langagières à leur interprétation sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Spécial, pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique dialectale et construction de la langue allemande dans le contexte scolaire en Alsace (Première partie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rudio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (3), pp.319-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spielend&amp;quot; Sprachen lernen? Zur Benutzung der Zweitsprache im Freispiel bei Kindergartenkindern in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marita Vagedes Husser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/esp.917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Lebreton, Marlène (2015) (coord.) La didactique des langues et ses multiples facettes. Hommage à Jacqueline Feuillet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (4), pp.454-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures d’apprentissage et cultures d’enseignement : comparaison France - Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays germanophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.13-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education bi- et plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.123-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation dans l’enseignement d’une discipline en langue deux (DEL2) en classe immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de la transposition didactique d’un texte DEL2 géographie pour un niveau de langue donné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Um novo paradigma para a educação bilíngue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pátio Educação Infantil: diversidade linguística na escola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (39), pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que deviennent les élèves après le CM2 bilingue paritaire en Alsace ? Étude pilote à l’exemple de la promotion 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Derrendinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.367-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner sa discipline dans une langue 2. Nouvelle formation continue pour le second degré en Alsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, pp.139-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Communicative Models in French as a Foreign Language Classroom: Methodological Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kofi Tsivanyo Yiboe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arts and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (8), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18533/journal.v2i8.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vingt ans de l’enseignement bilingue en Alsace : bilan critique et perspectives évolutives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.241-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deutsch und Französisch in der Grenzregion am Oberrhein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europäische Erziehung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (2), pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 20 ans de l’enseignement bilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Info-Lehrer Bulletin de l’association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Maîtresse, je ne comprends rien de ce que vous dites.’ Évaluation des compétences langagières dans une classe alsacienne à parité horaire de la GS au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Deiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.147-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten alleman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alemannisch schwätze oder Deutsch sprechen? À propos des représentations de l’alémanique et de l’allemand standard par des élèves âgés de 10/11 ans dans le sud du Bade-Wurtemberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rüger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éducatives familiales et apprentissages premiers à l'école maternelle française et au Kindergarten allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, e-297, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nursery schools and German kindergartens: effects of individual and contextual variables on early learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2), pp.199-213. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-010-0043-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French nursery schools and German kindergartens: effects of individual and contextual variables on early learning = [« Ecole maternelle française et Kindergarten allemand : Effets des variables individuelles et contextuelles sur les apprentissages premiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.199-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viriot-Goeldel, C., Tazouti, Y., Matter, C., Geiger-Jaillet, A., Carol, R., & Deviterne, D. (2009). Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation. Recherches & Educations, 2, 233-253.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des effets des variables individuelles et contextuelles sur les performances scolaires des élèves en France et en Allemagne à la fin des deux premières années de scolarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Rita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.233-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindergarten&amp;quot; et &amp;quot;école maternelle&amp;quot; - des noms qui veulent tout dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NM : neusprachliche Mitteilungen aus Wissenschaft und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 46 (1), pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindergarten&amp;quot; et &amp;quot;école maternelle&amp;quot; - des noms qui veulent tout dire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NM : neusprachliche Mitteilungen aus Wissenschaft und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 46 (1), pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du personnel éducatif des écoles maternelles immersives en allemand et alsacien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Erhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Dialektologie un ke End (Textes réunis par Pascale Erhart en hommage à Dominique Huck)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Wilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-81, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinguale Kindertageseinrichtungen als Labor Europas: Sprachliche Bereicherung oder Kulturschock?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Polzin-Haumann; Julia Putsche-Fischer; Christina Reissner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wege zu einer grenzüberschreitenden deutsch-französischen Fremdsprachendidaktik/ Etat des lieux, enjeux, perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-55, 2019, 978-3861107361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire trilingue des notions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Pape Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-194, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecte 2015, un jeu sérieux en réalité alternée et son intégration didactique dans un cours de langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Collas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickael Roy; Meryl Kusyk; Gérald Schlemminger; Dominique Bechmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements numériques et interaction en langue étrangère – du formel à l’informel, du réel à la réalité virtuelle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-49, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d’échec et de réussite dans le bilinguisme précoce: les apports de Jules Ronjat revisités à la lumière des 100 ans de sa publication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Escudié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des travaux de Jules Ronjat, 1913-2013. Unité et diversité des Langues. Théorie et pratique de l'acquisition bilingue et de l'intercompréhension.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPE de l’Académie de Toulouse/ Université Toulouse 2/ DGLFLF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de fiches d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.168-174, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psycho- et neurolinguistiques dans l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-62, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement d’une discipline dans une autre langue – une première approche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-43, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thematisch geordnetes dreisprachiges Glossar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Schlemminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Pape Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-257, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier le monde à travers l’enseignement précoce immersif en contexte (pré-)scolaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-Jaillet; Gérald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles. Approche CLIL-EMILE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingual Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiane Fäcke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-216, 2014, Manuals of Romance Linguistics, 978-3-11-030225-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects psycho- et neurolinguistiques dans l’apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-jaillet; Gerald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-62, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de fiches d’élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-jaillet; Gerald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-169, 2011, 9783653958430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’approprier le monde à travers l’enseignement précoce immersif en contexte (pré-)scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anemone Geiger-jaillet; Gerald Schlemminger; Christine Le Pape Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner une discipline dans une autre langue : méthodologie et pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-51, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprachen lernen in der Primar- und Sekundarstufe in Frankreich und das Sprachenangebot im Elsaß- eine Bestandsaufnahme », (« L'apprentissage des langues en primaire en secondaire en France et l'offre de langues en Alsace – un bilan »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Ludwig Krechel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehrsprachiger Fachunterricht in Ländern Europas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr- Verlag, Tübingen, pp.34-77, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frühkindlicher Fremdsprachenerwerb in den &amp;quot;Elysée-Kitas&amp;quot;. Schnupperstunde Französisch in den Münchner städtischen Kinder-tageseinrichtungen&amp;quot; de Christine Fourcaud et Matthias Springer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Anja Steinlen / Thorsten Piske (Hrsg.) (2016) Wortschatzlernen in bilingualen Schulen und Kindertagesstätten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.337-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : &amp;quot;Evelyne Berger (2016) Prendre la parole en L2. Regard sur la compétence d’interaction en classe de langue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.324-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Gilles Brougère, Angelika Kubanek, Dominique Macaire, Julia Putsche (dir.). La Valisette franco-allemande: quelle place pour la langue et la culture de l’autre à l’école maternelle et au « Kindergarten »? Texte de travail n° 27.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu Witzigmann, Stéfanie / Rymarczyk, Jutta (Hrsg.) (2015) Mehrsprachigkeit als Chance. Herausforderungen und Potentiale individueller und gesellschaftlicher Mehrsprachigkeit. 290 S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.225-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : &amp;quot;L’école en France et en Allemagne. Regards de lycéens, comparaison d’expériences scolaires&amp;quot; de Nathanaël Wallenhorst, 2013. Bern: Peter Lang.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.365-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative des effets de contextes de préscolarisation français et allemand sur les apprentissages fondamentaux des deux premières années de scolarisation. Rapport final,recherche IUFM Pôle Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deviterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anemone Geiger-Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornélie Matter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B40B301C"/>
+    <w:nsid w:val="B8CD7F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anemone-geiger-jaillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3462-591X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086182390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deviterne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lie Matter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Denni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Werlen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mekaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Ross" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05445317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05460908v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779058v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rudio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Schlemminger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Pape Racine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schlemminger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahika Pat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morgen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathes-Heintz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Furnstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Vagedes Husser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esp.917" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779044v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Derrendinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313060v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Tsivanyo Yiboe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18533/journal.v2i8.211" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779037v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Deiss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#252;ger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-010-0043-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tazouti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelie Matter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Rita" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-wilo.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Collas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.lucidpress.com/JulesRonjat/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781774v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/supplement/9783110302257_Table_of_Contents.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/anemone-geiger-jaillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3462-591X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086182390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anemone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deviterne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lie Matter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Denni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943319v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Werlen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mekaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Ross" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05445317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jaillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05460908v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779058v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rudio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Schlemminger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Pape Racine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schlemminger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahika Pat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morgen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.1327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathes-Heintz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Furnstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Vagedes Husser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esp.917" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276590v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779044v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Derrendinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313060v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Tsivanyo Yiboe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18533/journal.v2i8.211" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Deiss" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Geiger-Jaillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779035v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#252;ger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854310v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-010-0043-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tazouti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862888v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelie Matter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Rita" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673197v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-wilo.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Collas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275535v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pub.lucidpress.com/JulesRonjat/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781768v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781774v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/supplement/9783110302257_Table_of_Contents.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>