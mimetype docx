--- v0 (2026-03-28)
+++ v1 (2026-04-24)
@@ -587,77 +587,1263 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Managing the Covid-19 Pandemic in Britain: A United Response?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, XXIX-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12vlw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Government’s NHS Funding Policy Since 2018: An Analysis of Its Evolution and Reception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XXVII (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.9550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action publique, néolibéralisme et austérité : une comparaison des modèles français et britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Sowels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les services publics au Royaume-Uni et en France face aux politiques d'austérité, 19, pp.9-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gouvernement de coalition et le secteur de la santé : une politique contestée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques familiales et politiques d’emploi « genrées » au Royaume-Uni et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Finding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Politiques familiales et politiques d’emploi « genrées » au Royaume-Uni et en Europe, 14, pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freeing schools', 'raising standards' and 'no child left behind': The Education Issue in the 2010 General Election Campaign in England</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (1), pp.179-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le National Health Service : une institution phare en pleine transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« We will save the NHS » : la réforme du système de santé anglais sous le New Labour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.69-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Nouvelle gestion publique et réforme des services publics sous le New Labour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Sowels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.13-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nursing careers in France and Britain: age-related policy matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Feroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equal Opportunities International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.34-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.3395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centralisation et décentralisation dans le Service national de santé : le cas de la médecine de ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.3445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation des cadres infirmiers : l'effet de l'action publique en France et en Grande-Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Feroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vol. 46 (3), pp.469-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.463.0469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing the Covid-19 Pandemic in Britain: A United Response?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -676,1665 +1862,479 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXIX-4 (4), 2024, Revue Française de Civilisation Britannique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12vm9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Services in the United Kingdom and France in an age of &amp;quot;Austerity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Sowels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osb.1888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques familiales et politiques d’emploi « genrées » au Royaume-Uni et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Finding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osb.1490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle gestion publique et réforme des services publics sous le New Labour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Sowels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osb.96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décentralisation et participation citoyenne: une nouvelle répartition des pouvoirs en Angleterre?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (2), 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfcb.3384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837583v1</w:t>
-              </w:r>
-[...1184 lines deleted...]
-                <w:t xml:space="preserve">hal-04837593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2352,51 +2352,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2846,51 +2846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Kober-Smith" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835725v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/9781787144798" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Whitton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017292v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kogan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Redfern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Kober" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Norman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Packwood" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vm9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sowels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leydier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1888" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Finding" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1490" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.96" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.3384" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04867091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vlw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.9550" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1891" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1623" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RLQ6J7VG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1493" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.883" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-24HD0G2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04777418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.867" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944993v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Feroni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.463.0469" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.3445" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.3395" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-78714-479-820171026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.7605" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.4074" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.4054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Kober-Smith" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835725v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/9781787144798" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Whitton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017292v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kogan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Redfern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Kober" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Norman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Packwood" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04867091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vlw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.9550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933394v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sowels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leydier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1891" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1623" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RLQ6J7VG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Finding" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1493" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840407v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04777418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.883" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-24HD0G2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.867" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Feroni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nail" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.3395" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.3445" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.463.0469" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vm9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1888" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1490" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837419v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.96" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.3384" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-78714-479-820171026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.7605" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.4074" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.4054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>