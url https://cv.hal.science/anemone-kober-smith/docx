--- v1 (2026-04-24)
+++ v2 (2026-05-18)
@@ -587,1754 +587,1754 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing the Covid-19 Pandemic in Britain: A United Response?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXIX-4 (4), 2024, Revue Française de Civilisation Britannique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12vm9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public Services in the United Kingdom and France in an age of &amp;quot;Austerity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Sowels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques familiales et politiques d’emploi « genrées » au Royaume-Uni et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Finding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.1490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle gestion publique et réforme des services publics sous le New Labour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Sowels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décentralisation et participation citoyenne: une nouvelle répartition des pouvoirs en Angleterre?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13 (2), 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.3384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Managing the Covid-19 Pandemic in Britain: A United Response?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, XXIX-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12vlw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Government’s NHS Funding Policy Since 2018: An Analysis of Its Evolution and Reception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, XXVII (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfcb.9550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action publique, néolibéralisme et austérité : une comparaison des modèles français et britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Sowels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les services publics au Royaume-Uni et en France face aux politiques d'austérité, 19, pp.9-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osb.1891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gouvernement de coalition et le secteur de la santé : une politique contestée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.115-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osb.1623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques familiales et politiques d’emploi « genrées » au Royaume-Uni et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Finding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Politiques familiales et politiques d’emploi « genrées » au Royaume-Uni et en Europe, 14, pp.9-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osb.1493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeing schools', 'raising standards' and 'no child left behind': The Education Issue in the 2010 General Election Campaign in England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (1), pp.179-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le National Health Service : une institution phare en pleine transformation</w:t>
+                <w:t xml:space="preserve">« We will save the NHS » : la réforme du système de santé anglais sous le New Labour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.69-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osb.883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777418v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« We will save the NHS » : la réforme du système de santé anglais sous le New Labour</w:t>
+                <w:t xml:space="preserve">Le National Health Service : une institution phare en pleine transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04837515v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Nouvelle gestion publique et réforme des services publics sous le New Labour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Sowels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8, pp.13-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osb.867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nursing careers in France and Britain: age-related policy matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Feroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equal Opportunities International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (1), pp.34-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfcb.3395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralisation et décentralisation dans le Service national de santé : le cas de la médecine de ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfcb.3445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalisation des cadres infirmiers : l'effet de l'action publique en France et en Grande-Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Feroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vol. 46 (3), pp.469-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfs.463.0469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837551v1</w:t>
-              </w:r>
-[...537 lines deleted...]
-                <w:t xml:space="preserve">hal-04837583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2352,51 +2352,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anémone Kober-Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2846,51 +2846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Kober-Smith" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835725v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/9781787144798" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Whitton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017292v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kogan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Redfern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Kober" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Norman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Packwood" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04867091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vlw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.9550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933394v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sowels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leydier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1891" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1623" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RLQ6J7VG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Finding" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1493" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840407v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04777418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.883" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-24HD0G2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.867" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Feroni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nail" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.3395" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.3445" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.463.0469" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vm9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1888" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1490" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837419v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.96" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.3384" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-78714-479-820171026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.7605" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.4074" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.4054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Kober-Smith" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835725v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/9781787144798" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Whitton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017292v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kogan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Redfern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Kober" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Norman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Packwood" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vm9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Sowels" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leydier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1888" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Finding" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1490" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.96" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.3384" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04867091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vlw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.9550" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1891" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1623" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RLQ6J7VG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1493" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.883" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-24HD0G2S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04777418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.867" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944993v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Feroni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.3395" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.3445" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.463.0469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-78714-479-820171026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.7605" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.4074" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psn.4054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>