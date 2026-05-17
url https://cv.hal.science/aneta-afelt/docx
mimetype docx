--- v0 (2026-04-05)
+++ v1 (2026-05-17)
@@ -107,53 +107,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-8744-2992</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=iLRAM58AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">A-3283-2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -188,1845 +209,1845 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological surveillance using gSG6-P1 biomarker reveals spatio-temporal dynamics of Anopheles exposure and gaps in malaria risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manop Saeung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natapong Jupatanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niramon Jampeesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Afelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theeraphap Chareonviriyaphap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2025.02.15.638477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duszyński Jerzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Afelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ochab-Marcinek Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owczuk Radosław</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrć Krzysztof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACADEMIA. The magazine of the Polish Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24425/academiaPAS.2020.136172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban green spaces in Brazil: challenges and opportunities in the context of the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romero Gomes Pereira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Lins Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterling Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Afelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Ecologia et Bioethicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (1), pp.69-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21697/seb.2023.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of broad-spectrum antibiotics in children diagnosed with multisystem inflammatory syndrome temporarily associated with SARS-CoV-2 infection in Poland: the MOIS-CoR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kacper Toczyłowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Łasecka-Zadrożna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Pałyga-Bysiecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Maria Ludwikowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Okarska-Napierała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 122, pp.703-709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijid.2022.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Thermal Comfort - Reality and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Afelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szymalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Leziak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Ecologia et Bioethicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (3), pp.45-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21697/seb.2022.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tendency to worse course of multisystem inflammatory syndrome in children with obesity: MultiOrgan Inflammatory Syndromes COVID-19 related study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Monika Gawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elżbieta Berdej-Szczot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iga Chmiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miłosz Lorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Antosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fendo.2022.934373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct characteristics of multisystem inflammatory syndrome in children in Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Maria Ludwikowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Okarska-Napierała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Tracewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Kusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.23562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-02669-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The world after Covid-19: vulnerabilities, uncertainties, and socio-environmental challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Hiroo Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Afelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Justiça do Direito</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (2), pp.52-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5335/rjd.v34i2.11009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of malaria vectors at the China-Myanmar border while approaching malaria elimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shao-Sen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shui-Sen Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng-Bin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian-Mu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue-Zhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, pp.511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-018-3073-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japanese encephalitis in Indonesia: An update on epidemiology and transmission ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triwibowo Ambar Garjito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Widiarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusnita Mirna Anggraeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitti Alfiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Baskoro Tunggul Satoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Tropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 187, pp.240-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valine/isoleucine variants drive selective pressure in the VP1 sequence of EV-A71 enteroviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nghia Ngu Duy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Thanh Huong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thi Song Huong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Dwivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), pp.333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12879-017-2427-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of dengue and chikungunya viruses in mosquitoes and human patients in border provinces of Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Lien Pham Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gavotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-017-2422-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of bat astroviruses in Lao PDR and Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibol Hul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorn San</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holl Davun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47, pp.41 - 50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2016.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03214736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of coronaviruses in bats in Lao PDR and Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibol Hul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorn San</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hull Davun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48, pp.10 - 18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2016.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03214737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2036,398 +2057,398 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandémie de Covid-19 dans une perspective des sciences de la nature. La pandémie de SARS-CoV-2 nous a-t-elle pris par surprise ? Mécanismes socio-écosystémiques d’induction du risque épidémiologique, exemple SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Afelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe centrale face à la pandémie de Covid-19. De la transformation anthropologique vers la recomposition géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, University of Warsaw Press, pp.16-31, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31338/uw.9788323557623.pp.16-31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological threat from the perspective of the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Afelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Środowisko bezpieczeństwa w zagrożeniach epidemiologicznych. Doświadczenia COVID-19 w Wielkopolsce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wydawnictwo Naukowe Wydziału Nauk Politycznych i Dziennikarstwa UAM, pp.11-30, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14746/wnpid.2022.9788366740631.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2 w Polsce -dynamika przestrzenna i ilościowa w 2020 r</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Afelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miron Bartosz Kursa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bezpieczeństwo osób starszych w przestrzeni miejskiej. Analiza doświadczeń, wnioski i rekomendacje z uwzględnieniem okresu pandemii SARS-CoV-2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-83-66800-92-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bats, Bat-Borne Viruses, and Environmental Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Afelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Serra-Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Frutos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.74377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2495,51 +2516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59C67259"/>
+    <w:nsid w:val="B722CD14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2726,51 +2747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aneta-afelt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8744-2992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-3283-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961470v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manop Saeung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natapong Jupatanakul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niramon Jampeesri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Afelt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeraphap Chareonviriyaphap" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.15.638477" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392457v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duszy&#324;ski Jerzy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ochab-Marcinek Anna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owczuk Rados&#322;aw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyr&#263; Krzysztof" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/academiaPAS.2020.136172" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163746v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira da Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lins Lima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling Quinn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21697/seb.2023.06" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Toczy&#322;owski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna &#321;asecka-Zadro&#380;na" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Pa&#322;yga-Bysiecka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Maria Ludwikowska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Okarska-Napiera&#322;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2022.07.021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szymalski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Leziak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21697/seb.2022.24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Monika Gawlik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Berdej-Szczot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iga Chmiel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#322;osz Lorek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Antosz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.934373" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406554v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dudek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Tracewski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kusa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02669-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hiroo Saito" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5335/rjd.v34i2.11009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141788v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Sen Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shui-Sen Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Bin Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Mu Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Zhong Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3073-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141592v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triwibowo Ambar Garjito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Widiarti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusnita Mirna Anggraeni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Alfiah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Baskoro Tunggul Satoto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.08.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02393588v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Ngu Duy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Thanh Huong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ravel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Song Huong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Dwivedi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-017-2427-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lien Pham Thi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perriat-Sanguinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2422-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03214736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Hul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorn San" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holl Davun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.11.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03214737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hull Davun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.11.029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406599v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.9788323557623.pp.16-31" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392451v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/wnpid.2022.9788366740631.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406625v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miron Bartosz Kursa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02417774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Serra-Cobo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.74377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aneta-afelt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8744-2992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=iLRAM58AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-3283-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961470v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manop Saeung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natapong Jupatanakul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niramon Jampeesri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Afelt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeraphap Chareonviriyaphap" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.15.638477" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duszy&#324;ski Jerzy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ochab-Marcinek Anna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owczuk Rados&#322;aw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyr&#263; Krzysztof" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/academiaPAS.2020.136172" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romero Gomes Pereira da Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Lins Lima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterling Quinn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21697/seb.2023.06" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Toczy&#322;owski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna &#321;asecka-Zadro&#380;na" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Pa&#322;yga-Bysiecka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Maria Ludwikowska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Okarska-Napiera&#322;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2022.07.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szymalski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Leziak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21697/seb.2022.24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Monika Gawlik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta Berdej-Szczot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iga Chmiel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi&#322;osz Lorek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Antosz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.934373" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dudek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Tracewski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kusa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02669-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hiroo Saito" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5335/rjd.v34i2.11009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Sen Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shui-Sen Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Bin Zhou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Mu Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Zhong Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3073-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triwibowo Ambar Garjito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Widiarti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusnita Mirna Anggraeni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitti Alfiah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Baskoro Tunggul Satoto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.08.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02393588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Ngu Duy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Thanh Huong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ravel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Song Huong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Dwivedi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-017-2427-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Lien Pham Thi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gavotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labbe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perriat-Sanguinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2422-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03214736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lacroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Hul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorn San" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holl Davun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.11.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03214737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hull Davun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.11.029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31338/uw.9788323557623.pp.16-31" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/wnpid.2022.9788366740631.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miron Bartosz Kursa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02417774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Devaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Serra-Cobo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Frutos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.74377" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>