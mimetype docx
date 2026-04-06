--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2214,204 +2214,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre avec le thème 4 de la Zone Atelier Brest Iroise &amp;quot;Dynamiques d'implantations humaines et paléoenvironnements</w:t>
+                <w:t xml:space="preserve">Les monuments mégalithiques submergés de la côte léonarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PAMELA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFREMER, Centre de Brest, Dec 2016, Plouzané, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Thème 4 de la ZabrI : "Dynamiques d’occupation humaines et paléoenvironnements"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Zone Atelier Brest Iroise, IUEM, Jun 2016, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503760v1</w:t>
+                <w:t xml:space="preserve">hal-01503805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monuments mégalithiques submergés de la côte léonarde</w:t>
+                <w:t xml:space="preserve">Rencontre avec le thème 4 de la Zone Atelier Brest Iroise &amp;quot;Dynamiques d'implantations humaines et paléoenvironnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Thème 4 de la ZabrI : "Dynamiques d’occupation humaines et paléoenvironnements"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Zone Atelier Brest Iroise, IUEM, Jun 2016, Plouzané, France</w:t>
+              <w:t xml:space="preserve">Séminaire PAMELA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFREMER, Centre de Brest, Dec 2016, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503805v1</w:t>
+                <w:t xml:space="preserve">hal-01503760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monuments mégalithiques submergés du Nord Finistère : approche pluridisciplinaire</w:t>
               </w:r>
@@ -3369,51 +3369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="983E7F14"/>
+    <w:nsid w:val="52D07FC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3600,51 +3600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aneta-gorczynska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4900-3467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025253v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczy&#324;ska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21970" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2022.100851" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908073v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Burlot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04213627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BRES0097" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aneta-gorczynska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4900-3467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025253v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczy&#324;ska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21970" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2022.100851" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908073v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Burlot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04213627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BRES0097" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>