--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -468,278 +468,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to Late/Final Neolithic coastal gallery graves in Brittany, Western France: The 3D structure, origin of stone material, and paleoenvironmental setting of the Kernic and Lerret monuments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aneta Gorczyńska</w:t>
+                <w:t xml:space="preserve">Holocene evolution of coastal dunes in western France: regional reconstruction from archaeological and historical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gea.21970⟩</w:t>
+              <w:t xml:space="preserve">Aeolian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60, pp.100851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2022.100851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160612v1</w:t>
+                <w:t xml:space="preserve">hal-03824296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene evolution of coastal dunes in western France: regional reconstruction from archaeological and historical data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An interdisciplinary approach to Late/Final Neolithic coastal gallery graves in Brittany, Western France: The 3D structure, origin of stone material, and paleoenvironmental setting of the Kernic and Lerret monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Gorczyńska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aeolian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 60, pp.100851. </w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2022.100851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gea.21970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824296v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -770,51 +770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution paléogéographique de la baie d’Audierne (Nord-Ouest de la France) au cours de l’Holocène. Apports méthodologiques d’une approche pluridisciplinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,807 +876,807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to Recent/Final Neolithic coastal gallery graves in Brittany, France. The 3D-structure, origin of rock material, and paleoenvironmental setting of the Kernic and Lerret monuments</w:t>
+                <w:t xml:space="preserve">3D-structure, origin of stone material and paleoenvironmental setting of Late/Final Neolithic coastal gallery graves in Brittany, western France. Insights from the Kernic and Lerret monuments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Le Gall</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335743v1</w:t>
+                <w:t xml:space="preserve">hal-04335960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene evolution of coastal dunes in western France: regional reconstruction from archaeological and historical data</w:t>
+                <w:t xml:space="preserve">L'évolution holocène des petits systèmes estuariens dans le Nord-Ouest de la France. L'exemple des vallées de Trunvel (Tréogat) et de Kerallé (Plouescat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Réunion des Sciences de la Terre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335816v1</w:t>
+                <w:t xml:space="preserve">hal-04336002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude interdisciplinaire des allées couvertes submergées du Néolithique récent/final en Bretagne (Ouest de la France). Le cadre paléoenvironnemental, l’origine des matériaux de construction et l’inscription dans le paysage culturel des monuments de Kernic (Plouescat, Finistère) et de Lerret (Kerlouan, Finistère)</w:t>
+                <w:t xml:space="preserve">An interdisciplinary approach to Recent/Final Neolithic coastal gallery graves in Brittany, France. The 3D-structure, origin of rock material, and paleoenvironmental setting of the Kernic and Lerret monuments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants et des récents docteurs du GIS d’Histoire &amp; Sciences de la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382572v1</w:t>
+                <w:t xml:space="preserve">hal-04335743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituer les changements paléogéographiques holocènes sur les littoraux du Nord-Ouest de la France. Quelles approches méthodologiques ?</w:t>
+                <w:t xml:space="preserve">Holocene evolution of coastal dunes in western France: regional reconstruction from archaeological and historical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Archéologique de l’Ouest 2023, "C’est pas la mer à boire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CReAAH, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336084v1</w:t>
+                <w:t xml:space="preserve">hal-04335816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution paléoenvironnementale de la baie d’Audierne au cours de huit derniers millénaires : une approche géoarchéologique pluridisciplinaire.</w:t>
+                <w:t xml:space="preserve">Étude interdisciplinaire des allées couvertes submergées du Néolithique récent/final en Bretagne (Ouest de la France). Le cadre paléoenvironnemental, l’origine des matériaux de construction et l’inscription dans le paysage culturel des monuments de Kernic (Plouescat, Finistère) et de Lerret (Kerlouan, Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du centenaire du Musée de la Préhistoire Finistérienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Penmarc'h (29), France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants et des récents docteurs du GIS d’Histoire &amp; Sciences de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336097v1</w:t>
+                <w:t xml:space="preserve">hal-04382572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-structure, origin of stone material and paleoenvironmental setting of Late/Final Neolithic coastal gallery graves in Brittany, western France. Insights from the Kernic and Lerret monuments</w:t>
+                <w:t xml:space="preserve">Reconstituer les changements paléogéographiques holocènes sur les littoraux du Nord-Ouest de la France. Quelles approches méthodologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Archéologique de l’Ouest 2023, "C’est pas la mer à boire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CReAAH, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335960v1</w:t>
+                <w:t xml:space="preserve">hal-04336084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution holocène des petits systèmes estuariens dans le Nord-Ouest de la France. L'exemple des vallées de Trunvel (Tréogat) et de Kerallé (Plouescat)</w:t>
+                <w:t xml:space="preserve">Évolution paléoenvironnementale de la baie d’Audierne au cours de huit derniers millénaires : une approche géoarchéologique pluridisciplinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée du centenaire du Musée de la Préhistoire Finistérienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Penmarc'h (29), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336002v1</w:t>
+                <w:t xml:space="preserve">hal-04336097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal socio-environmental trajectories in north-Brittany (NW France) since the Neolithic: palynological and ancient DNA marker records</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene evolution of coastal dunes in western France: regional reconstruction from archaeological and historical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Penaud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">XVIIIème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908184v1</w:t>
+                <w:t xml:space="preserve">hal-04336038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal socio-environmental trajectories in north-Brittany (NW France) since the Neolithic: palynological and ancient DNA marker records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1685,301 +1685,301 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pénaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Meeting of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene evolution of coastal dunes in western France: regional reconstruction from archaeological and historical data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal socio-environmental trajectories in north-Brittany (NW France) since the Neolithic: palynological and ancient DNA marker records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clement Nicolas</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336038v1</w:t>
+                <w:t xml:space="preserve">hal-03908184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologia holoceńskich procesów wydmotwórczych na wybrzeżu Bretanii (Francja północno-zachodnia) : Rekonstrukcja na podstawie analizy danych archeologicznych.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII Zjazd Geomorfologów Polskich</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2017,77 +2017,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les allées couvertes du nord du Finistère : une étude comparative de deux monuments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grosses pierres et jeunes chercheurs. Nouvelles dynamiques de recherche pour le mégalithisme/Large rocks and young researchers - new research dynamics for megalithism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2125,64 +2125,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’allée couverte de Kernic : apports d’une approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2233,64 +2233,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monuments mégalithiques submergés de la côte léonarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2410,64 +2410,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monuments mégalithiques submergés du Nord Finistère : approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2550,64 +2550,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monuments mégalithiques submergés de la côte léonarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2690,64 +2690,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary approach to Recent/Final Neolithic coastal gallery graves in Brittany, western France. The 3D-structure, origin of rock material and paleoenvironmental setting of the Kernic and Lerret monuments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2827,51 +2827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme archéologique molénais, rapport n° 20, Troisième campagne de fouille programmée sur le site multi-périodes de Porz ar Puñs, île de Béniguet (Le Conquet, Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2962,51 +2962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3369,51 +3369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52D07FC2"/>
+    <w:nsid w:val="41347B1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3600,51 +3600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aneta-gorczynska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4900-3467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025253v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczy&#324;ska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21970" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2022.100851" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908073v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Burlot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04213627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BRES0097" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aneta-gorczynska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4900-3467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025253v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczy&#324;ska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2022.100851" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21970" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Burlot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04213627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BRES0097" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>