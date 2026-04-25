--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luiz Anet Neto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of Cost-Effective 50G ONU with Analog FFE and HI-FEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Inglés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, San Francisco, France. pp.W1F.5, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2025.W1F.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 50G-PON FEC Tolerance to Receiver Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Fixed O-Band WDM Channels for 100 Gbps and 200 Gbps IMDD Transmissions for VHSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Joint European Conference on Networks and Communications & 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poznan, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit63408.2025.11036957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PON Physical Twin: Enabling Third-party Research on FTTH Optimization with Open Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudina Rattaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Demand-Driven PON Configuration for Fixed-Mobile Convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rattaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital vs Analog Equalization in FEC Supported 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Point-to-Point Network Architecture with Multi-Rate Adaptability from 100 Gbit/s to 10 Gbit/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2024: Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Diego California, United States. pp.W2A.29, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2024.W2A.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Gradient Boost Regression to Model a SI-POF Link Using OFDM Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Pablo L. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMN 2023, SBFoton IOPC 2023: International Conference on Optical MEMS and Nanophotonics (OMN) and SBFoton International Optics and Photonics Conference (SBFoton IOPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Campinas, Brazil. pp.01-02, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OMN/SBFotonIOPC58971.2023.10230919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Assessments of DML and EML with 25G-class APD for Higher Speed PONs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Joint European Conference on Networks and Communications &amp; 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gothenburg, France. pp.335-340, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit58263.2023.10188260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable architecture for point-to-point bidirectional access networks allowing multirate and extended reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Calabretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Hybrid Conference, France. pp.341-344, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of MMSE-LE in 2 Gbaud/s Single Carrier Visible Light Communication using PAM-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Andre Nogueira Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Pablo Lopez Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Carmo Raposo Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 13th International Symposium on Communication Systems, Networks and Digital Signal Processing (CSNDSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Porto, France. pp.841-845, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNDSP54353.2022.9907894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Bias Current and OFDM Signal Power under Amplitude Constraints for SI-POF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Thomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Pablo L. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Latin-American Conference on Communications (LATINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rio de Janeiro, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATINCOM56090.2022.10000795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEC and UPF Compatible OLT for Time-Critical Mobile Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2022 - International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Warsaw, Poland. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM54585.2022.9782865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of High-Capacity RTD Transmitters for THz Microscale Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael da Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Raddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysses Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing in Photonic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Washington, United States. SpTu2F.4, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SPPCOM.2021.SpTu2F.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of linear digital equalization in 50Gbit/s HS-PONs to compensate the combined effect of chirp and chromatic dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Andre Nogueira Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-oriented Disaggregated Optical Access Node for Converged 5G Mobile and Residential Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2021: European Conference on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bordeaux, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC52684.2021.9606171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEC and Fixed Access Networks Synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Washington, United States. pp.Tu1A.3, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2021.Tu1A.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Unified Channel Equalization to Meet Transmission Requirements for Next Generation Passive Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Hallak Elwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 30th European Conference on Networks and Communications / 3rd 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUCNC/6GSUMMIT51104.2021.9482423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling technologies and innovations for 5G-oriented optical access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadband Access Communication Technologies XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, United States. pp.5, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2582359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based RAN Protection Solution for 5G, an Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2021: International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Gothenburg, Sweden. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM51796.2021.9492454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Assessment of PtP/PtMP Fixed Access Serving RAN with MEC Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anet Luiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2020 : Optical Networking and Communication Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Traffic Management of OLT Backhaul/Service Ports with SDN Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2020 : European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC48923.2020.9333409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Downstream 25 Gbps PAM4 for High Speed TDM-PONs with both 25 and 12.5 Gbps ONUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthomeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Networking and Communication Conference - OFC'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Optical Budget 25Gbit/s PON with PAM4 and Optically Amplified O Band Downstream Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthomeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euopean Conference on Optical Communication ECOC'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of Real-time PDCP-RLC V-RAN Split Transmission with 20 Gbit/s PAM4 Optical Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthomeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sanhaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2018 : European Conference on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2018.8535192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time 20 and 25 Gbit/s Pre-Equalized C-band Transmission With Electrical Duo-binary Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Konopacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time demonstration of fronthaul transport over a mix of analog and digital RoF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tayq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girona, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2017.8025161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time demonstration of the transport of ethernet fronthaul based on vRAN in optical access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Tayq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chouaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communications Conference and Exhibition (OFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-coded NRZ and Electrical Duo-Binary Transmission in C and O-band at Data Bit Rate up to 25Gbit/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Konopacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 th International Conference on Transparent Optical Networks ICTON 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DES PROPRIETES FREQUENTIELLES DE DIFFERENTS LASERS DML SUR LES PERFORMANCES D'UNE EMISSION DUO-BINAIRE A 20 GBIT/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Konopacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Low Cost Wavelength Drift Mitigation for TWDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on optical communication ECOC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Düsseldorf, Germany. pp.W.3.E.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic crystal SOI RF filter for channel equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Jose, California, United States. pp.SF2G.7, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2016.SF2G.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWDM-PON ONUs Optical Frequency Drift versus Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on optical communication ECOC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Düsseldorf, Germany. pp.Th.2.P2.SC7.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond 25 Gbit/s directly modulated, directly detected OFDM using channel flattening by a Fabry-Perot filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Los Angeles, California, United States. pp.M3J.5, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2015.M3J.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion uncompensated IM/DD transmissions of 12GHz-wide multi-band OFDM over 100km with a D-EML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kazmierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Conference on Optical Communication (ECOC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valence Spain. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2015.7341629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IQ Imbalance Compensation Based on Maximum SNR Estimation in Coherent QPSK Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Gomez Agis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Transparent Optical Networks (ICTON 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Graz, Austria. paper Tu.C1.3, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long reach Quantum Dash based Transceivers using Dispersion induced by Passive Optical Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chimot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cannes, France. pp.P.7.11, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération des signaux SSB par un laser modulateur intégré modulé par un signal OFDM large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalill Kechaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33èmes Journées Nationales d'Optique Guidée (JNOG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF DISPERSION-INDUCED DISTORTIONS IN IMDD OFDM PON TRANSMISSIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference and Exhibition on Optical Communications (ECOC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. paper P6.08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up to 10 Gbit/s transmission in WDM-PON architecture using External Cavity Laser based on Self-Tuning ONU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical fiber communication OFC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Timing Synchronization Techniques for Optical OFDM IMDD Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 2012: IEEE Photonics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Burlingame, Ca, United States. pp.179 - 180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Limitations of IM/DD WDM-FDMA-OFDM PON with Single Photodiode for Upstream Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Beninca de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Menezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference &amp; Exposition 2012 OFC/NFOEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles -Californie, United States. pp.OFDM-PON (OW4B)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interest of chirped lasers for AMOOFDM transmissions in long distance PON networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Gharba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference (OFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Gb/s over 513km uncompensated SSMF link using direct modulation and direct detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference and Exhibition on Optical Communication (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Geneva, Switzerland. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissions OFDM en Mode Rafale avec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Gharba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Journées Nationales d'Optique Guidée (JNOG 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High bit rate burst mode optical OFDM for next generation passive optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Gharba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference and Exhibition on Optical Communication (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torino, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up to 40Gb/s Optically Amplified AMOOFDM for Next Generation PON Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference &amp; Exposition 2011 OFC/NFOEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Los Angeles -Claifornie, United States. pp.OTuK7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical transmission performance for DML considering laser chirp and fiber dispersion using AMOOFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Gharba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultra Modern Telecommunications and Control Systems and Workshops (ICUMT'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia. pp.1022, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2010.5676502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Gb/s Continuous Clock and Data Recovery for BurstMode Transmissions with Externally Modulated Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access Networks and In-house Communications (ANIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany. pp.JWA2, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ANIC.2010.JWA2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN East–West cooperation in a converged fixed-mobile optical access network: enabling 5G slicing capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.540. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.460300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an Optical Access Network Platform for Radio-Frequency Transmission in the S Band / Modelação de uma Plataforma de Rede de Acesso Óptico para Transmissão de Radiofrequências na Banda S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio André Nogueira Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Santos Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Nunes Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Nagashima Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.79119-79134. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34117/bjdv7n8-227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Access Network Interfaces for 5G and beyond [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.D32-D42. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.425039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and Efficient DSP-Assisted Subcarrier Multiplexing for an Analog Mobile Fronthaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippos Assimakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabnam Noor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazim Abdulsada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.267-270. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2021.3056511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-Enabled Resource Management for Converged Fi-Wi 5G Fronthaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychia Datsika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Vardakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Ramantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prodromos-Vasileios Mekikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelfonso Tafur Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (9), pp.2772-2788. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2021.3064651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-on-Insulator RF Filter Based on Photonic Crystal Functions for Channel Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Dat Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (23), pp.2756 - 2759. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2616162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration on InP of a DML and a ring resonator for future access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chimot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshi Siddarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mekhazni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (19), pp.2039 - 2042. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2517329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dash based directly modulated lasers for long-reach access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chimot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Accard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (7), pp.534 - 536. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2013.4121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Estimation of Fiber Dispersion and Laser Chirp Parameters Using the Downhill Simplex Fitting Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (2), pp.334-342. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2012.2226704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion Compensation-Free IM/DD SSB-OFDM Transmission at 11.11 Gb/s Over 200 km SSMF Using Dual EML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essghair Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalill Kechaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (23), pp.2271-2273. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2013.2285336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Coded NRZ and Electrical Duo-Binary Transmission in C and O-band at Data Bit Rates up to 25 Gbit/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Konopacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girona, Spain. , ICTON, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luiz Anet Neto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of Cost-Effective 50G ONU with Analog FFE and HI-FEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Inglés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, San Francisco, France. pp.W1F.5, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2025.W1F.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 50G-PON FEC Tolerance to Receiver Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Analysis of 50G-PON LDPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Francisco, CA, United States. pp.W1F.6, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2025.W1F.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Fixed O-Band WDM Channels for 100 Gbps and 200 Gbps IMDD Transmissions for VHSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Joint European Conference on Networks and Communications & 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poznan, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit63408.2025.11036957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PON Physical Twin: Enabling Third-party Research on FTTH Optimization with Open Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudina Rattaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Demand-Driven PON Configuration for Fixed-Mobile Convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rattaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital vs Analog Equalization in FEC Supported 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Point-to-Point Network Architecture with Multi-Rate Adaptability from 100 Gbit/s to 10 Gbit/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2024: Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Diego California, United States. pp.W2A.29, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2024.W2A.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Gradient Boost Regression to Model a SI-POF Link Using OFDM Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Pablo L. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMN 2023, SBFoton IOPC 2023: International Conference on Optical MEMS and Nanophotonics (OMN) and SBFoton International Optics and Photonics Conference (SBFoton IOPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Campinas, Brazil. pp.01-02, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OMN/SBFotonIOPC58971.2023.10230919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Assessments of DML and EML with 25G-class APD for Higher Speed PONs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Joint European Conference on Networks and Communications &amp; 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gothenburg, France. pp.335-340, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit58263.2023.10188260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable architecture for point-to-point bidirectional access networks allowing multirate and extended reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Calabretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Hybrid Conference, France. pp.341-344, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of MMSE-LE in 2 Gbaud/s Single Carrier Visible Light Communication using PAM-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Andre Nogueira Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Pablo Lopez Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Carmo Raposo Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 13th International Symposium on Communication Systems, Networks and Digital Signal Processing (CSNDSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Porto, France. pp.841-845, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNDSP54353.2022.9907894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Bias Current and OFDM Signal Power under Amplitude Constraints for SI-POF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Thomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Pablo L. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Latin-American Conference on Communications (LATINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rio de Janeiro, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATINCOM56090.2022.10000795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEC and UPF Compatible OLT for Time-Critical Mobile Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2022 - International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Warsaw, Poland. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM54585.2022.9782865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of High-Capacity RTD Transmitters for THz Microscale Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael da Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Raddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysses Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing in Photonic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Washington, United States. SpTu2F.4, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SPPCOM.2021.SpTu2F.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of linear digital equalization in 50Gbit/s HS-PONs to compensate the combined effect of chirp and chromatic dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Andre Nogueira Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-oriented Disaggregated Optical Access Node for Converged 5G Mobile and Residential Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2021: European Conference on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bordeaux, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC52684.2021.9606171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEC and Fixed Access Networks Synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Washington, United States. pp.Tu1A.3, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2021.Tu1A.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Unified Channel Equalization to Meet Transmission Requirements for Next Generation Passive Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Hallak Elwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 30th European Conference on Networks and Communications / 3rd 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUCNC/6GSUMMIT51104.2021.9482423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling technologies and innovations for 5G-oriented optical access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadband Access Communication Technologies XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, United States. pp.5, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2582359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based RAN Protection Solution for 5G, an Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2021: International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Gothenburg, Sweden. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM51796.2021.9492454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Assessment of PtP/PtMP Fixed Access Serving RAN with MEC Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anet Luiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2020 : Optical Networking and Communication Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Traffic Management of OLT Backhaul/Service Ports with SDN Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2020 : European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC48923.2020.9333409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Downstream 25 Gbps PAM4 for High Speed TDM-PONs with both 25 and 12.5 Gbps ONUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthomeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Networking and Communication Conference - OFC'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Optical Budget 25Gbit/s PON with PAM4 and Optically Amplified O Band Downstream Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthomeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euopean Conference on Optical Communication ECOC'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of Real-time PDCP-RLC V-RAN Split Transmission with 20 Gbit/s PAM4 Optical Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthomeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sanhaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2018 : European Conference on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2018.8535192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time 20 and 25 Gbit/s Pre-Equalized C-band Transmission With Electrical Duo-binary Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Konopacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time demonstration of fronthaul transport over a mix of analog and digital RoF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tayq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girona, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2017.8025161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time demonstration of the transport of ethernet fronthaul based on vRAN in optical access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Tayq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chouaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communications Conference and Exhibition (OFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-coded NRZ and Electrical Duo-Binary Transmission in C and O-band at Data Bit Rate up to 25Gbit/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Konopacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 th International Conference on Transparent Optical Networks ICTON 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DES PROPRIETES FREQUENTIELLES DE DIFFERENTS LASERS DML SUR LES PERFORMANCES D'UNE EMISSION DUO-BINAIRE A 20 GBIT/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Konopacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Low Cost Wavelength Drift Mitigation for TWDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on optical communication ECOC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Düsseldorf, Germany. pp.W.3.E.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic crystal SOI RF filter for channel equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Jose, California, United States. pp.SF2G.7, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2016.SF2G.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWDM-PON ONUs Optical Frequency Drift versus Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on optical communication ECOC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Düsseldorf, Germany. pp.Th.2.P2.SC7.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond 25 Gbit/s directly modulated, directly detected OFDM using channel flattening by a Fabry-Perot filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Los Angeles, California, United States. pp.M3J.5, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2015.M3J.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion uncompensated IM/DD transmissions of 12GHz-wide multi-band OFDM over 100km with a D-EML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kazmierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Conference on Optical Communication (ECOC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valence Spain. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2015.7341629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IQ Imbalance Compensation Based on Maximum SNR Estimation in Coherent QPSK Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Gomez Agis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Transparent Optical Networks (ICTON 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Graz, Austria. paper Tu.C1.3, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long reach Quantum Dash based Transceivers using Dispersion induced by Passive Optical Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chimot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cannes, France. pp.P.7.11, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération des signaux SSB par un laser modulateur intégré modulé par un signal OFDM large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalill Kechaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33èmes Journées Nationales d'Optique Guidée (JNOG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF DISPERSION-INDUCED DISTORTIONS IN IMDD OFDM PON TRANSMISSIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference and Exhibition on Optical Communications (ECOC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. paper P6.08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up to 10 Gbit/s transmission in WDM-PON architecture using External Cavity Laser based on Self-Tuning ONU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical fiber communication OFC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Timing Synchronization Techniques for Optical OFDM IMDD Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 2012: IEEE Photonics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Burlingame, Ca, United States. pp.179 - 180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Limitations of IM/DD WDM-FDMA-OFDM PON with Single Photodiode for Upstream Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Beninca de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Menezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference &amp; Exposition 2012 OFC/NFOEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles -Californie, United States. pp.OFDM-PON (OW4B)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interest of chirped lasers for AMOOFDM transmissions in long distance PON networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Gharba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference (OFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Gb/s over 513km uncompensated SSMF link using direct modulation and direct detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference and Exhibition on Optical Communication (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Geneva, Switzerland. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissions OFDM en Mode Rafale avec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Gharba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Journées Nationales d'Optique Guidée (JNOG 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High bit rate burst mode optical OFDM for next generation passive optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Gharba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference and Exhibition on Optical Communication (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torino, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up to 40Gb/s Optically Amplified AMOOFDM for Next Generation PON Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference &amp; Exposition 2011 OFC/NFOEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Los Angeles -Claifornie, United States. pp.OTuK7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical transmission performance for DML considering laser chirp and fiber dispersion using AMOOFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Gharba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultra Modern Telecommunications and Control Systems and Workshops (ICUMT'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia. pp.1022, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2010.5676502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Gb/s Continuous Clock and Data Recovery for BurstMode Transmissions with Externally Modulated Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access Networks and In-house Communications (ANIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany. pp.JWA2, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ANIC.2010.JWA2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN East–West cooperation in a converged fixed-mobile optical access network: enabling 5G slicing capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.540. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.460300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an Optical Access Network Platform for Radio-Frequency Transmission in the S Band / Modelação de uma Plataforma de Rede de Acesso Óptico para Transmissão de Radiofrequências na Banda S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio André Nogueira Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Santos Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Nunes Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Nagashima Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.79119-79134. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34117/bjdv7n8-227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Access Network Interfaces for 5G and beyond [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.D32-D42. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.425039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-Enabled Resource Management for Converged Fi-Wi 5G Fronthaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychia Datsika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Vardakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Ramantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prodromos-Vasileios Mekikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelfonso Tafur Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (9), pp.2772-2788. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2021.3064651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and Efficient DSP-Assisted Subcarrier Multiplexing for an Analog Mobile Fronthaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippos Assimakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabnam Noor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazim Abdulsada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.267-270. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2021.3056511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-on-Insulator RF Filter Based on Photonic Crystal Functions for Channel Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Dat Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (23), pp.2756 - 2759. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2616162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration on InP of a DML and a ring resonator for future access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chimot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshi Siddarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mekhazni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (19), pp.2039 - 2042. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2517329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dash based directly modulated lasers for long-reach access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chimot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Accard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (7), pp.534 - 536. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2013.4121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Estimation of Fiber Dispersion and Laser Chirp Parameters Using the Downhill Simplex Fitting Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (2), pp.334-342. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2012.2226704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion Compensation-Free IM/DD SSB-OFDM Transmission at 11.11 Gb/s Over 200 km SSMF Using Dual EML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essghair Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalill Kechaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (23), pp.2271-2273. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2013.2285336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Coded NRZ and Electrical Duo-Binary Transmission in C and O-band at Data Bit Rates up to 25 Gbit/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Konopacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girona, Spain. , ICTON, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05122216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingl&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Potet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saliou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit63408.2025.11036957" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudina Rattaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rattaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Alberto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263416" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04643630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanclou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2024.W2A.29" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Sampaio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Ferreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pablo L. Barbero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OMN/SBFotonIOPC58971.2023.10230919" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit58263.2023.10188260" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saliou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calabretta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanclou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2075" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Andre Nogueira Sampaio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pablo Lopez Barbero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Raposo Medeiros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP54353.2022.9907894" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Thomaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM56090.2022.10000795" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqi Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM54585.2022.9782865" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Nobrega" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Raddo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses Duarte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Sanches" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2021.SpTu2F.4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Andre Nogueira Sampaio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveena Genay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606171" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Ankouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2021.Tu1A.3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak Elwan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCNC/6GSUMMIT51104.2021.9482423" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582359" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513270v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM51796.2021.9492454" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895769v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Luiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02971804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333409" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412317v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barthomeuf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Guyader" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288542v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02018727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sanhaji" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2018.8535192" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572114v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Konopacki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tayq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anet Neto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit-Berthelemot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025161" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Tayq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lannoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chouaref" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288471v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359121v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2G.7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412203v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136425v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.M3J.5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2015.7341629" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hien Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gomez Agis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876406" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080808v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Joshi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chimot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963988" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anfray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalill Kechaou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gosset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924563v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411865v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Deniel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811742v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Truong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705386v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beninca de Farias" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Menezo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gharba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Barbey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702081v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664856v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charbonnier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702070v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566826v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2010.5676502" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701573v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ANIC.2010.JWA2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03699414v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.460300" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204721v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Andr&#233; Nogueira Sampaio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Santos Abreu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Nunes Henrique Silva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Nagashima Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34117/bjdv7n8-227" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327518v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.425039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204688v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippos Assimakopoulos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Noor" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazim Abdulsada" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2021.3056511" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204665v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychia Datsika" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vardakas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Ramantas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos-Vasileios Mekikis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelfonso Tafur Monroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2021.3064651" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393206v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2616162" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446285v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshi Siddarth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Provost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mekhazni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2517329" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081383v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Accard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.4121" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917354v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2226704" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917308v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essghair Chaibi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2285336" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569728v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05122216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingl&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Potet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anet Neto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saliou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit63408.2025.11036957" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudina Rattaro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404825v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rattaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Alberto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263416" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04643630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanclou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2024.W2A.29" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Sampaio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Ferreira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pablo L. Barbero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OMN/SBFotonIOPC58971.2023.10230919" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit58263.2023.10188260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saliou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calabretta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanclou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Andre Nogueira Sampaio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pablo Lopez Barbero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Raposo Medeiros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP54353.2022.9907894" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Thomaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM56090.2022.10000795" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqi Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM54585.2022.9782865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Nobrega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Raddo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses Duarte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Sanches" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2021.SpTu2F.4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Andre Nogueira Sampaio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveena Genay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606171" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Ankouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2021.Tu1A.3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak Elwan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCNC/6GSUMMIT51104.2021.9482423" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582359" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM51796.2021.9492454" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Luiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02971804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333409" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barthomeuf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Guyader" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02018727v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sanhaji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2018.8535192" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572114v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Konopacki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tayq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit-Berthelemot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025161" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473551v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Tayq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lannoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chouaref" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287617v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569730v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288471v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2G.7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.M3J.5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2015.7341629" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hien Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gomez Agis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876406" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Joshi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chimot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963988" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anfray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalill Kechaou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gosset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924563v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Deniel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811742v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Truong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beninca de Farias" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Menezo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664682v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gharba" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Barbey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charbonnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702070v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566826v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2010.5676502" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701573v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ANIC.2010.JWA2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03699414v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.460300" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204721v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Andr&#233; Nogueira Sampaio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Santos Abreu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Nunes Henrique Silva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Nagashima Ferreira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34117/bjdv7n8-227" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327518v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.425039" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204665v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychia Datsika" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vardakas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Ramantas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos-Vasileios Mekikis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelfonso Tafur Monroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2021.3064651" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204688v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippos Assimakopoulos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Noor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazim Abdulsada" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2021.3056511" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393206v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2616162" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446285v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshi Siddarth" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Provost" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mekhazni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blache" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2517329" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Accard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.4121" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2226704" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essghair Chaibi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2285336" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569728v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>