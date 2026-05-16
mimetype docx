--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luiz Anet Neto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of Cost-Effective 50G ONU with Analog FFE and HI-FEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Inglés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, San Francisco, France. pp.W1F.5, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2025.W1F.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 50G-PON FEC Tolerance to Receiver Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Analysis of 50G-PON LDPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Francisco, CA, United States. pp.W1F.6, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2025.W1F.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Fixed O-Band WDM Channels for 100 Gbps and 200 Gbps IMDD Transmissions for VHSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Joint European Conference on Networks and Communications & 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poznan, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit63408.2025.11036957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PON Physical Twin: Enabling Third-party Research on FTTH Optimization with Open Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudina Rattaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Demand-Driven PON Configuration for Fixed-Mobile Convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rattaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital vs Analog Equalization in FEC Supported 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Point-to-Point Network Architecture with Multi-Rate Adaptability from 100 Gbit/s to 10 Gbit/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2024: Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Diego California, United States. pp.W2A.29, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2024.W2A.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Gradient Boost Regression to Model a SI-POF Link Using OFDM Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Pablo L. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMN 2023, SBFoton IOPC 2023: International Conference on Optical MEMS and Nanophotonics (OMN) and SBFoton International Optics and Photonics Conference (SBFoton IOPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Campinas, Brazil. pp.01-02, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OMN/SBFotonIOPC58971.2023.10230919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Assessments of DML and EML with 25G-class APD for Higher Speed PONs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Joint European Conference on Networks and Communications &amp; 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gothenburg, France. pp.335-340, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit58263.2023.10188260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable architecture for point-to-point bidirectional access networks allowing multirate and extended reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Calabretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Hybrid Conference, France. pp.341-344, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of MMSE-LE in 2 Gbaud/s Single Carrier Visible Light Communication using PAM-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Andre Nogueira Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Pablo Lopez Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Carmo Raposo Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 13th International Symposium on Communication Systems, Networks and Digital Signal Processing (CSNDSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Porto, France. pp.841-845, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNDSP54353.2022.9907894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Bias Current and OFDM Signal Power under Amplitude Constraints for SI-POF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Thomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Pablo L. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Latin-American Conference on Communications (LATINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rio de Janeiro, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATINCOM56090.2022.10000795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEC and UPF Compatible OLT for Time-Critical Mobile Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2022 - International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Warsaw, Poland. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM54585.2022.9782865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of High-Capacity RTD Transmitters for THz Microscale Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael da Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Raddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysses Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing in Photonic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Washington, United States. SpTu2F.4, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SPPCOM.2021.SpTu2F.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of linear digital equalization in 50Gbit/s HS-PONs to compensate the combined effect of chirp and chromatic dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Andre Nogueira Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-oriented Disaggregated Optical Access Node for Converged 5G Mobile and Residential Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2021: European Conference on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bordeaux, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC52684.2021.9606171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEC and Fixed Access Networks Synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Washington, United States. pp.Tu1A.3, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2021.Tu1A.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Unified Channel Equalization to Meet Transmission Requirements for Next Generation Passive Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Hallak Elwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 30th European Conference on Networks and Communications / 3rd 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUCNC/6GSUMMIT51104.2021.9482423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling technologies and innovations for 5G-oriented optical access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadband Access Communication Technologies XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, United States. pp.5, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2582359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based RAN Protection Solution for 5G, an Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2021: International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Gothenburg, Sweden. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM51796.2021.9492454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Assessment of PtP/PtMP Fixed Access Serving RAN with MEC Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anet Luiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2020 : Optical Networking and Communication Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Traffic Management of OLT Backhaul/Service Ports with SDN Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2020 : European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC48923.2020.9333409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Downstream 25 Gbps PAM4 for High Speed TDM-PONs with both 25 and 12.5 Gbps ONUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthomeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Networking and Communication Conference - OFC'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Optical Budget 25Gbit/s PON with PAM4 and Optically Amplified O Band Downstream Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthomeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euopean Conference on Optical Communication ECOC'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of Real-time PDCP-RLC V-RAN Split Transmission with 20 Gbit/s PAM4 Optical Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthomeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sanhaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2018 : European Conference on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2018.8535192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time 20 and 25 Gbit/s Pre-Equalized C-band Transmission With Electrical Duo-binary Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Konopacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time demonstration of fronthaul transport over a mix of analog and digital RoF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tayq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girona, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2017.8025161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time demonstration of the transport of ethernet fronthaul based on vRAN in optical access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Tayq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chouaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communications Conference and Exhibition (OFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-coded NRZ and Electrical Duo-Binary Transmission in C and O-band at Data Bit Rate up to 25Gbit/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Konopacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 th International Conference on Transparent Optical Networks ICTON 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DES PROPRIETES FREQUENTIELLES DE DIFFERENTS LASERS DML SUR LES PERFORMANCES D'UNE EMISSION DUO-BINAIRE A 20 GBIT/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Konopacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Low Cost Wavelength Drift Mitigation for TWDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on optical communication ECOC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Düsseldorf, Germany. pp.W.3.E.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic crystal SOI RF filter for channel equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Jose, California, United States. pp.SF2G.7, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2016.SF2G.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWDM-PON ONUs Optical Frequency Drift versus Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on optical communication ECOC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Düsseldorf, Germany. pp.Th.2.P2.SC7.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond 25 Gbit/s directly modulated, directly detected OFDM using channel flattening by a Fabry-Perot filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Los Angeles, California, United States. pp.M3J.5, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2015.M3J.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion uncompensated IM/DD transmissions of 12GHz-wide multi-band OFDM over 100km with a D-EML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kazmierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Conference on Optical Communication (ECOC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valence Spain. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2015.7341629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IQ Imbalance Compensation Based on Maximum SNR Estimation in Coherent QPSK Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Gomez Agis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Transparent Optical Networks (ICTON 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Graz, Austria. paper Tu.C1.3, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long reach Quantum Dash based Transceivers using Dispersion induced by Passive Optical Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chimot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cannes, France. pp.P.7.11, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération des signaux SSB par un laser modulateur intégré modulé par un signal OFDM large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalill Kechaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33èmes Journées Nationales d'Optique Guidée (JNOG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF DISPERSION-INDUCED DISTORTIONS IN IMDD OFDM PON TRANSMISSIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference and Exhibition on Optical Communications (ECOC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. paper P6.08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up to 10 Gbit/s transmission in WDM-PON architecture using External Cavity Laser based on Self-Tuning ONU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical fiber communication OFC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Timing Synchronization Techniques for Optical OFDM IMDD Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 2012: IEEE Photonics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Burlingame, Ca, United States. pp.179 - 180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Limitations of IM/DD WDM-FDMA-OFDM PON with Single Photodiode for Upstream Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Beninca de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Menezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference &amp; Exposition 2012 OFC/NFOEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles -Californie, United States. pp.OFDM-PON (OW4B)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interest of chirped lasers for AMOOFDM transmissions in long distance PON networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Gharba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference (OFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Gb/s over 513km uncompensated SSMF link using direct modulation and direct detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference and Exhibition on Optical Communication (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Geneva, Switzerland. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissions OFDM en Mode Rafale avec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Gharba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Journées Nationales d'Optique Guidée (JNOG 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High bit rate burst mode optical OFDM for next generation passive optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Gharba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference and Exhibition on Optical Communication (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torino, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up to 40Gb/s Optically Amplified AMOOFDM for Next Generation PON Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference &amp; Exposition 2011 OFC/NFOEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Los Angeles -Claifornie, United States. pp.OTuK7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical transmission performance for DML considering laser chirp and fiber dispersion using AMOOFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Gharba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultra Modern Telecommunications and Control Systems and Workshops (ICUMT'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia. pp.1022, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2010.5676502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Gb/s Continuous Clock and Data Recovery for BurstMode Transmissions with Externally Modulated Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access Networks and In-house Communications (ANIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany. pp.JWA2, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ANIC.2010.JWA2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN East–West cooperation in a converged fixed-mobile optical access network: enabling 5G slicing capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.540. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.460300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an Optical Access Network Platform for Radio-Frequency Transmission in the S Band / Modelação de uma Plataforma de Rede de Acesso Óptico para Transmissão de Radiofrequências na Banda S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio André Nogueira Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Santos Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Nunes Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Nagashima Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.79119-79134. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34117/bjdv7n8-227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Access Network Interfaces for 5G and beyond [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.D32-D42. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.425039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-Enabled Resource Management for Converged Fi-Wi 5G Fronthaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychia Datsika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Vardakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Ramantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prodromos-Vasileios Mekikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelfonso Tafur Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (9), pp.2772-2788. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2021.3064651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and Efficient DSP-Assisted Subcarrier Multiplexing for an Analog Mobile Fronthaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippos Assimakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabnam Noor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazim Abdulsada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.267-270. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2021.3056511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-on-Insulator RF Filter Based on Photonic Crystal Functions for Channel Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Dat Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (23), pp.2756 - 2759. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2616162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration on InP of a DML and a ring resonator for future access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chimot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshi Siddarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mekhazni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (19), pp.2039 - 2042. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2517329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dash based directly modulated lasers for long-reach access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chimot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Accard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (7), pp.534 - 536. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2013.4121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Estimation of Fiber Dispersion and Laser Chirp Parameters Using the Downhill Simplex Fitting Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (2), pp.334-342. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2012.2226704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion Compensation-Free IM/DD SSB-OFDM Transmission at 11.11 Gb/s Over 200 km SSMF Using Dual EML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essghair Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalill Kechaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (23), pp.2271-2273. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2013.2285336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Coded NRZ and Electrical Duo-Binary Transmission in C and O-band at Data Bit Rates up to 25 Gbit/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Konopacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girona, Spain. , ICTON, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luiz Anet Neto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of Cost-Effective 50G ONU with Analog FFE and HI-FEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Inglés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, San Francisco, France. pp.W1F.5, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2025.W1F.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 50G-PON FEC Tolerance to Receiver Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Analysis of 50G-PON LDPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Francisco, CA, United States. pp.W1F.6, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2025.W1F.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Fixed O-Band WDM Channels for 100 Gbps and 200 Gbps IMDD Transmissions for VHSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Joint European Conference on Networks and Communications & 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poznan, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit63408.2025.11036957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PON Physical Twin: Enabling Third-party Research on FTTH Optimization with Open Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudina Rattaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Demand-Driven PON Configuration for Fixed-Mobile Convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rattaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital vs Analog Equalization in FEC Supported 50G-PON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Conference on Optical Communications (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC66593.2025.11263416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Point-to-Point Network Architecture with Multi-Rate Adaptability from 100 Gbit/s to 10 Gbit/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2024: Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Diego California, United States. pp.W2A.29, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2024.W2A.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Gradient Boost Regression to Model a SI-POF Link Using OFDM Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Pablo L. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMN 2023, SBFoton IOPC 2023: International Conference on Optical MEMS and Nanophotonics (OMN) and SBFoton International Optics and Photonics Conference (SBFoton IOPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Campinas, Brazil. pp.01-02, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OMN/SBFotonIOPC58971.2023.10230919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Assessments of DML and EML with 25G-class APD for Higher Speed PONs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Joint European Conference on Networks and Communications &amp; 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gothenburg, France. pp.335-340, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit58263.2023.10188260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable architecture for point-to-point bidirectional access networks allowing multirate and extended reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Calabretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Hybrid Conference, France. pp.341-344, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of MMSE-LE in 2 Gbaud/s Single Carrier Visible Light Communication using PAM-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Andre Nogueira Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Pablo Lopez Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Carmo Raposo Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 13th International Symposium on Communication Systems, Networks and Digital Signal Processing (CSNDSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Porto, France. pp.841-845, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNDSP54353.2022.9907894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Bias Current and OFDM Signal Power under Amplitude Constraints for SI-POF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Thomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Pablo L. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Latin-American Conference on Communications (LATINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rio de Janeiro, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATINCOM56090.2022.10000795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEC and UPF Compatible OLT for Time-Critical Mobile Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2022 - International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Warsaw, Poland. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM54585.2022.9782865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of High-Capacity RTD Transmitters for THz Microscale Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael da Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Raddo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysses Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing in Photonic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Washington, United States. SpTu2F.4, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SPPCOM.2021.SpTu2F.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of linear digital equalization in 50Gbit/s HS-PONs to compensate the combined effect of chirp and chromatic dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Andre Nogueira Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-oriented Disaggregated Optical Access Node for Converged 5G Mobile and Residential Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2021: European Conference on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bordeaux, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC52684.2021.9606171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEC and Fixed Access Networks Synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Washington, United States. pp.Tu1A.3, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2021.Tu1A.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Unified Channel Equalization to Meet Transmission Requirements for Next Generation Passive Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Hallak Elwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 30th European Conference on Networks and Communications / 3rd 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUCNC/6GSUMMIT51104.2021.9482423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling technologies and innovations for 5G-oriented optical access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadband Access Communication Technologies XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, United States. pp.5, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2582359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-based RAN Protection Solution for 5G, an Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2021: International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Gothenburg, Sweden. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM51796.2021.9492454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Assessment of PtP/PtMP Fixed Access Serving RAN with MEC Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anet Luiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2020 : Optical Networking and Communication Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Traffic Management of OLT Backhaul/Service Ports with SDN Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2020 : European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC48923.2020.9333409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Downstream 25 Gbps PAM4 for High Speed TDM-PONs with both 25 and 12.5 Gbps ONUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthomeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Networking and Communication Conference - OFC'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Optical Budget 25Gbit/s PON with PAM4 and Optically Amplified O Band Downstream Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthomeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euopean Conference on Optical Communication ECOC'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Assessment of Real-time PDCP-RLC V-RAN Split Transmission with 20 Gbit/s PAM4 Optical Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ankouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barthomeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sanhaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2018 : European Conference on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2018.8535192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time 20 and 25 Gbit/s Pre-Equalized C-band Transmission With Electrical Duo-binary Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Konopacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time demonstration of fronthaul transport over a mix of analog and digital RoF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Tayq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girona, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2017.8025161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time demonstration of the transport of ethernet fronthaul based on vRAN in optical access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Tayq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chouaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communications Conference and Exhibition (OFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-coded NRZ and Electrical Duo-Binary Transmission in C and O-band at Data Bit Rate up to 25Gbit/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Konopacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 th International Conference on Transparent Optical Networks ICTON 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DES PROPRIETES FREQUENTIELLES DE DIFFERENTS LASERS DML SUR LES PERFORMANCES D'UNE EMISSION DUO-BINAIRE A 20 GBIT/S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Konopacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Low Cost Wavelength Drift Mitigation for TWDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on optical communication ECOC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Düsseldorf, Germany. pp.W.3.E.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic crystal SOI RF filter for channel equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Jose, California, United States. pp.SF2G.7, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2016.SF2G.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWDM-PON ONUs Optical Frequency Drift versus Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on optical communication ECOC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Düsseldorf, Germany. pp.Th.2.P2.SC7.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond 25 Gbit/s directly modulated, directly detected OFDM using channel flattening by a Fabry-Perot filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference (OFC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Los Angeles, California, United States. pp.M3J.5, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2015.M3J.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion uncompensated IM/DD transmissions of 12GHz-wide multi-band OFDM over 100km with a D-EML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kazmierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st European Conference on Optical Communication (ECOC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valence Spain. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2015.7341629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IQ Imbalance Compensation Based on Maximum SNR Estimation in Coherent QPSK Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Gomez Agis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Scalart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Transparent Optical Networks (ICTON 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Graz, Austria. paper Tu.C1.3, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long reach Quantum Dash based Transceivers using Dispersion induced by Passive Optical Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chimot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cannes, France. pp.P.7.11, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération des signaux SSB par un laser modulateur intégré modulé par un signal OFDM large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalill Kechaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33èmes Journées Nationales d'Optique Guidée (JNOG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF DISPERSION-INDUCED DISTORTIONS IN IMDD OFDM PON TRANSMISSIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference and Exhibition on Optical Communications (ECOC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. paper P6.08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up to 10 Gbit/s transmission in WDM-PON architecture using External Cavity Laser based on Self-Tuning ONU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical fiber communication OFC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance of Timing Synchronization Techniques for Optical OFDM IMDD Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 2012: IEEE Photonics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Burlingame, Ca, United States. pp.179 - 180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Limitations of IM/DD WDM-FDMA-OFDM PON with Single Photodiode for Upstream Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Beninca de Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Menezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference &amp; Exposition 2012 OFC/NFOEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles -Californie, United States. pp.OFDM-PON (OW4B)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interest of chirped lasers for AMOOFDM transmissions in long distance PON networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Gharba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference (OFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Gb/s over 513km uncompensated SSMF link using direct modulation and direct detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference and Exhibition on Optical Communication (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Geneva, Switzerland. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissions OFDM en Mode Rafale avec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Gharba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Journées Nationales d'Optique Guidée (JNOG 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High bit rate burst mode optical OFDM for next generation passive optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Gharba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference and Exhibition on Optical Communication (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torino, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up to 40Gb/s Optically Amplified AMOOFDM for Next Generation PON Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference &amp; Exposition 2011 OFC/NFOEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Los Angeles -Claifornie, United States. pp.OTuK7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical transmission performance for DML considering laser chirp and fiber dispersion using AMOOFDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Gharba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Ouzzif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Ultra Modern Telecommunications and Control Systems and Workshops (ICUMT'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia. pp.1022, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2010.5676502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Gb/s Continuous Clock and Data Recovery for BurstMode Transmissions with Externally Modulated Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access Networks and In-house Communications (ANIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Karlsruhe, Germany. pp.JWA2, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ANIC.2010.JWA2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN East–West cooperation in a converged fixed-mobile optical access network: enabling 5G slicing capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), pp.540. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.460300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an Optical Access Network Platform for Radio-Frequency Transmission in the S Band / Modelação de uma Plataforma de Rede de Acesso Óptico para Transmissão de Radiofrequências na Banda S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio André Nogueira Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Santos Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Nunes Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeu Nagashima Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.79119-79134. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34117/bjdv7n8-227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Access Network Interfaces for 5G and beyond [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.D32-D42. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.425039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible and Efficient DSP-Assisted Subcarrier Multiplexing for an Analog Mobile Fronthaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippos Assimakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabnam Noor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazim Abdulsada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (5), pp.267-270. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2021.3056511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDN-Enabled Resource Management for Converged Fi-Wi 5G Fronthaul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychia Datsika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Vardakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostas Ramantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prodromos-Vasileios Mekikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelfonso Tafur Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (9), pp.2772-2788. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2021.3064651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-on-Insulator RF Filter Based on Photonic Crystal Functions for Channel Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Dat Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (23), pp.2756 - 2759. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2616162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration on InP of a DML and a ring resonator for future access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chimot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshi Siddarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mekhazni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (19), pp.2039 - 2042. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2517329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dash based directly modulated lasers for long-reach access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chimot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Accard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (7), pp.534 - 536. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2013.4121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Estimation of Fiber Dispersion and Laser Chirp Parameters Using the Downhill Simplex Fitting Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (2), pp.334-342. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2012.2226704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion Compensation-Free IM/DD SSB-OFDM Transmission at 11.11 Gb/s Over 200 km SSMF Using Dual EML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essghair Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalill Kechaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (23), pp.2271-2273. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2013.2285336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Coded NRZ and Electrical Duo-Binary Transmission in C and O-band at Data Bit Rates up to 25 Gbit/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Konopacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girona, Spain. , ICTON, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05122216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingl&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Potet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anet Neto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saliou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit63408.2025.11036957" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudina Rattaro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404825v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rattaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Alberto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263416" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04643630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanclou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2024.W2A.29" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Sampaio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Ferreira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pablo L. Barbero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OMN/SBFotonIOPC58971.2023.10230919" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit58263.2023.10188260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saliou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calabretta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanclou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Andre Nogueira Sampaio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pablo Lopez Barbero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Raposo Medeiros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP54353.2022.9907894" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Thomaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM56090.2022.10000795" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqi Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM54585.2022.9782865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Nobrega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Raddo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses Duarte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Sanches" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2021.SpTu2F.4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Andre Nogueira Sampaio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveena Genay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606171" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Ankouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2021.Tu1A.3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak Elwan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCNC/6GSUMMIT51104.2021.9482423" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582359" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM51796.2021.9492454" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Luiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02971804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333409" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barthomeuf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Guyader" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02018727v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sanhaji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2018.8535192" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572114v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Konopacki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tayq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit-Berthelemot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025161" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473551v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Tayq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lannoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chouaref" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287617v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569730v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288471v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2G.7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.M3J.5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2015.7341629" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hien Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gomez Agis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876406" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Joshi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chimot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963988" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anfray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalill Kechaou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gosset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924563v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Deniel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811742v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Truong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beninca de Farias" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Menezo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664682v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gharba" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Barbey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charbonnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702070v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566826v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2010.5676502" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701573v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ANIC.2010.JWA2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03699414v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.460300" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204721v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Andr&#233; Nogueira Sampaio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Santos Abreu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Nunes Henrique Silva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Nagashima Ferreira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34117/bjdv7n8-227" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327518v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.425039" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204665v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychia Datsika" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vardakas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Ramantas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos-Vasileios Mekikis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelfonso Tafur Monroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2021.3064651" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204688v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippos Assimakopoulos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Noor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazim Abdulsada" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2021.3056511" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393206v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2616162" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446285v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshi Siddarth" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Provost" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mekhazni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blache" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2517329" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Accard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.4121" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2226704" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essghair Chaibi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2285336" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569728v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05122216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingl&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Potet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263371" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Anet Neto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2025.W1F.6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saliou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit63408.2025.11036957" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudina Rattaro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404825v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rattaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Alberto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC66593.2025.11263416" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04643630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanclou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2024.W2A.29" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Sampaio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Ferreira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pablo L. Barbero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OMN/SBFotonIOPC58971.2023.10230919" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit58263.2023.10188260" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saliou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calabretta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanclou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Andre Nogueira Sampaio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Pablo Lopez Barbero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Raposo Medeiros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP54353.2022.9907894" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Thomaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM56090.2022.10000795" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03698231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqi Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Amigo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM54585.2022.9782865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael da Nobrega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Raddo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysses Duarte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Sanches" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2021.SpTu2F.4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Andre Nogueira Sampaio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveena Genay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606171" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Ankouri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2021.Tu1A.3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak Elwan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCNC/6GSUMMIT51104.2021.9482423" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582359" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03513270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM51796.2021.9492454" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02895769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rincon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Luiz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02971804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC48923.2020.9333409" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barthomeuf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Guyader" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02018727v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sanhaji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2018.8535192" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572114v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Konopacki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tayq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit-Berthelemot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025161" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473551v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Tayq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lannoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chouaref" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287617v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569730v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288471v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2016.SF2G.7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136425v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2015.M3J.5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2015.7341629" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hien Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Gomez Agis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876406" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080808v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Joshi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chimot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963988" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Anfray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalill Kechaou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gosset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924563v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Deniel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811742v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Truong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beninca de Farias" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Menezo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664682v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gharba" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Barbey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702081v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Xia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charbonnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702070v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566826v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Masson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2010.5676502" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701573v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ANIC.2010.JWA2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03699414v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.460300" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204721v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Andr&#233; Nogueira Sampaio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Santos Abreu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Nunes Henrique Silva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Nagashima Ferreira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34117/bjdv7n8-227" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327518v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.425039" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204688v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippos Assimakopoulos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Noor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazim Abdulsada" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2021.3056511" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychia Datsika" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vardakas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Ramantas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos-Vasileios Mekikis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelfonso Tafur Monroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2021.3064651" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393206v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2616162" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446285v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshi Siddarth" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Provost" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mekhazni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blache" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2517329" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Accard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.4121" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2226704" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essghair Chaibi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2285336" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569728v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>