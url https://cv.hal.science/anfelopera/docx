--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -391,278 +391,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential construction and dimension reduction of Gaussian processes under constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multioutput Gaussian processes with functional data: A study on coastal flood hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roustant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematics of Data Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1407513⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218, pp.108139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2021.108139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614303v1</w:t>
+                <w:t xml:space="preserve">hal-03412417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multioutput Gaussian processes with functional data: A study on coastal flood hazard assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential construction and dimension reduction of Gaussian processes under constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Bachoc</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roustant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 218, pp.108139. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematics of Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.772-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2021.108139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1407513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412417v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A User-Oriented Local Coastal Flooding Early Warning System Using Metamodelling Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Aurouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,51 +1295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système local de prévision et alerte des submersions côtières centré sur les besoins des utilisateurs et utilisant des techniques de métamodélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Aurouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1531,256 +1531,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fidelity Gaussian Process model for CFD and wind tunnel data fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data fusion with multi-fidelity Gaussian processes for aerodynamic experimental and numerical databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Conde Arenzana</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mouton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AeroBest 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Fort Worth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346321v1</w:t>
+                <w:t xml:space="preserve">hal-03196283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data fusion with multi-fidelity Gaussian processes for aerodynamic experimental and numerical databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-fidelity Gaussian Process model for CFD and wind tunnel data fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Conde Arenzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Fort Worth, United States</w:t>
+              <w:t xml:space="preserve">AeroBest 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196283v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian process modulated Cox processes under linear inequality constraints</w:t>
               </w:r>
@@ -3243,51 +3243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441153v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Deronzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F. L&#243;pez-Lopera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10791-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valayer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bartoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Casta&#241;o-Aguirre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lafage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11040260" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407513" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03412417v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108139" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03406179v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Betancourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111191" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durrande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alvarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2019.2918774" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lagnoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1587" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1153157" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Lopez-Lopera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2017.2764908" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Roustant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03780209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.088" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Massa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turpin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Conde Arenzana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mouton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196283v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St John" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Orozco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52277-7_63" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19390-8_69" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Dario Vargas Cardona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27863-6_65" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Vargas Cardona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Daza-Santacoloma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STSIVA.2014.7010183" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524247v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razak Christophe Sabi Gninkou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937628v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres-Torres F." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Arias-Garc&#237;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n F. Garc&#237;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s F. Vargas-Bonilla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645086v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grammont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559892v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Reding" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04909749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEM020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441153v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Deronzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F. L&#243;pez-Lopera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10791-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valayer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bartoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Casta&#241;o-Aguirre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lafage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11040260" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03412417v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108139" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407513" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03406179v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Betancourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111191" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durrande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alvarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2019.2918774" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lagnoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1587" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1153157" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Lopez-Lopera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2017.2764908" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Roustant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03780209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.088" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Massa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turpin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mouton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Conde Arenzana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St John" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Orozco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52277-7_63" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19390-8_69" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Dario Vargas Cardona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27863-6_65" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Vargas Cardona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Daza-Santacoloma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STSIVA.2014.7010183" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524247v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razak Christophe Sabi Gninkou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937628v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres-Torres F." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Arias-Garc&#237;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n F. Garc&#237;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s F. Vargas-Bonilla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645086v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grammont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559892v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Reding" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04909749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEM020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>