--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -257,926 +257,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Python Toolbox for Data-Driven Aerodynamic Modeling Using Sparse Gaussian Processes</w:t>
+                <w:t xml:space="preserve">Scalable Sparse Co-Kriging for Multi-Fidelity Data Fusion : An Application to Aerodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Valayer</w:t>
+                <w:t xml:space="preserve">Mauricio Castaño-Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Castaño-Aguirre</w:t>
+                <w:t xml:space="preserve">Franck Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Lafage</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/aerospace11040260⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 272 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2026.112485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673602v1</w:t>
+                <w:t xml:space="preserve">hal-05530684v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multioutput Gaussian processes with functional data: A study on coastal flood hazard assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
+                <w:t xml:space="preserve">A Python Toolbox for Data-Driven Aerodynamic Modeling Using Sparse Gaussian Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Valayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Castaño-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Idier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2021.108139⟩</w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (4), pp.260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/aerospace11040260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412417v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential construction and dimension reduction of Gaussian processes under constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multioutput Gaussian processes with functional data: A study on coastal flood hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roustant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematics of Data Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1407513⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218, pp.108139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2021.108139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614303v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A User-Oriented Local Coastal Flooding Early Warning System Using Metamodelling Techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential construction and dimension reduction of Gaussian processes under constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roustant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse9111191⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematics of Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.772-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1407513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406179v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically-inspired Gaussian process models for post-transcriptional regulation in Drosophila</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
+                <w:t xml:space="preserve">A User-Oriented Local Coastal Flooding Early Warning System Using Metamodelling Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Aurouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durrande</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2019.2918774⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9111191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104852v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406179v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum likelihood estimation for Gaussian processes under inequality constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bachoc</w:t>
+                <w:t xml:space="preserve">Physically-inspired Gaussian process models for post-transcriptional regulation in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Lagnoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
+                <w:t xml:space="preserve">Mauricio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (2), pp.2921-2969. </w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.656 - 666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/19-EJS1587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2019.2918774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864340v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-dimensional Gaussian approximation with linear inequality constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximum likelihood estimation for Gaussian processes under inequality constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Lagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roustant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/17M1153157⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (2), pp.2921-2969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/19-EJS1587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864332v1</w:t>
+                <w:t xml:space="preserve">hal-01864340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Finite-dimensional Gaussian approximation with linear inequality constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roustant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.1224-1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/17M1153157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Switched latent force models for reverse-engineering transcriptional regulation in gene expression data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Lopez-Lopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.322 - 335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCBB.2017.2764908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1186,1800 +1316,1686 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-dimensional additive Gaussian processes under monotonicity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Roustant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système local de prévision et alerte des submersions côtières centré sur les besoins des utilisateurs et utilisant des techniques de métamodélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Aurouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Daniel Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Chatou, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2022.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling complex mechanical computer codes with functional input via Gaussian processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 43th Ibero-Latin American Congress on Computational Methods in Engineering (CILAMCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Foz do Iguaçu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data fusion with multi-fidelity Gaussian processes for aerodynamic experimental and numerical databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Fort Worth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-fidelity Gaussian Process model for CFD and wind tunnel data fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Conde Arenzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Conde Arenzana</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AeroBest 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian process modulated Cox processes under linear inequality constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">St John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durrande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Artificial Intelligence and Statistics (AISTATS) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Okinawa, Japan. pp.1997-2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Linear Models applied to Power Quality Disturbance Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Orozco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> CIARP: Iberoamerican Congress on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lima, Peru. pp.521-529, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-52277-7_63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Diffusion Tensor Estimation Using Adaptive and Optimized Filtering Based on Local Similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Orozco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberian Conference on Pattern Recognition and Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain. pp.612-620, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19390-8_69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Processes for Slice-Based Super-Resolution MR Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán Dario Vargas Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ISVC: International Symposium on Visual Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Las Vegas, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-27863-6_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of preprocessing methods for diffusion tensor estimation in brain imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán Vargas Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genaro Daza-Santacoloma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Orozco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 XIX Symposium on Image, Signal Processing and Artificial Vision (STSIVA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Armenia, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/STSIVA.2014.7010183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable multitask Gaussian processes for complex mechanical systems with functional covariates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razak Christophe Sabi Gninkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Sparse Co-Kriging for Multi-Fidelity Data Fusion: An Application to Aerodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Castaño-Aguirre</w:t>
+                <w:t xml:space="preserve">Gaussian Process-driven Hidden Markov Models for Early Diagnosis of Infant Gait Anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Torres-Torres F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Arias-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán F. García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús F. Vargas-Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530684v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Process-driven Hidden Markov Models for Early Diagnosis of Infant Gait Anomalies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hernán F. García</w:t>
+                <w:t xml:space="preserve">Error Bounds for a Kernel-Based Constrained Optimal Smoothing Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grammont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937628v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Bounds for a Kernel-Based Constrained Optimal Smoothing Approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Grammont</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis for covariance parameter estimation of Gaussian processes with functional inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Reding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645086v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis for covariance parameter estimation of Gaussian processes with functional inputs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Reding</w:t>
+                <w:t xml:space="preserve">Block-Additive Gaussian Processes under Monotonicity Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Deronzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Roustant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2989,114 +3005,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Process Modelling under Inequality Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés F. López-Lopera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université de Lyon, 2019. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019LYSEM020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04909749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3243,51 +3259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441153v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Deronzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F. L&#243;pez-Lopera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10791-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valayer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bartoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Casta&#241;o-Aguirre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lafage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11040260" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03412417v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108139" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614303v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407513" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03406179v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Betancourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111191" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durrande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alvarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2019.2918774" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lagnoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1587" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1153157" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Lopez-Lopera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2017.2764908" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Roustant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03780209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.088" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Massa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turpin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mouton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Conde Arenzana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St John" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Orozco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52277-7_63" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19390-8_69" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Dario Vargas Cardona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27863-6_65" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Vargas Cardona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Daza-Santacoloma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STSIVA.2014.7010183" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524247v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razak Christophe Sabi Gninkou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937628v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres-Torres F." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Arias-Garc&#237;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n F. Garc&#237;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s F. Vargas-Bonilla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645086v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grammont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559892v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Reding" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04909749v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEM020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441153v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Deronzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F. L&#243;pez-Lopera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10791-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530684v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Casta&#241;o-Aguirre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bartoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Massa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefebvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2026.112485" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valayer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lafage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11040260" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03412417v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.108139" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1407513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03406179v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Betancourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111191" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durrande" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alvarez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2019.2918774" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lagnoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJS1587" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1153157" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Lopez-Lopera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2017.2764908" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Roustant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03780209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.088" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turpin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mouton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Conde Arenzana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St John" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Orozco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52277-7_63" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19390-8_69" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Dario Vargas Cardona" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27863-6_65" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Vargas Cardona" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro Daza-Santacoloma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STSIVA.2014.7010183" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524247v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razak Christophe Sabi Gninkou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Torres-Torres F." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Arias-Garc&#237;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n F. Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s F. Vargas-Bonilla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645086v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grammont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559892v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Reding" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04909749v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEM020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>