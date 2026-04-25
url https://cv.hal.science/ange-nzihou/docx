--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -199,1480 +199,1510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Debromination of Brominated Aromatic Flame Retardants Using Activated Carbon-Based Cathodes</w:t>
+                <w:t xml:space="preserve">NOx decomposition through seaweed biocarbon as biosourced catalyst: Experimental and density functional theory approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Lapier</w:t>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Jung Liu</w:t>
+                <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob King</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c03324⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 401, pp.128992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2026.128992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419506v1</w:t>
+                <w:t xml:space="preserve">hal-05514352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOx decomposition through seaweed biocarbon as biosourced catalyst: Experimental and density functional theory approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure–Property Relationships Governing Rheological, Damping, and Thermal Behaviour of Immiscible Natural Rubber/Nitrile Rubber Blend Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin George Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanitha Vasudevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Pelé</w:t>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María González Martínez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roberto Scaffaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 401, pp.128992. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (4), pp.427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2026.128992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym18040427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514352v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Property Relationships Governing Rheological, Damping, and Thermal Behaviour of Immiscible Natural Rubber/Nitrile Rubber Blend Nanocomposites</w:t>
+                <w:t xml:space="preserve">Upcycling waste paper into carbon dot; AgI composites for efficient pesticide degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin George Thomas</w:t>
+                <w:t xml:space="preserve">Bosely Anne Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanitha Vasudevan</w:t>
+                <w:t xml:space="preserve">Abhijit Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Maria</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym18040427⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 354, pp.132205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2026.132205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551490v1</w:t>
+                <w:t xml:space="preserve">hal-05518622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upcycling waste paper into carbon dot; AgI composites for efficient pesticide degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical Debromination of Brominated Aromatic Flame Retardants Using Activated Carbon-Based Cathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Lapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bosely Anne Bose</w:t>
+                <w:t xml:space="preserve">Yu-Jung Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhijit Saha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jacob King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Beguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 354, pp.132205. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 60 (1), pp.1346-1356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2026.132205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c03324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518622v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel and Iron Biocarbon Catalysts for Water-Gas Shift Reaction</w:t>
+                <w:t xml:space="preserve">Recent developments on multi- versus single-metallic catalytic graphitisation of biocarbon: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graul Théodore</w:t>
+                <w:t xml:space="preserve">Shamala Gowri Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">González Martínez María</w:t>
+                <w:t xml:space="preserve">Claire White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nzihou Ange</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Sik Ok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-024-02673-3⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 396, pp.135330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.135330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669645v1</w:t>
+                <w:t xml:space="preserve">hal-05046689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Borate Fusion and Microwave Digestion in the Challenging Dissolution and Quantification of Inorganic Elements from Bottom Ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Ben Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chaucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (39), pp.45334-45341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.5c04937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of graphitic biocarbons from lignin fostered by concentrated solar energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salome Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime Beguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.6418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-91204-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-combustion of anthracite coal and biomass-derived biocarbons: reaction kinetics and combustion performance indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénit Bouesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 201, pp.108117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational engineering of hydroxyapatites for sustainable chemicals, H 2 , biofuels and CO 2 conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Engineering core–shell-structured BaAl2O4 overlaid Ni catalyst with strong metal-support interaction for durable and efficient CH4 dry reforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiangqiang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Hui Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonali Das</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Zhehao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binhang Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyou Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20517/energymater.2025.63⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109, pp.807-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jechem.2025.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05238652v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering core–shell-structured BaAl2O4 overlaid Ni catalyst with strong metal-support interaction for durable and efficient CH4 dry reforming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Rational engineering of hydroxyapatites for sustainable chemicals, H 2 , biofuels and CO 2 conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Hui Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binhang Yan</w:t>
+                <w:t xml:space="preserve">Ming Hui Wai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongyou Yin</w:t>
+                <w:t xml:space="preserve">Keyu Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonali Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jechem.2025.06.024⟩</w:t>
+              <w:t xml:space="preserve">Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20517/energymater.2025.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05272134v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments on multi- versus single-metallic catalytic graphitisation of biocarbon: A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of cyclic double virtual phase model for advanced packed bed solar-driven thermo-chemical reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire White</w:t>
+                <w:t xml:space="preserve">Hongyang Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qingyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kuo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Sik Ok</w:t>
+                <w:t xml:space="preserve">Meng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 396, pp.135330. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 524, pp.169123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.135330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.169123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05046689v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the kinetic and thermodynamic behavior of mango kernel and its two main components through pyrolysis and combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamado Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayon Dit Sadio Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 345, pp.120347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1700,5408 +1730,5378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of cyclic double virtual phase model for advanced packed bed solar-driven thermo-chemical reactor</w:t>
+                <w:t xml:space="preserve">Biochar-based catalytic upgrading of plastic waste into liquid fuels towards sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongyang Zuo</w:t>
+                <w:t xml:space="preserve">Fanghua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingyang Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kuo Zeng</w:t>
+                <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Xin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyue Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzhou Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.169123⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02286-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311064v1</w:t>
+                <w:t xml:space="preserve">hal-05070886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar-based catalytic upgrading of plastic waste into liquid fuels towards sustainability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AgBr-garlic peel QD system: a promising composite for simultaneous degradation of a binary mixture of cationic and anionic dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosely Anne Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02286-1⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (21), pp.8957-8968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5nj00463b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05070886v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgBr-garlic peel QD system: a promising composite for simultaneous degradation of a binary mixture of cationic and anionic dyes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and characterization of gelatin-hydroxyapatite nanohybrid composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin Sasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Ochoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5nj00463b⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73, pp.107533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.107533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077497v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of gelatin-hydroxyapatite nanohybrid composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic conversion of spent coffee grounds into graphitic and nanotube biocarbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence Ochoo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gloria Ngene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.107533⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.113240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.113240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264392v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocarbon Emissions and Risks Assessment in Pyrolysis and Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénit Bouesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (39), pp.45533-45542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.5c05555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Structural Defects on Electrical Conductivity of Graphitic Biocarbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamala Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosely Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamala Krishnan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (39), pp.45323-45333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.5c04847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic conversion of spent coffee grounds into graphitic and nanotube biocarbon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nickel and Iron Biocarbon Catalysts for Water-Gas Shift Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graul Théodore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">González Martínez María</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Ngene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Nzihou Ange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47, pp.113240. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.231-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.113240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-024-02673-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143855v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel and Iron‐Doped Biocarbon Catalysts for Reverse Water‐Gas Shift Reaction</w:t>
+                <w:t xml:space="preserve">Biocarbon graphenization processes and energy assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Graul</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Salomé Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (10), </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 496, pp.153795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202301398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.153795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449020v1</w:t>
+                <w:t xml:space="preserve">hal-04639917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiOBr-rice husk carbon composite for antibiotic degradation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biocarbon materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Thangadurai</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amar Kumar Mohanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singaravelu Vivekanandhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oisik Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Klinghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108366⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Methods Primers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43586-024-00297-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530569v1</w:t>
+                <w:t xml:space="preserve">hal-04509423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algae pyrolysis in alkaline molten salt: Products transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dian Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 358 (Part A), pp.129868. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocarbon graphenization processes and energy assessment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NOx decomposition using Ni- and Fe-loaded biocarbon catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Graul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Fourgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.153795⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis O: Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194, pp.206982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcato.2024.206982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639917v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocarbon materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naomi Klinghoffer</w:t>
+                <w:t xml:space="preserve">Fabrication of eco-friendly nanocellulose-chitosan-calcium Phosphate ternary nanocomposite for wastewater remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherin Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leruth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Germeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Methods Primers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 363, pp.142779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43586-024-00297-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04509423v1</w:t>
+                <w:t xml:space="preserve">hal-04639792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOx decomposition using Ni- and Fe-loaded biocarbon catalysts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yi Qiu</w:t>
+                <w:t xml:space="preserve">Clay/phosphate-based ceramic materials for high temperature thermal energy storage – Part II: Validation of high temperature storage performance at pilot scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Semlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boulif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Fourgeaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kuo Zeng</w:t>
+                <w:t xml:space="preserve">Alain Germeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis O: Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcato.2024.206982⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 278, pp.112799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663709v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay/phosphate-based ceramic materials for high temperature thermal energy storage – Part II: Validation of high temperature storage performance at pilot scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renewable and high-purity hydrogen from lignocellulosic biomass in a biorefinery approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Elsaddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Hua Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-50611-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112799⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04662917v1</w:t>
+                <w:t xml:space="preserve">hal-04373650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of eco-friendly nanocellulose-chitosan-calcium Phosphate ternary nanocomposite for wastewater remediation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review on biochar briquetting: Common practices and recommendations to enhance mechanical properties and environmental performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Ifunanya Ngene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénit Bouesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.142779⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 469, pp.143193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04639792v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable and high-purity hydrogen from lignocellulosic biomass in a biorefinery approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nickel and Iron‐Doped Biocarbon Catalysts for Reverse Water‐Gas Shift Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Graul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.150. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-50611-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202301398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373650v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on biochar briquetting: Common practices and recommendations to enhance mechanical properties and environmental performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BiOBr-rice husk carbon composite for antibiotic degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosely Anne Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Ifunanya Ngene</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Daniel Thangadurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 469, pp.143193. </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177, pp.108366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.108366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662040v1</w:t>
+                <w:t xml:space="preserve">hal-04530569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algae Pyrolysis in Molten NaOH–Na 2 CO 3 for Hydrogen Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Growth of Green graphene from Biochar Revealed by Magnetic Properties of Iron Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel C Ghogia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Li</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire E White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange A Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.3c01325⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202201864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071546v1</w:t>
+                <w:t xml:space="preserve">hal-03842181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low density polyethylene sachets waste: Fuel conversion, characterization and life cycle analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Andoh</w:t>
+                <w:t xml:space="preserve">Clay/phosphate-based ceramic materials for thermal energy storage – Part I: Effect of synthetic phosphate content on microstructure, thermo-physical and thermo-mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Boamah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Boamah</w:t>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Semlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boulif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/s43580-023-00571-9⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.100346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082032v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating hydrothermal liquefaction into wastewater treatment – Part II: Characterization, environmental impacts, and potential applications of hydrochar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyrolysis of wood and PVC mixtures: thermal behaviour and kinetic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huan Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Lebonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Peregrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135398⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.8669-8683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-020-00952-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888501v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of wood and PVC mixtures: thermal behaviour and kinetic modelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic characterization approach for the investigation of microstructural changes in clay-based materials during firing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Lebonnois</w:t>
+                <w:t xml:space="preserve">Aissatou Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Peregrina</w:t>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+                <w:t xml:space="preserve">Martin Piotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13399-020-00952-2⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.100326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920165v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic characterization approach for the investigation of microstructural changes in clay-based materials during firing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aissatou Ndong</w:t>
+                <w:t xml:space="preserve">Iron Nanoparticles to Catalyze Graphitization of Cellulose for Energy Storage Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Amel Ghogia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100326⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (5), pp.3549-3559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c05312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918326v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of nitrogen during solar pyrolysis of algae in molten salt</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring, analysis, and quantification of hydrogen from biomass and biowaste: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Elsaddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2023.107664⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (58), pp.22113-22131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.03.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03949350v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose Nanofiber aerogel as a potential receiver layer for solar application: A review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hanna Maria</w:t>
+                <w:t xml:space="preserve">Solar pyrolysis of algae in molten salt for capacitive carbon preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dian Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2023.100510⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 406, pp.136898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04203295v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring, analysis, and quantification of hydrogen from biomass and biowaste: A review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transformation of nitrogen during solar pyrolysis of algae in molten salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dian Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.03.071⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242, pp.107664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2023.107664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04050670v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanisms of calcium-catalyzed graphenization of cellulose and lignin biochars uncovered</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Cellulose Nanofiber aerogel as a potential receiver layer for solar application: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basil Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherin Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-38433-x⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.100510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2023.100510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04169557v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Nanoparticles to Catalyze Graphitization of Cellulose for Energy Storage Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The mechanisms of calcium-catalyzed graphenization of cellulose and lignin biochars uncovered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Beguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c05312⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11390), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-38433-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006451v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar pyrolysis of algae in molten salt for capacitive carbon preparation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphorus extracted municipal sludge-derived hydrochar as a potential solid fuel: Effects of acidic leaching and combustion mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136898⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 473, pp.145191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.145191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051889v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay/phosphate-based ceramic materials for thermal energy storage – Part I: Effect of synthetic phosphate content on microstructure, thermo-physical and thermo-mechanical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Green hydrogen from biomass towards integrated biorefinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Elsaddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Hua Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Process industry informer </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.30-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050915v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Growth of Green graphene from Biochar Revealed by Magnetic Properties of Iron Catalyst</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ange A Nzihou</w:t>
+                <w:t xml:space="preserve">Steam gasification of cellulose pulp char: Insights on experimental and kinetic study with a focus on the role of Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Elsaddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Hua Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202201864⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 271, pp.126997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.126997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842181v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus extracted municipal sludge-derived hydrochar as a potential solid fuel: Effects of acidic leaching and combustion mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Phosphorus recovery from municipal sludge-derived hydrochar: Insights into leaching mechanisms and hydroxyapatite synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.145191⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241, pp.120138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203217v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green hydrogen from biomass towards integrated biorefinery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Algae Pyrolysis in Molten NaOH–Na 2 CO 3 for Hydrogen Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dian Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process industry informer </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (16), p. 6485-6493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.3c01325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017393v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam gasification of cellulose pulp char: Insights on experimental and kinetic study with a focus on the role of Silicon</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low density polyethylene sachets waste: Fuel conversion, characterization and life cycle analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Princess Munnie Maiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dodoo-Arhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Andoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Boamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Boamah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 271, pp.126997. </w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.686-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.126997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/s43580-023-00571-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001882v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus recovery from municipal sludge-derived hydrochar: Insights into leaching mechanisms and hydroxyapatite synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Incorporating hydrothermal liquefaction into wastewater treatment – Part II: Characterization, environmental impacts, and potential applications of hydrochar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 241, pp.120138. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 383, pp.135398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112253v1</w:t>
+                <w:t xml:space="preserve">hal-03888501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable management of plastic wastes in COVID-19 pandemic: The biochar solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incorporating hydrothermal liquefaction into wastewater treatment – Part I: Process optimization for energy recovery and evaluation of product distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avanthi D Igalavithana</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ibrahim Alper Basar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.113495⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 449, pp.137838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.137838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689877v1</w:t>
+                <w:t xml:space="preserve">hal-03716666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying at molecular scale the pyrolysis heavy components from two lignin monomers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
+                <w:t xml:space="preserve">Sustainable management of plastic wastes in COVID-19 pandemic: The biochar solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avanthi D Igalavithana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzhou Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chammi P Attanayake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shujun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siming You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.125333⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 212, pp.113495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.113495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739672v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production from biogas: Process optimization using ASPEN Plus®</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifying at molecular scale the pyrolysis heavy components from two lignin monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dian Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.01.100⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 328, pp.125333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.125333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563223v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cellulose-lignin interaction on the evolution of biomass pyrolysis bio-oil heavy components</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen production from biogas: Process optimization using ASPEN Plus®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grouset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.124413⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (100), p. 42027-42039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.01.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660183v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating hydrothermal liquefaction into wastewater treatment – Part I: Process optimization for energy recovery and evaluation of product distribution</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of cellulose-lignin interaction on the evolution of biomass pyrolysis bio-oil heavy components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dian Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 449, pp.137838. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 323, pp.124413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.137838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.124413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716666v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The X-ray, Raman and TEM Signatures of Cellulose-Derived Carbons Explained</w:t>
+                <w:t xml:space="preserve">Mechanical and Thermal Properties of Sustainable Composite Building Materials Produced by the Reprocessing of Low-Density Polyethylene, Biochar, Calcium Phosphate, and Phosphogypsum Wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petros Kasaira Mubari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théotime Beguerie</w:t>
+                <w:t xml:space="preserve">Salifu Tahiru Azeko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Monthioux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Kwesi Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (4), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/c8010004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514997v1</w:t>
+                <w:t xml:space="preserve">hal-03463869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and evolution of heavy components in bio-oil from the pyrolysis of cellulose, hemicellulose and lignin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yi Qiu</w:t>
+                <w:t xml:space="preserve">The X-ray, Raman and TEM Signatures of Cellulose-Derived Carbons Explained</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Kasaira Mubari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Beguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111989⟩</w:t>
+              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/c8010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514595v1</w:t>
+                <w:t xml:space="preserve">hal-03514997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Thermal Properties of Sustainable Composite Building Materials Produced by the Reprocessing of Low-Density Polyethylene, Biochar, Calcium Phosphate, and Phosphogypsum Wastes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Characteristics and evolution of heavy components in bio-oil from the pyrolysis of cellulose, hemicellulose and lignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dian Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (2), </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157, pp.111989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463869v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium as an innovative and effective catalyst for the synthesis of graphene-like materials from cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime Beguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.21492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7135,103 +7135,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocellulose and its derivative materials for energy and environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherin Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepu Gopakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 57 (13), pp.6835-6880. </w:t>
@@ -7397,17935 +7397,17935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochar derived from municipal sludge through hydrothermal processing: A critical review on its formation, characterization, and valorization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molten salt pyrolysis of biomass: The evaluation of molten salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingpu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiping Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117186⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 302, pp.121103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.121103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211746v1</w:t>
+                <w:t xml:space="preserve">hal-03247402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus recovery from municipal sludge-derived ash and hydrochar through wet-chemical technology: A review towards sustainable waste management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+                <w:t xml:space="preserve">Production of fuel additives by direct conversion of softwood bark using a cheap metal salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maricelly Martínez Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.1-9/100049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2020.100049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03205823v1</w:t>
+                <w:t xml:space="preserve">hal-02893863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary and ternary alkali polyphosphates (MPO3, M = Li, Na, K) for thermal energy storage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facile One‐Step Synthesis of Calcium Phosphate/Cellulose Composite: Synthesis, Morphology, Structure and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meldin Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-020-10346-1⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 398 (1), pp.2000264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.202000264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012742v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of fuel additives by direct conversion of softwood bark using a cheap metal salt</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simultaneous hydrogen sulfide removal and wastewater purification in a novel alum sludge-based odor-gas aerated biofilter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baiming Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2020.100049⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 419, pp.129558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893863v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile One‐Step Synthesis of Calcium Phosphate/Cellulose Composite: Synthesis, Morphology, Structure and Properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flexible papers derived from polypyrrole deposited cellulose nanofibers for enhanced electromagnetic interference shielding in gigahertz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepu Gopakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Pai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Beeran Pottathara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Carlos Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (16), pp.1-11/50262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.50262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/masy.202000264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03332174v1</w:t>
+                <w:t xml:space="preserve">hal-03009170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous hydrogen sulfide removal and wastewater purification in a novel alum sludge-based odor-gas aerated biofilter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of Steam Gasification Biochars from Lignocellulosic Agrowaste Towards Soil Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Emiro Sierra Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129558⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.4141-4155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01241-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205692v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Steam Gasification Biochars from Lignocellulosic Agrowaste Towards Soil Applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characteristics and Evolution of Nitrogen in the Heavy Components of Algae Pyrolysis Bio-Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dian Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01241-9⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (9), pp.6373-6385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c00676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959714v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible papers derived from polypyrrole deposited cellulose nanofibers for enhanced electromagnetic interference shielding in gigahertz frequencies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cobalt catalysts on carbon-based materials for Fischer-Tropsch synthesis: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ghogia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 609, pp.1-50/117906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.50262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03009170v1</w:t>
+                <w:t xml:space="preserve">hal-03000797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and Evolution of Nitrogen in the Heavy Components of Algae Pyrolysis Bio-Oil</w:t>
+                <w:t xml:space="preserve">Unraveled mechanisms in energy production from bioresources using steam gasification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Li</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Emiro Sierra Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.1-10/119527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.119527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c00676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03203956v1</w:t>
+                <w:t xml:space="preserve">hal-02983116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molten salt pyrolysis of biomass: The evaluation of molten salt</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond confinement effects in Fischer-Tropsch Co/CNT catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingpu Xie</w:t>
+                <w:t xml:space="preserve">Amel Cydric Ghogia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiping Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jun Li</w:t>
+                <w:t xml:space="preserve">Bruno F Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.121103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 397, pp.156-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247402v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt catalysts on carbon-based materials for Fischer-Tropsch synthesis: a review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Serp</w:t>
+                <w:t xml:space="preserve">3E analysis of a biomass-to-liquids production system based on solar gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dian Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Soulantica</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 609, pp.1-50/117906. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217, pp.1-56/119408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000797v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveled mechanisms in energy production from bioresources using steam gasification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Waterworks Sludge: An Underrated Material for Beneficial Reuse in Water and Environmental Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baiming Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.119527⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.4239-4251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01232-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983116v1</w:t>
+                <w:t xml:space="preserve">hal-02948969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Pyrolysis of Waste Engine Oil over Y Zeolite Synthesized from Natural Clay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Chitin and Chitosan Based Composites for Energy and Environmental Applications: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherin Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepu Gopakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.4157-4170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01282-0⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.4777-4804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01244-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980798v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterworks Sludge: An Underrated Material for Beneficial Reuse in Water and Environmental Engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Catalytic Pyrolysis of Waste Engine Oil over Y Zeolite Synthesized from Natural Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Kofi Osei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abu Yaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Shen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Onwona-Agyeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.4239-4251. </w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.4157-4170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01232-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01282-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948969v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond confinement effects in Fischer-Tropsch Co/CNT catalysts</w:t>
+                <w:t xml:space="preserve">Where do we stand to oversee the coronaviruses in aqueous and aerosol environment? Characteristics of transmission and possible curb strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Cydric Ghogia</w:t>
+                <w:t xml:space="preserve">Bin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno F Machado</w:t>
+                <w:t xml:space="preserve">Abraham Esteve-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Cayez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Serp</w:t>
+                <w:t xml:space="preserve">Ranbin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2021.03.027⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413, pp.1-16/127522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.127522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201678v1</w:t>
+                <w:t xml:space="preserve">hal-02983182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitin and Chitosan Based Composites for Energy and Environmental Applications: A Review</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental studies of hydrothermal liquefaction of kitchen waste with H + , OH − and Fe 3+ additives for bio-oil upgrading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (1), pp.165-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0734242X20957408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01244-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02957282v1</w:t>
+                <w:t xml:space="preserve">hal-02945398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3E analysis of a biomass-to-liquids production system based on solar gasification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yang Song</w:t>
+                <w:t xml:space="preserve">Phosphorus recovery from municipal sludge-derived ash and hydrochar through wet-chemical technology: A review towards sustainable waste management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangji Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Alper Basar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianbing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119408⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 417, pp.129300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040801v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where do we stand to oversee the coronaviruses in aqueous and aerosol environment? Characteristics of transmission and possible curb strategies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrochar derived from municipal sludge through hydrothermal processing: A critical review on its formation, characterization, and valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Alper Basar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 413, pp.1-16/127522. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 199, pp.1-52/117186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.127522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02983182v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies of hydrothermal liquefaction of kitchen waste with H + , OH − and Fe 3+ additives for bio-oil upgrading</w:t>
+                <w:t xml:space="preserve">Binary and ternary alkali polyphosphates (MPO3, M = Li, Na, K) for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lixian Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yong Chi</w:t>
+                <w:t xml:space="preserve">Hieu Pham Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Shu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Hoan Nguyen Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Semlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39 (1), pp.165-173. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.2027-2033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0734242X20957408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10973-020-10346-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945398v1</w:t>
+                <w:t xml:space="preserve">hal-03012742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly foam biocomposites based on cellulose extracted from date palm leaves and low-density polyethylene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Ceramic Water Filters for the Removal of Bacterial, Chemical, and Viral Contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriaan, Luyt</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Popelka</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A. Salifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Obayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire E. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Valentinovich Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Composites and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2631-6331/abbb10⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (7), pp.04020066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954399v1</w:t>
+                <w:t xml:space="preserve">hal-02572064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on mercury abatement and modeling in a full-scale municipal solid waste incineration flue gas treatment unit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hydrogen spillover in the Fischer‐Tropsch synthesis on carbon‐supported cobalt catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ghogia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno F Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Moreau</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.06.003⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.1117-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201901934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872206v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alum sludge as an efficient sorbent for hydrogen sulfide removal: Experimental, mechanisms and modeling studies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental and exergetic life cycle assessment of incineration- and gasification-based waste to energy systems in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanjun Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoneng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youqu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 248, pp.1-13/126010. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, pp.1-10/118002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459405v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Thermal Energy Storage Pressed Plate Ceramic Based on Municipal Waste Incinerator Bottom Ash and Waste Clay</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Hydroxyapatite‐ and Alumina‐Based Catalysts in Dry Reforming of Methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Falcoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Tessier-Doyen</w:t>
+                <w:t xml:space="preserve">Emmanuel Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Germeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-019-00629-6⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (4), pp.698 - 704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201900461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064155v1</w:t>
+                <w:t xml:space="preserve">hal-02487485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramics from Municipal Waste Incinerator Bottom Ash and Wasted Clay for Sensible Heat Storage at High Temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Tessier-Doyen</w:t>
+                <w:t xml:space="preserve">Mechanically Robust Antibacterial Nanopapers Through Mixed Dimensional Assembly for Anionic Dye Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nizam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Arumughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloshy Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sunil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-019-00617-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.1279-1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10924-020-01681-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049781v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and exergetic life cycle assessment of incineration- and gasification-based waste to energy systems in China</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The environmental cost of recovering energy from municipal solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harish Kumar Jeswani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adisa Azapagic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 267, pp.1-13/114792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02863924v1</w:t>
+                <w:t xml:space="preserve">hal-02536941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Hydroxyapatite‐ and Alumina‐Based Catalysts in Dry Reforming of Methane</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of steam addition during carbonation, calcination or hydration on re-activation of CaO sorbent for CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanjun Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, pp.1-13/101167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2020.101167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceat.201900461⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02487485v1</w:t>
+                <w:t xml:space="preserve">hal-02544336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental cost of recovering energy from municipal solid waste</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite as a new support material for cobalt-based catalysts in Fischer-Tropsch synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adisa Azapagic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 267, pp.1-13/114792. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (36), pp.18440-18451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536941v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite as a new support material for cobalt-based catalysts in Fischer-Tropsch synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas Barrier, Rheological and Mechanical Properties of Immiscible Natural Rubber/Acrylonitrile Butadiene Rubber/Organoclay (NR/NBR/Organoclay) Blend Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Martin Georges Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Morreale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Paolo La Mantia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.09.043⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.1-14/2654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13112654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304588v1</w:t>
+                <w:t xml:space="preserve">hal-02871375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Barrier, Rheological and Mechanical Properties of Immiscible Natural Rubber/Acrylonitrile Butadiene Rubber/Organoclay (NR/NBR/Organoclay) Blend Nanocomposites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastic Fuel Conversion and Characterisation: A Waste Valorization Potential for Ghana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Paolo La Mantia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Michael Commeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dodoo-Arhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Acquaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaiah Nimako Baah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nene Kwabla Amoatey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13112654⟩</w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (26), pp.1349-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2020.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871375v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of steam addition during carbonation, calcination or hydration on re-activation of CaO sorbent for CO2 capture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of some selected Ghanaian clay minerals for potential industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Onwona-Agyeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abu Yaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2020.101167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ceramic Processing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36410/jcpr.2020.21.1.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544336v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically Robust Antibacterial Nanopapers Through Mixed Dimensional Assembly for Anionic Dye Removal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorization of calcium carbonate-based solid wastes for the treatment of hydrogen sulfide in a semi-continuous reactor: Part II - slurry bubble column pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sunil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp.1279-1291. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 390, pp.1-11/124576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10924-020-01681-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.124576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496909v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Ceramic Water Filters for the Removal of Bacterial, Chemical, and Viral Contaminants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Highly-efficient hydroxyapatite-supported nickel catalysts for dry reforming of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Germeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001749⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (36), pp.18502-18518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572064v1</w:t>
+                <w:t xml:space="preserve">hal-02282165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen spillover in the Fischer‐Tropsch synthesis on carbon‐supported cobalt catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Serp</w:t>
+                <w:t xml:space="preserve">An investigation of the physical, thermal and mechanical properties of fired clay/SiC ceramics for thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Germeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201901934⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.2087 - 2096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-019-08964-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397186v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of some selected Ghanaian clay minerals for potential industrial applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Characterization of char generated from solar pyrolysis of heavy metal contaminated biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ceramic Processing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36410/jcpr.2020.21.1.35⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206, pp.1-9/118128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496984v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic Fuel Conversion and Characterisation: A Waste Valorization Potential for Ghana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating alum sludge with waste-activated sludge in co-conditioning and dewatering: a case study of a city in south France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baiming Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/adv.2020.127⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.14863 - 14871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-08056-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496600v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of the physical, thermal and mechanical properties of fired clay/SiC ceramics for thermal energy storage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">A simple process for the production of fuel additives using residual lignocellulosic biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maricelly Martínez Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Germeau</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-019-08964-5⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 264, pp.116702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385780v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of calcium carbonate-based solid wastes for the treatment of hydrogen sulfide in a semi-continuous reactor: Part II - slurry bubble column pilot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alum sludge as an efficient sorbent for hydrogen sulfide removal: Experimental, mechanisms and modeling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baiming Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.124576⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 248, pp.1-13/126010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492042v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-efficient hydroxyapatite-supported nickel catalysts for dry reforming of methane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+                <w:t xml:space="preserve">New insights on mercury abatement and modeling in a full-scale municipal solid waste incineration flue gas treatment unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.068⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113, pp.270-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282165v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating alum sludge with waste-activated sludge in co-conditioning and dewatering: a case study of a city in south France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Eco-friendly foam biocomposites based on cellulose extracted from date palm leaves and low-density polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriaan, Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Popelka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Valentinovich Egorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-08056-0⟩</w:t>
+              <w:t xml:space="preserve">Functional Composites and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2631-6331/abbb10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483458v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple process for the production of fuel additives using residual lignocellulosic biomass</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Ceramics from Municipal Waste Incinerator Bottom Ash and Wasted Clay for Sensible Heat Storage at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116702⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.3107 - 3120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00617-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432418v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of char generated from solar pyrolysis of heavy metal contaminated biomass</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Development of a Thermal Energy Storage Pressed Plate Ceramic Based on Municipal Waste Incinerator Bottom Ash and Waste Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 206, pp.1-9/118128. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.689-699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00629-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872153v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of lignocellulosic biomass in biobutanol by a NOVEL thermal process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon dioxide plasma treated PVDF electrospun membrane for the removal of crystal violet dyes and iron oxide nanoparticles from water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepu Gopakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maricelly Martinez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Vishnu Arumukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Lavoie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rogerio Gelamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Carlos de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Production and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2495/EQ-V4-N4-298-310⟩</w:t>
+              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.100268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2019.100268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397519v2</w:t>
+                <w:t xml:space="preserve">hal-02079493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar pyrolysis of heavy metal contaminated biomass for gas fuel production</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Catalytic Effect of Inorganic Elements on Steam Gasification Biochar Properties from Agrowastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Emiro Sierra Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (9), pp.8666-8675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.9b01460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.116016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02396837v1</w:t>
+                <w:t xml:space="preserve">hal-02263649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Deformation and Failure of Trabecular Structures in A Turtle Shell</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Superhydrophobic Cellulose Nanofiber Aerogel for Multifunctional Environmental Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunji Adetayo Owoseni</w:t>
+                <w:t xml:space="preserve">Hasan. M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepu Gopakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Arumughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Beeran Pottathara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fen Du</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John Obayemi</w:t>
+                <w:t xml:space="preserve">Sisanth K. S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.07.023⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.art 495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym11030495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263640v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of calcium carbonate-based solid wastes for the treatment of hydrogen sulfide in a semi-continuous reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Co-pyrogasification of Plastics and Biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.10.169⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.483-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0219-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936298v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Waste-Derived Inorganic Sorbents for the Removal of HCl in Syngas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+                <w:t xml:space="preserve">Compressive Deformation and Failure of Trabecular Structures in A Turtle Shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ampaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linhdan Ngo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carlos Peregrina</w:t>
+                <w:t xml:space="preserve">Tunji Adetayo Owoseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Pinilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Obayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0355-1⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.535-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818380v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide plasma treated PVDF electrospun membrane for the removal of crystal violet dyes and iron oxide nanoparticles from water</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorization of calcium carbonate-based solid wastes for the treatment of hydrogen sulfide in a semi-continuous reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18, pp.100268. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 360, pp.1167-1176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2019.100268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.10.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079493v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-pyrogasification of Plastics and Biomass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorization of Waste-Derived Inorganic Sorbents for the Removal of HCl in Syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Block</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Linhdan Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lebonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Peregrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (3), pp.483-509. </w:t>
+              <w:t xml:space="preserve">, 2019, 10 (11), pp.3435-3446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0219-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0355-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700742v1</w:t>
+                <w:t xml:space="preserve">hal-01818380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Effect of Inorganic Elements on Steam Gasification Biochar Properties from Agrowastes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Current Status and Outlook of Odor Removal Technologies in Wastewater Treatment Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baiming Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (9), pp.8666-8675. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (6), pp.1443-1458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.9b01460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0384-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263649v1</w:t>
+                <w:t xml:space="preserve">hal-01853565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Superhydrophobic Cellulose Nanofiber Aerogel for Multifunctional Environmental Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar pyrolysis of cotton stalk in molten salt for bio-fuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingpu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiping Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan. M.</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sisanth K. S.</w:t>
+                <w:t xml:space="preserve">Nian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym11030495⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179, pp.1124-1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.05.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081241v1</w:t>
+                <w:t xml:space="preserve">hal-02134112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Status and Outlook of Odor Removal Technologies in Wastewater Treatment Plant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Key factors influencing the environmental performance of pyrolysis, gasification and incineration Waste-to-Energy technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanjun Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0384-9⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 196, pp.497-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853565v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility and robustness of a high-temperature air/ceramic thermocline heat storage pilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21, pp.393-404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.est.2018.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar pyrolysis of cotton stalk in molten salt for bio-fuel production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">The effects of temperature and molten salt on solar pyrolysis of lignite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingpu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiping Yang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 179, pp.1124-1132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.05.055⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 181, pp.407-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.05.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134112v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of temperature and molten salt on solar pyrolysis of lignite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steam gasification behavior of tropical agrowaste: A new modeling approach based on the inorganic composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Emiro Sierra Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.05.181⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 235, p.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.07.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149242v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key factors influencing the environmental performance of pyrolysis, gasification and incineration Waste-to-Energy technologies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of phosphatation and calcination on the environmental behaviour of sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.06.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.486-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161846v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam gasification behavior of tropical agrowaste: A new modeling approach based on the inorganic composition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The catalytic effect of inherent and adsorbed metals on the fast/flash pyrolysis of biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stanmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.07.053⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, pp.326-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.12.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881315v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of phosphatation and calcination on the environmental behaviour of sediments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">110th Anniversary: Syngas production enhancement using calcium and potassium impregnated chars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Castaldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.10.002⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (33), pp.15134-15141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b02238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942707v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The catalytic effect of inherent and adsorbed metals on the fast/flash pyrolysis of biomass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ceramic Water Filters for the Removal of Bacterial, Chemical, and Viral Contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Salifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Obayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.12.174⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (10), pp.04019066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969554v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">110th Anniversary: Syngas production enhancement using calcium and potassium impregnated chars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Reactivity and deactivation mechanisms of pyrolysis chars from bio-waste during catalytic cracking of tar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b02238⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237, pp.487-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02197097v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity and deactivation mechanisms of pyrolysis chars from bio-waste during catalytic cracking of tar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Conversion of lignocellulosic biomass in biobutanol by a NOVEL thermal process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maricelly Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.01.021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energy Production and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (4), pp.298-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/EQ-V4-N4-298-310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977738v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic Water Filters for the Removal of Bacterial, Chemical, and Viral Contaminants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Solar pyrolysis of heavy metal contaminated biomass for gas fuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 145 (10), pp.04019066. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 187 (116016), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.116016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266104v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration study of Ni/hydroxyapatite spent catalyst from dry reforming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The impact of the particle size distribution of organic additives on the microstructure of a clay ceramic and its thermal and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 310, pp.107-115. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (4), pp.04018044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2017.05.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700646v1</w:t>
+                <w:t xml:space="preserve">hal-01701896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of waste-to-energy technologies of gasification and incineration using life cycle assessment: Case studies in Finland, France and China</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite supported bimetallic cobalt and nickel catalysts for syngas production from dry reforming of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 203, pp.287-300. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 224, p.310-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.08.139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.10.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867461v1</w:t>
+                <w:t xml:space="preserve">hal-01630309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-conversion of Solid Recovered Fuels under inert and oxidative atmospheres</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Life cycle assessment of pyrolysis, gasification and incineration waste-to-energy technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanjun Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.03.136⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 626, pp.744-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770124v1</w:t>
+                <w:t xml:space="preserve">hal-01712379v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading greenhouse gases (methane and carbon dioxide) into syngas using nickel-based catalysts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">H2S removal from syngas using wastes pyrolysis chars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.04.017⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 334, p.2179-2189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.11.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781513v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic cracking of ethylbenzene as tar surrogate using pyrolysis chars from wastes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Villot</w:t>
+                <w:t xml:space="preserve">Effect of Oil Content on Biogas Production, Process Performance and Stability of Food Waste Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olumide Wesley Awe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gerente</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+                <w:t xml:space="preserve">Jiaxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubiao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.07.020⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (12), p.2295-2306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-017-0179-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867484v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of pyrolysis, gasification and incineration waste-to-energy technologies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anaerobic co-digestion of food waste and FOG with sewage sludge – realising its potential in Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olumide Wesley Awe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (3), p.496 - 517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207233.2017.1380335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01712379v2</w:t>
+                <w:t xml:space="preserve">hal-01787775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Oil Content on Biogas Production, Process Performance and Stability of Food Waste Anaerobic Digestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaxin Lu</w:t>
+                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubiao Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-017-0179-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, p.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800148v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic co-digestion of food waste and FOG with sewage sludge – realising its potential in Ireland</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic Equilibrium Study of Methane Reforming with Carbon Dioxide, Water and Oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grouset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clean Energy Technologies (JOCET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.309-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18178/JOCET.2018.6.4.480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207233.2017.1380335⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01787775v1</w:t>
+                <w:t xml:space="preserve">hal-01876167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2S removal from syngas using wastes pyrolysis chars</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Accumulators for the Capture of Heavy Metals in Thermal Conversion Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire E White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winston Soboyejo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.11.162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (12), pp.art. no. 04018118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667285v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Nickel on Biomass Pyro-Gasification: Coupled Thermodynamic and Experimental Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ESCAPE-27 - European Symposium on Computer-Aided Process Engineering, Barcelona, Spain, Oct. 1–5, 2017, 57 (30), p.9788-9797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b05201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700193v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Equilibrium Study of Methane Reforming with Carbon Dioxide, Water and Oxygen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Co-pyrolysis of wood and plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lebonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Peregrina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clean Energy Technologies (JOCET)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18178/JOCET.2018.6.4.480⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 231, p.110 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.04.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876167v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the particle size distribution of organic additives on the microstructure of a clay ceramic and its thermal and mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">Removal Mechanisms of Contaminants in Ceramic Water Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winston Soboyejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701896v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite supported bimetallic cobalt and nickel catalysts for syngas production from dry reforming of methane</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of support and its surface modifications in cobalt-based Fischer-Tropsch synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.10.063⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (48), p.16137-16161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.8b03850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630309v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Nickel on Biomass Pyro-Gasification: Coupled Thermodynamic and Experimental Investigations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Regeneration study of Ni/hydroxyapatite spent catalyst from dry reforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b05201⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 310, pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2017.05.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735283v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulators for the Capture of Heavy Metals in Thermal Conversion Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparison of waste-to-energy technologies of gasification and incineration using life cycle assessment: Case studies in Finland, France and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanjun Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001469⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.287-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.08.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894538v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-pyrolysis of wood and plastics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Upgrading greenhouse gases (methane and carbon dioxide) into syngas using nickel-based catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 231, p.110 - 117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.04.140⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 226, p.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802140v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal Mechanisms of Contaminants in Ceramic Water Filters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermo-conversion of Solid Recovered Fuels under inert and oxidative atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rababe Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Winston Soboyejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 144 (12), </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 225, pp.54-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.03.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907681v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of support and its surface modifications in cobalt-based Fischer-Tropsch synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Catalytic cracking of ethylbenzene as tar surrogate using pyrolysis chars from wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (48), p.16137-16161. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.86-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.8b03850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923787v1</w:t>
+                <w:t xml:space="preserve">hal-01867484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-Rich Gas Production from Steam Gasification of Bio-char in the Presence of CaO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Production of clay ceramics using agricultural wastes: Study of properties, energy savings and environmental indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (8), pp.2735-2746. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, p.106-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-016-9784-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637217v1</w:t>
+                <w:t xml:space="preserve">hal-01581810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the thermal and mechanical properties of clay ceramics incorporating organic additives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">The impact of heat treatment on the microstructure of a clay ceramic and its thermal and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 708, p.375-382. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (2), p.1747-1754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.09.131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.10.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617979v1</w:t>
+                <w:t xml:space="preserve">hal-01619238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite-based sorbents: elaboration, characterization and application for the removal of catechol from the aqueous phase</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of Nickel impregnation on Wood Gasification Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1271829⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.2843-2852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-017-9911-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619247v1</w:t>
+                <w:t xml:space="preserve">hal-01636543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of solar fuels obtained from beech wood solar pyrolysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling of the thermal and mechanical properties of clay ceramics incorporating organic additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rababe Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.036⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 708, p.375-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.09.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619246v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of clay ceramics for thermal energy storage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite-based sorbents: elaboration, characterization and application for the removal of catechol from the aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Winston O. Soboyejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.15014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (20), p. 2611-2620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1271829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630902v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Biogas Utilisation, Purification and Upgrading Technologies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of solar fuels obtained from beech wood solar pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-016-9826-4⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188, p. 285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619254v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory-scale investigation of the removal of hydrogen sulfide from biogas and air using industrial waste-based sorbents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Structure and properties of clay ceramics for thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire E. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winston O. Soboyejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (2), p.1809-1820. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (10), pp.4748-4759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.15014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619255v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of clay ceramics using agricultural wastes: Study of properties, energy savings and environmental indicators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Review of Biogas Utilisation, Purification and Upgrading Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olumide Wesley Awe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.05.032⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), p.267-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-016-9826-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581810v1</w:t>
+                <w:t xml:space="preserve">hal-01619254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of heat treatment on the microstructure of a clay ceramic and its thermal and mechanical properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Laboratory-scale investigation of the removal of hydrogen sulfide from biogas and air using industrial waste-based sorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olumide Wesley Awe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.10.084⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), p.1809-1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619238v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nickel impregnation on Wood Gasification Mechanism</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Kinetic Analysis of Tropical Lignocellulosic Agrowaste Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Emiro Sierra Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-017-9911-3⟩</w:t>
+              <w:t xml:space="preserve">BIOENERGY RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.832-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-017-9844-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636543v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can biomass be satisfactorily gasified under pressure using an aqueous slurry feed? Examination by simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stanmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97, p.108-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Analysis of Tropical Lignocellulosic Agrowaste Pyrolysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-scale characterisation of chars mineral species for tar cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOENERGY RESEARCH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (3), pp.832-845. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189, pp.88-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-017-9844-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581811v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterisation of chars mineral species for tar cracking</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress and Prospects in the Field of Biomass and Waste to Energy and Added-Value Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Gerente</w:t>
+                <w:t xml:space="preserve">Marco J. Castaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannie van Deventer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack M Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.089⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (6), p.1875-1884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-017-0049-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391562v1</w:t>
+                <w:t xml:space="preserve">hal-01617869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and Prospects in the Field of Biomass and Waste to Energy and Added-Value Materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alkali polyphosphates as new potential materials for thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Semlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-017-0049-0⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, p.277-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617869v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali polyphosphates as new potential materials for thermal energy storage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Treatment of municipal wastewater with calcium phosphate: a new physicochemical purification step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (11), p.2573-2580</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630901v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of municipal wastewater with calcium phosphate: a new physicochemical purification step</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hydrogen-Rich Gas Production from Steam Gasification of Bio-char in the Presence of CaO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingjiang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.2735-2746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-016-9784-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686688v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of biomass char gasification in a downdraft reactor for syngas production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of the particle shape of organic additives on the anisotropy of a clay ceramic and its thermal and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Louisnard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L. V. Korah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.15111⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, p. 654-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599995v1</w:t>
+                <w:t xml:space="preserve">hal-01599984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation Process of Calcium Phosphate from Calcium Carbonate Suspension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Catalytic transformation of carbon dioxide and methane into syngas over ruthenium and platinum supported hydroxyapatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rego de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KONA Powder and Particle Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14356/kona.2016002⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 390, pp.141-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.08.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620289v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic transformation of carbon dioxide and methane into syngas over ruthenium and platinum supported hydroxyapatites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Precipitation Process of Calcium Phosphate from Calcium Carbonate Suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayane Macedo Portela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.08.077⟩</w:t>
+              <w:t xml:space="preserve">KONA Powder and Particle Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.219-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14356/kona.2016002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609114v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the particle shape of organic additives on the anisotropy of a clay ceramic and its thermal and mechanical properties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and theoretical research on agitated contact drying of sewage sludge in a continuous paddle dryer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shaoqing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Milhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenglin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.094⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (16), pp.1979-1990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1147457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599984v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical research on agitated contact drying of sewage sludge in a continuous paddle dryer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fenglin Liang</w:t>
+                <w:t xml:space="preserve">Effect of Operating Parameters and Moisture Content on Municipal Solid Waste Pyrolysis and Gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanjun Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingjiang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1147457⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (5), pp.3994-4001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609029v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Operating Parameters and Moisture Content on Municipal Solid Waste Pyrolysis and Gasification</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation of biomass char gasification in a downdraft reactor for syngas production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (5), pp.3994-4001. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (4), p. 1079-1091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b00042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.15111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609026v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Formation of Aerosols During the Co-combustion of Coal and Biomass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spray-Dried Monocalcium Phosphate Monohydrate for Soluble Phosphate Fertilizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafed El Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fiallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. R. Stanmore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-015-9390-3⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (33), p. 8043-8047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632391v1</w:t>
+                <w:t xml:space="preserve">hal-01609207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption behavior of Zn(II) ions on synthetic apatitic calcium phosphates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Partitioning of Heavy Metals in Municipal Solid Waste Pyrolysis, Gasification, and Incineration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanjun Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingjiang Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.158⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (11), pp.7516-7525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b01918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609210v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Calcium Carbonate-Based Solid Wastes for the Treatment of Hydrogen Sulfide from the Gas Phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Sodium Dihydrogen Phosphate Starting From Sodium Chloride and Orthophosphoric Acid Via Cation Resin Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 190 (11), p. 1743-1748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2015.1024314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b00764⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01150082v1</w:t>
+                <w:t xml:space="preserve">hal-01609203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Hydroxyapatite with Ion-Selective Complexants: 1-Hydroxyethane-1,1-diphosphonic Acid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The effect of temperature and heating rate on char properties obtained from solar pyrolysis of beech wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie504181z⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182, p.114-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.01.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611016v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of Heavy Metals in Municipal Solid Waste Pyrolysis, Gasification, and Incineration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Synthesis of carbon nanotubes/hydroxyapatite composites using catalytic methane cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rego de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (11), pp.7516-7525. </w:t>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (7), p. 673-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b01918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09276440.2015.1060055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632390v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of temperature and heating rate on char properties obtained from solar pyrolysis of beech wood</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of char composition and inorganics on catalytic activity of char from biomass gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi B. Klinghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco J. Castaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.01.112⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 157, p. 37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2015.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176348v1</w:t>
+                <w:t xml:space="preserve">hal-01611006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium Dihydrogen Phosphate Starting From Sodium Chloride and Orthophosphoric Acid Via Cation Resin Exchange</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Metal-doped apatitic calcium phosphates: preparation, characterization, and reactivity in the removal of hydrogen sulfide from gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Stita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh Pham Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09276440.2015.1049096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10426507.2015.1024314⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01609203v1</w:t>
+                <w:t xml:space="preserve">hal-01150416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray-Dried Monocalcium Phosphate Monohydrate for Soluble Phosphate Fertilizer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reactivity enhancement of gasification biochars for catalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco J. Castaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (33), p. 8043-8047. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, p. 491-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2015.06.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609207v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of carbon nanotubes/hydroxyapatite composites using catalytic methane cracking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Production of Sodium Dihydrogen Phosphate Using Sodium Chloride and Orthophosphoric Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Interfaces </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09276440.2015.1060055⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (50), p. 12467-12473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609216v1</w:t>
+                <w:t xml:space="preserve">hal-01609217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of char composition and inorganics on catalytic activity of char from biomass gasification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of Hydroxyapatite with Ion-Selective Complexants: 1-Hydroxyethane-1,1-diphosphonic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Daniels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi B. Klinghoffer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Spiro D. Alexandratos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 157, p. 37-47. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (2), p. 585-596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2015.04.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie504181z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611006v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-doped apatitic calcium phosphates: preparation, characterization, and reactivity in the removal of hydrogen sulfide from gas phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+                <w:t xml:space="preserve">Valorization of Calcium Carbonate-Based Solid Wastes for the Treatment of Hydrogen Sulfide from the Gas Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh Pham Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Interfaces </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09276440.2015.1049096⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b00764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150416v1</w:t>
+                <w:t xml:space="preserve">hal-01150082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity enhancement of gasification biochars for catalytic applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Formation of Aerosols During the Co-combustion of Coal and Biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco J. Castaldi</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. R. Stanmore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 159, p. 491-499. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6), pp.947-957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2015.06.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-015-9390-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609221v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Sodium Dihydrogen Phosphate Using Sodium Chloride and Orthophosphoric Acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Sorption behavior of Zn(II) ions on synthetic apatitic calcium phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (50), p. 12467-12473. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 357 (Part B), p. 1958-1966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609217v1</w:t>
+                <w:t xml:space="preserve">hal-01609210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of calcium phosphate with textile dyes for purification of wastewaters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Carbonated hydroxyapatite starting from calcite and different orthophosphates under moderate hydrothermal conditions: Synthesis and surface reactivity in simulated body fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19443994.2013.807008⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, p. 292-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2014.08.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625028v1</w:t>
+                <w:t xml:space="preserve">hal-01611606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonated hydroxyapatite starting from calcite and different orthophosphates under moderate hydrothermal conditions: Synthesis and surface reactivity in simulated body fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite starting from calcium carbonate and orthophosphoric acid: synthesis, characterization, and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2014.08.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (12), p.4261-4269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8121-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611606v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite starting from calcium carbonate and orthophosphoric acid: synthesis, characterization, and applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Recrystallization of Industrial Triple Super Phosphate Powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker Chtara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chekir Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fiallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-014-8121-7⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (37), p. 14446-14450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie502033j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625023v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallization of Industrial Triple Super Phosphate Powder</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Calcium phosphate based materials starting from calcium carbonate and orthophosphoric acid for the removal of lead(II) from an aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie502033j⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 243, p. 280-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611982v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium phosphate based materials starting from calcium carbonate and orthophosphoric acid for the removal of lead(II) from an aqueous solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Novel one-step synthesis and characterization of bone-like carbonated apatite from calcium carbonate, calcium hydroxide and orthophosphoric acid as economical starting materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.01.032⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, p. 236-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611607v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel one-step synthesis and characterization of bone-like carbonated apatite from calcium carbonate, calcium hydroxide and orthophosphoric acid as economical starting materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stress relaxation behavior of organically modified montmorillonite filled natural rubber/nitrile rubber nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna J. Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuruvilla Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherian Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.12.020⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, p.120-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611993v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress relaxation behavior of organically modified montmorillonite filled natural rubber/nitrile rubber nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reaction of calcium phosphate with textile dyes for purification of wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lemlikchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna J. Maria</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">P. Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. O. O Mecherri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fiallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87, p.120-128. </w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (7-9), p.1669-1673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.10.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2013.807008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625027v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Synthesis of Calcium Hydroxyapatite from Calcium Carbonate and Orthophosphoric Acid under Moderate Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Thermal behavior of apatitic calcium phosphates synthesized from calcium carbonate and orthophosphoric acid or potassium dihydrogen orthophosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (4), p. 1439-1447. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (3), p. 1145-1155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie302422d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10973-012-2695-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632396v1</w:t>
+                <w:t xml:space="preserve">hal-01632397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite gel for the improved removal of Pb2+ ions from aqueous solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Carbonate-containing apatite (CAP) synthesis under moderate conditions starting from calcium carbonate and orthophosphoric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (5), p. 2971-2980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2013.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.07.086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01632393v1</w:t>
+                <w:t xml:space="preserve">hal-01632392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of organic solvents through natural rubber/nitrile rubber/organically modified montmorillonite nanocomposites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite gel for the improved removal of Pb2+ ions from aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48 (15), p. 5373 - 5386. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 232, p.128-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-013-7332-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.07.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01630229v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, and thermo-mechanical properties of copper-loaded apatitic calcium phosphates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transport of organic solvents through natural rubber/nitrile rubber/organically modified montmorillonite nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherian Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soney C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Interfaces </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (8), p.647-660. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (15), p. 5373 - 5386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15685543.2013.834208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-013-7332-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632398v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of apatitic calcium phosphates synthesized from calcium carbonate and orthophosphoric acid or potassium dihydrogen orthophosphate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Synthesis, characterization, and thermo-mechanical properties of copper-loaded apatitic calcium phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (8), p.647-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15685543.2013.834208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10973-012-2695-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01632397v1</w:t>
+                <w:t xml:space="preserve">hal-01632398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate-containing apatite (CAP) synthesis under moderate conditions starting from calcium carbonate and orthophosphoric acid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A review of catalysts for the gasification of biomass char, with some reference to coal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stanmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (5), p. 2971-2980. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, p. 305-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2013.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632392v1</w:t>
+                <w:t xml:space="preserve">hal-01632394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of catalysts for the gasification of biomass char, with some reference to coal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Kinetic Study of the Dissolution of Tunisian Natural Phosphate or Francolite in Industrial Phosphoric Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker Chtara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafed El Feki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.05.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.908 - 916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24297/jac.v6i1.6585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632394v1</w:t>
+                <w:t xml:space="preserve">hal-01798020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Study of the Dissolution of Tunisian Natural Phosphate or Francolite in Industrial Phosphoric Acid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The fate of heavy metals during combustion and gasification of contaminated biomass-A brief review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hafed El Feki</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stanmore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (1), pp.908 - 916. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 256, p. 56-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24297/jac.v6i1.6585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.02.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798020v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of heavy metals during combustion and gasification of contaminated biomass-A brief review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">One-Step Synthesis of Calcium Hydroxyapatite from Calcium Carbonate and Orthophosphoric Acid under Moderate Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian Stanmore</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 256, p. 56-66. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), p. 1439-1447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.02.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie302422d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632395v1</w:t>
+                <w:t xml:space="preserve">hal-01632396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dioxin emissions from municipal solid waste incinerators (MSWIs) in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Laboratory scale study of an industrial phosphate and thermal treatment for polluted dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yohan Benhamou</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2012.06.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), p. 538-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1001-6279(13)60011-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632399v1</w:t>
+                <w:t xml:space="preserve">hal-01632403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic fuels from biomass using concentrated solar energy - A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Physicochemical properties and heavy metals leachability of fly ash from coal-fired power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Baoping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brian Stanmore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.03.077⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mining Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.405 - 409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmst.2011.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632404v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Behavior of Gypsum, Plaster, and Hydroxyapatite Gel Blends</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Synthesis of calcium hydroxyapatite from calcium carbonate and different orthophosphate sources: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (34), pp.11163-11169. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 177 (13), pp.1080-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie301154d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2012.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632401v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Treatment of Dredged Sediment in a Rotary Kiln: Investigation of Structural Changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId672" w:history="1">
+                <w:t xml:space="preserve">A NEW ROUTE FOR THE SYNTHESIS OF ALKALI POLYPHOSPHATE FROM ECONOMICAL STARTING MATERIALS: PREPARATION AND CHARACTERIZATION OF SODIUM CYCLOTRIPHOSPHATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie203023k⟩</w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187 (1), p.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2011.590950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632402v1</w:t>
+                <w:t xml:space="preserve">hal-01634017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties and heavy metals leachability of fly ash from coal-fired power plant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">One-Step Synthesis of Sodium Trimetaphosphate (Na3P3O9) from Sodium Chloride and Orthophosphoric Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mining Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmst.2011.12.002⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (10), p.3851-3854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie201085b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798131v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of calcium hydroxyapatite from calcium carbonate and different orthophosphate sources: A comparative study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rheological Behavior of Gypsum, Plaster, and Hydroxyapatite Gel Blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Raii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2012.05.007⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (34), pp.11163-11169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie301154d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632406v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Synthesis of Sodium Trimetaphosphate (Na3P3O9) from Sodium Chloride and Orthophosphoric Acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId672" w:history="1">
+                <w:t xml:space="preserve">Thermal Treatment of Dredged Sediment in a Rotary Kiln: Investigation of Structural Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 51 (10), p.3851-3854. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie201085b⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 51 (21), p.7146-7152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie203023k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632407v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW ROUTE FOR THE SYNTHESIS OF ALKALI POLYPHOSPHATE FROM ECONOMICAL STARTING MATERIALS: PREPARATION AND CHARACTERIZATION OF SODIUM CYCLOTRIPHOSPHATE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Apatitic calcium phosphates: Synthesis, characterization and reactivity in the removal of lead(II) from aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10426507.2011.590950⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 198, p. 180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.05.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634017v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory scale study of an industrial phosphate and thermal treatment for polluted dredged sediments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId672" w:history="1">
+                <w:t xml:space="preserve">A new route for the synthesis of alkali polyphosphate from economical starting materials : part II - Influence of reaction conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1001-6279(13)60011-6⟩</w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187 (10), p. 1132-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2012.668989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632403v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new route for the synthesis of alkali polyphosphate from economical starting materials : part II - Influence of reaction conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Treatment of Textile Waste Waters by Hydroxyapatite Co-Precipitation with Adsorbent Regeneration and Reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lemlikchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. O. Mecherri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fiallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10426507.2012.668989⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.75-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-011-9096-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634015v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apatitic calcium phosphates: Synthesis, characterization and reactivity in the removal of lead(II) from aqueous solution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of LiFePO4/C Cathode for Lithium Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Germeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.05.083⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (1), p.292-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie201799x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632405v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of Textile Waste Waters by Hydroxyapatite Co-Precipitation with Adsorbent Regeneration and Reuse</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Catalyst Properties and Catalytic Performance of Char from Biomass Gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi B. Klinghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco J. Castaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-011-9096-0⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (40), p.13113-13122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie3014082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632408v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of LiFePO4/C Cathode for Lithium Ion Batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Synthetic fuels from biomass using concentrated solar energy - A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudia Toussaint</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stanmore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie201799x⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (1), pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.03.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634016v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyst Properties and Catalytic Performance of Char from Biomass Gasification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dioxin emissions from municipal solid waste incinerators (MSWIs) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nickolas J. Themelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kemiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (40), p.13113-13122. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (12), p.2273-2277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie3014082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2012.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632400v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Physicochemical Characterization of Pure Diammonium Phosphate from Industrial Fertilizer</w:t>
               </w:r>
@@ -25350,51 +25350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chtara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. El Feki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25467,51 +25467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (3), p.337-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25545,51 +25545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste Valorization, Loop-Closing, and Industrial Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reid Lifset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25648,51 +25648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Research on Waste and Biomass: Multiple Valorization Schemes for Progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), p.175-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25720,243 +25720,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic behavior of ash derived from biomass gasification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Role of Phosphate in the Remediation and Reuse of Heavy Metal Polluted Wastes and Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-009-9006-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634027v1</w:t>
+                <w:t xml:space="preserve">hal-01634023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Phosphate in the Remediation and Reuse of Heavy Metal Polluted Wastes and Sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Catalytic behavior of ash derived from biomass gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Klinghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco J. Castaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-009-9006-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01634023v1</w:t>
+                <w:t xml:space="preserve">hal-01634027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (1), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25990,51 +25990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Valorization of Waste and Biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (1), p.3-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26062,758 +26062,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and kinetics of surface area reduction during the calcination of dredged sediments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">FOREWORD: Treatment and Valorisation of Waste and Wastewater for the Production of Energy/Fuels and Useful Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerasimos Lyberatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Nest Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (2, SI)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634030v1</w:t>
+                <w:t xml:space="preserve">hal-01634032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazardous animal waste carcasses transformation into slow release fertilizers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Convenient conversion of calcium carbonate to hydroxyapatite at ambient pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Verwilghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Chkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2008.12.090⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (3), p.771-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2008.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634028v1</w:t>
+                <w:t xml:space="preserve">hal-01634029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convenient conversion of calcium carbonate to hydroxyapatite at ambient pressure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biological and pretreatment processes for the valorization of waste and biomass into energy/fuel and useful materials - WasteEng2008, 3-5 June 2008, Patras (Greece) Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerasimos Lyberatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (3), p.771-773. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 (15), p.3689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2008.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634029v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and pretreatment processes for the valorization of waste and biomass into energy/fuel and useful materials - WasteEng2008, 3-5 June 2008, Patras (Greece) Foreword</w:t>
+                <w:t xml:space="preserve">Laboratory tests on valorization technique of dredged sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerasimos Lyberatos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Yuan Yuan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Ming Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rock and Soil Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (5), p.1323-1327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634033v1</w:t>
+                <w:t xml:space="preserve">hal-01845770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOREWORD: Treatment and Valorisation of Waste and Wastewater for the Production of Energy/Fuels and Useful Materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization and kinetics of surface area reduction during the calcination of dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Nest Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 190 (1-2), p.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634032v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory tests on valorization technique of dredged sediment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hazardous animal waste carcasses transformation into slow release fertilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fiallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Yacoubi</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Chkir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock and Soil Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 167 (1-3), pp.119-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2008.12.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845770v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcination of Dredged Sediments : Investigation of the Behaviour of Heavy Metals and the Organic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-temperature materials and processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (5), p. 327-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26847,64 +26847,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration of Metals During Pyrolysis of Chromated Copper Arsenate (CCA) Treated Wood Waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kemiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mateos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26951,64 +26951,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Processes for the Valorisation of Waste and Biomass into Energy/Fuel and Useful Materials WasteEng 2008, 3-5 June 2008, Patras (Greece) FOREWORD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Lyberatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27049,1064 +27049,1064 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WasteEng2005 Conference 1st International Conference on Engineering for Waste Treatment. Beneficial Use of Waste and by-Products - The scientific, technical and social stakes of the valorisation of wastes as energy and secondary materials: Conclusions from the WasteEng2005, Albi France, 17-19 May 2005 - Foreword</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vaporisation et/ou stabilisation de métaux lourds au cours du traitement thermique de déchet : cas des déchets ménagers solides et des boues de dragage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abanades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.05.069⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N°45 - Janvier-Février-Mars 2007, pp.20-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634394v1</w:t>
+                <w:t xml:space="preserve">hal-01843956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping heavy metals by using calcium hydroxyapatite and dielectrophoresis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Particle in box: A cell for in-situ measurements of porosity and effective diffusion coefficient during thermophysical transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariern Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Aubry</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.02.057⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (20), p. 6558-6565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie061370k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634393v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle in box: A cell for in-situ measurements of porosity and effective diffusion coefficient during thermophysical transformations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trapping heavy metals by using calcium hydroxyapatite and dielectrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Salvador</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">John Batton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun John Kadaksham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpendra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie061370k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, First International Conference on Engineering for Waste Treatment: Beneficial Use of Waste and By-Products (WasteEng2005), 139 (3), pp.461-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.02.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634391v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporisation et/ou stabilisation de métaux lourds au cours du traitement thermique de déchet : cas des déchets ménagers solides et des boues de dragage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity of laboratory and industrial limes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1574⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (4), pp.473-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1205/cherd06200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843956v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of laboratory and industrial limes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Removal of aqueous lead ions by hydroxyapatites: Equilibria and kinetic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1205/cherd06200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 139 (3), pp.443-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634390v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy metal vaporization and abatement during thermal treatment of modified wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verwilghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 148 (3), p.521-528. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of high specific surface area hydroxyapatite for environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Verwilghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (15), p. 6062-6066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-006-1160-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of aqueous lead ions by hydroxyapatites: Equilibria and kinetic processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">WasteEng2005 Conference 1st International Conference on Engineering for Waste Treatment. Beneficial Use of Waste and by-Products - The scientific, technical and social stakes of the valorisation of wastes as energy and secondary materials: Conclusions from the WasteEng2005, Albi France, 17-19 May 2005 - Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerasimos Lyberatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 139 (3), pp.443-446. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 139 (3, SI), p. 407-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.05.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.02.039⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00241157v1</w:t>
+                <w:t xml:space="preserve">hal-01634394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of minerals by reaction with phosphoric acid - Evolution of model compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28179,51 +28179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1st International conference on engineering for waste treatment : beneficial use of waste and by-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84 (B4, SI), p.235-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28309,51 +28309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84 (4), pp.309-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28381,278 +28381,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of metal chlorides on the sintering and densification of hydroxyapatite adsorbent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie0306473⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N°39 - 3ème Trimestre 2005 (39), pp.2-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634397v1</w:t>
+                <w:t xml:space="preserve">hal-03175739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of metal chlorides on the sintering and densification of hydroxyapatite adsorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benu Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, N°39 - 3ème Trimestre 2005 (39), pp.2-3. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (6), p.1787-1794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie0306473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175739v2</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation of heavy metal containing dusts by reaction with phosphoric acid: study of the reactivity of fly ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 116 (1-2), p.65-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28686,64 +28686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology and heat transfer during mineral residue phosphatation in a rheo-reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28803,64 +28803,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of oxides and nitrates of lead on the sintering and densification of hydroxyapatite adsorbents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benu Adhikari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43 (13), p.3325-3335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28894,64 +28894,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of lead (Pb) by hydroxyapatite sorbent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Beche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29011,64 +29011,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinetics of surface area reduction during isothermal sintering of hydroxyapatite adsorbent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 98 (1-2), pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29141,51 +29141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Oulahna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El Maaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29223,90 +29223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphatation de résidus minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, N°31 - 3ème Trimestre 2003, pp.29-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29340,64 +29340,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of sintering of macroporous hydroxyapatite adsorbents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-temperature materials and processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21 (5), p.281-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29422,64 +29422,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of non-Newtonian suspensions of fly ash: effect of concentration, yield stress and hydrodynamic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 128 (2-3), p.148-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29513,51 +29513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium phosphate stabilization of fly ash with chloride extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29617,51 +29617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal leaching from MSW fly ash before and after chemical and thermal treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Iretskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Zahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29725,130 +29725,130 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (98)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic graphenization of lignin using concentrated solar carbonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2025 - The world conference on carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carbon, Jun 2025, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29873,90 +29873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin graphenization using solar concentrated energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salome Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HeteroNanoCarb 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Benasque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29975,2216 +29975,2212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOx decomposition using nickel- and iron-loaded biocarbon catalysts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimizing Mango Waste and Rice Husk Gasification for Sustainable Energy Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamado Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayon Dit Sadio Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2024 - 10th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Sendai (Japan), Japan</w:t>
+              <w:t xml:space="preserve">6ᵉ Journées Scientifiques du RESER (JSA06-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855157v1</w:t>
+                <w:t xml:space="preserve">hal-05429339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de biocarbone graphénique en combinant carbonisation hydrothermale et pyrolyse solaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">NOx decomposition using nickel- and iron-loaded biocarbon catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Graul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEC 2024 - Colloque de la Société Francophone d'Etude des Carbones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFEC, May 2024, Saint-dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">WasteEng 2024 - 10th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Sendai (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987314v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-like materials produced from lignin using combination of thermal treatments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Production de biocarbone graphénique en combinant carbonisation hydrothermale et pyrolyse solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng2024 - 10th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WasteEng Series, Aug 2024, Sendai (Japan), Japan</w:t>
+              <w:t xml:space="preserve">SFEC 2024 - Colloque de la Société Francophone d'Etude des Carbones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEC, May 2024, Saint-dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987258v1</w:t>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics study of tropical agro-residues : effect of biomass characteristics on activation energies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphene-like materials produced from lignin using combination of thermal treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Salome Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng2024 - 10th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WasteEng Series, Aug 2024, Sendai (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987256v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid refuse fuel-derived biocarbons for coal replacement in an industrial process: combustion performances and environmental assessment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kinetics study of tropical agro-residues : effect of biomass characteristics on activation energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F M Muema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2024 - 10th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Sendai (Japan), France</w:t>
+              <w:t xml:space="preserve">WasteEng2024 - 10th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WasteEng Series, Aug 2024, Sendai (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855159v1</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel and iron-doped biocarbon catalysts for reverse water-gas shift</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Solid refuse fuel-derived biocarbons for coal replacement in an industrial process: combustion performances and environmental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénit Bouesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2024 - 10th International conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Sendai (Japan), Japan</w:t>
+              <w:t xml:space="preserve">WasteEng 2024 - 10th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Sendai (Japan), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855156v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation, characterisation and utilisation of biosourced nickel and iron-based catalysts for hydrogen production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nickel and iron-doped biocarbon catalysts for reverse water-gas shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Graul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF 2023 - Congrès de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">WasteEng 2024 - 10th International conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Sendai (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855205v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation, characterisation and utilisation of biosourced nickel and iron-based catalysts for hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Graul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEST 2023 - 18th International Conference on Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Energy from Wastewater: Coupling Hydrothermal Liquefaction and Anaerobic Digestion for Municipal Sludge Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Alper Basar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WEFTEC 2023 - 96th Annual Water Environment Federation Technical Exhibition and Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphitization of cellulose and lignin using non-conventionnal catalysts: towards graphene-like materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Preparation, characterisation and utilisation of biosourced nickel and iron-based catalysts for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Graul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng2022 - 9th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WasteEng Series, Jun 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">SCF 2023 - Congrès de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987240v1</w:t>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de catalyseurs biosourcés à base de nickel et de fer pour la conversion des oxides d'azote</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Graphitization of cellulose and lignin using non-conventionnal catalysts: towards graphene-like materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Beguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022 - 18ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">WasteEng2022 - 9th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WasteEng Series, Jun 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855274v1</w:t>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable hydrogen from bioresources: evaluation of separation, purification and analytical techniques for monitoring and quantification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Utilisation de catalyseurs biosourcés à base de nickel et de fer pour la conversion des oxides d'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Graul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Fourgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenaghe, Denmark</w:t>
+              <w:t xml:space="preserve">SFGP 2022 - 18ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855285v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crucial role of the binder in biochar briquetting for sustainable energy production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Renewable hydrogen from bioresources: evaluation of separation, purification and analytical techniques for monitoring and quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Elsaddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMRS 2022 - 11th International Conference of the African Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Dakar, Senegal</w:t>
+              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenaghe, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855261v1</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation, characterisation and utilisation of biosourced nickel and iron-based catalysts for energy applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The crucial role of the binder in biochar briquetting for sustainable energy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Ngene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenhage, Denmark</w:t>
+              <w:t xml:space="preserve">AMRS 2022 - 11th International Conference of the African Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855302v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion performance of solid refuse fuel-derived biochars for energy production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Preparation, characterisation and utilisation of biosourced nickel and iron-based catalysts for energy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Graul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMRS2022 - 11th International Conference of the African Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Dakar, Senegal</w:t>
+              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855251v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic conversion of bioresource to graphene-based materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Combustion performance of solid refuse fuel-derived biochars for energy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénit Bouesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 AIChE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIChE, Nov 2022, Phoenix (Arizona), United States</w:t>
+              <w:t xml:space="preserve">AMRS2022 - 11th International Conference of the African Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986420v1</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravel mechanisms between the carbon and metal species towards biographenic-like materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Catalytic conversion of bioresource to graphene-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Beguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Conferences - Waste Management and Valorisation for a Sustainable Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">2022 AIChE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIChE, Nov 2022, Phoenix (Arizona), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395582v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass-derived carbons for heterogeneous catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Carbon 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Zaragoza (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'une unité de production d'hydrogène par des procédés de reformage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Unravel mechanisms between the carbon and metal species towards biographenic-like materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019 - 17ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Nature Conferences - Waste Management and Valorisation for a Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946618v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights on Phosphate-based Materials for Energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From municipal solid wastes to green hydrogen production: case study of VABHYOGAZ3 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grouset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPHOS 2019 - 5th International Symposium on Innovation and Technology in the Phosphate Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Benguerir, Morocco</w:t>
+              <w:t xml:space="preserve">IBA-IFIBiop 2019 - 8th International Forum on Industrial Bioprocessing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Miri, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415571v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of hydrochar formation from black liquor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECI : Engineering Conferences International, Bio-Char II: Production, Characterization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cetraro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du ratio H2/CO et abattement de HCl dans le syngas, par utilisation d'un réactif CaO in-situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanjun Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32192,8281 +32188,8656 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019 - XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Oct 2019, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From municipal solid wastes to green hydrogen production: case study of VABHYOGAZ3 project</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Catalytic performances of Co-based catalysts in Fisher-Tropsch synthesis: effect of particle shape and structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Cydric Ghogia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBA-IFIBiop 2019 - 8th International Forum on Industrial Bioprocessing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Miri, Malaysia</w:t>
+              <w:t xml:space="preserve">FCCat 2019 - The 2nd French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946580v1</w:t>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic performances of Co-based catalysts in Fisher-Tropsch synthesis: effect of particle shape and structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Calcium phosphates for odour treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2019 - The 2nd French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
+              <w:t xml:space="preserve">SYMPHOS 2019 - 5th International Symposium on Innovation and Technology in the Phosphate Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Benguerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946593v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium phosphates for odour treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation d'une unité de production d'hydrogène par des procédés de reformage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grouset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPHOS 2019 - 5th International Symposium on Innovation and Technology in the Phosphate Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Benguerir, Morocco</w:t>
+              <w:t xml:space="preserve">SFGP 2019 - 17ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415580v1</w:t>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative ceramic thermal storage material elaborated from municipal incinerator bottom ash.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">New Insights on Phosphate-based Materials for Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorization.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">SYMPHOS 2019 - 5th International Symposium on Innovation and Technology in the Phosphate Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Benguerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332751v1</w:t>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air/ceramic packed bed thermocline storage system at pilot scale – influence of operating conditions on system behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Innovative ceramic thermal storage material elaborated from municipal incinerator bottom ash.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Falcoz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorization.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332756v1</w:t>
+                <w:t xml:space="preserve">hal-02332751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relevance of thermodynamics to predict the behaviour of inorganics during CO2 gasification of willow wood</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Air/ceramic packed bed thermocline storage system at pilot scale – influence of operating conditions on system behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAPE 2017 - 27th European Symposium on Computer Aided Process Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50447-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01699300v1</w:t>
+                <w:t xml:space="preserve">hal-02332756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-rich gas production from steam catalytic gasification of bio-char</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the relevance of thermodynamics to predict the behaviour of inorganics during CO2 gasification of willow wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2016 - 6th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESCAPE 2017 - 27th European Symposium on Computer Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain. p.2671-2676, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63965-3.50447-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700771v1</w:t>
+                <w:t xml:space="preserve">hal-01699300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of pyrolysis chars from wastes as catalysts for tar removal in syngas purification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Hydrogen-rich gas production from steam catalytic gasification of bio-char</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingjiang Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">WasteEng 2016 - 6th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France. p.402-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379399v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen sulfide removal from syngas over chars produced from pyrolysis of various solid wastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
+                <w:t xml:space="preserve">Efficiency of pyrolysis chars from wastes as catalysts for tar removal in syngas purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379393v1</w:t>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syngas Production over Nickel-Based Catalysts Via Dry Reforming of Methane: Influence of Catalyst Support</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Hydrogen sulfide removal from syngas over chars produced from pyrolysis of various solid wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 AIChE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMERICAN INSTITUTE OF CHEMICAL ENGINEERS, Nov 2015, Salt Lake City, United States. 5 p</w:t>
+              <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872916v1</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of heavy metals during gasification of phytoextraction plants: thermochemical modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Syngas Production over Nickel-Based Catalysts Via Dry Reforming of Methane: Influence of Catalyst Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rego de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joulia</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSE - 12th International Symposium on Process Systems Engineering ; ESCAPE - 25th European Symposium on Computer Aided Process Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 AIChE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMERICAN INSTITUTE OF CHEMICAL ENGINEERS, Nov 2015, Salt Lake City, United States. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63578-5.50052-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01888838v1</w:t>
+                <w:t xml:space="preserve">hal-01872916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of fired clay bricks properties through biomass incorporation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Behavior of heavy metals during gasification of phytoextraction plants: thermochemical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PSE - 12th International Symposium on Process Systems Engineering ; ESCAPE - 25th European Symposium on Computer Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Copenhague, Denmark. pp.341-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63578-5.50052-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713954v1</w:t>
+                <w:t xml:space="preserve">hal-01888838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost transformation of shrimp shell wastes into valuable chitosan</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Calcium phosphate sorbent for environmental application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 -5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Agadir, Morocco. p. 423-431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753245v1</w:t>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite material with calcium sulfate and calcium phosphate for heavy metals retention</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of pyrolysis chars from biomass and waste biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1773-1779</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625030v1</w:t>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2S Removal by metal-doped apatitic calcium phosphates sorbents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Lead and Cadmium removal from aqueous solution using an industrial gypsum by-product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Raii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY (SYMPHOS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Agadir, Morocco. pp.415-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668929v1</w:t>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly porous calcium hydroxyapatite-based composites for air pollution control</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Low-cost transformation of shrimp shell wastes into valuable chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Kadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Oimar Mecherri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fiallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WasteEng 2014 -5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1839-1844</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611619v1</w:t>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physicochemical and thermal treatment on the environmental behavior of sediments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Composite material with calcium sulfate and calcium phosphate for heavy metals retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Belaicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Lemlikchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Oimar Mecherri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 -5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Agadir, Morocco. p.403-406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757368v1</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite and Alizarin sulfonate ARS modeling interactions for textile dyes removal from wastewaters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">H2S Removal by metal-doped apatitic calcium phosphates sorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Stita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. -O. Mecherri</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.725-732</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611611v1</w:t>
+                <w:t xml:space="preserve">hal-01668929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium phosphate sorbent for environmental application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Highly porous calcium hydroxyapatite-based composites for air pollution control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kemiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Agadir, Morocco. p. 423-431, </w:t>
+              <w:t xml:space="preserve">, May 2013, Agadir, Morocco. p. 394-402, </w:t>
             </w:r>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611609v1</w:t>
+                <w:t xml:space="preserve">hal-01611619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead and Cadmium removal from aqueous solution using an industrial gypsum by-product</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of physicochemical and thermal treatment on the environmental behavior of sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY (SYMPHOS 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WasteEng 2014 -5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1446-1453</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611990v1</w:t>
+                <w:t xml:space="preserve">hal-01757368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of pyrolysis chars from biomass and waste biomass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Gerente</w:t>
+                <w:t xml:space="preserve">Hydroxyapatite and Alizarin sulfonate ARS modeling interactions for textile dyes removal from wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lemlikchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fiallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. -O. Mecherri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Agadir, Morocco. p. 378-385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668935v1</w:t>
+                <w:t xml:space="preserve">hal-01611611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy metals captured in gas and liquid phase by hydroxyapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroun Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.804-812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of carbon nanotubes on hydroxyapatite surfaces catalysed by metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1098-1105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Char as catalyst for hot gas cleaning and upgrading : role of the oxygenated sites on the char surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco J. Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.713-724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chemical and thermal treatment on the geotechnical properties of dredged sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Agadir, Morocco. p. 159-169, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties of carbonaceous residues from pyrogasification for catalytic applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of fired clay bricks properties through biomass incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013120545-8 p</w:t>
+              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.641-647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769828v1</w:t>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium phosphate based catalysts : preparation, characterization and catalytic activity in the valorization of carbon dioxide</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Surface properties of carbonaceous residues from pyrogasification for catalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Klinghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco J. Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuropaCat XI - 11th European Congress on Catalysis </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France. 2 p</w:t>
+              <w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013120545-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668956v1</w:t>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the calcium phosphate intermediates formed during the synthesis of hydroxyapatite from CaCO3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Calcium phosphate based catalysts : preparation, characterization and catalytic activity in the valorization of carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 7 - 7ème édition du colloque Cristallisation et précipitation industrielles </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Albi, France. Art. 23-8 p</w:t>
+              <w:t xml:space="preserve">EuropaCat XI - 11th European Congress on Catalysis </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668976v1</w:t>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of metals on surface properties of chars from thermo-conversion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Characterization of the calcium phosphate intermediates formed during the synthesis of hydroxyapatite from CaCO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 12 - 4th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.527-532</w:t>
+              <w:t xml:space="preserve">CRISTAL 7 - 7ème édition du colloque Cristallisation et précipitation industrielles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Albi, France. Art. 23-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668970v1</w:t>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A percolation test to assess the pollutant potential of monolithic materials containing wastes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Valorization of carbonate waste as hydroxyapatite for heavy metals remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Husson</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 12 -4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.1824-1835</w:t>
+              <w:t xml:space="preserve">WasteEng 12 - 4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.623-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741823v1</w:t>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'hydroxyapatite à partir d'une suspension de carbonate de calcium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental behaviour and characterization of treated dredged sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nayane Macedo Portela da Silva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Accart</w:t>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP 2012 -7ème Colloque Science et Technologie des Poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">Wasteng12 - 4th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. pp.214-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769833v1</w:t>
+                <w:t xml:space="preserve">hal-05595495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of carbonate waste as hydroxyapatite for heavy metals remediation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A percolation test to assess the pollutant potential of monolithic materials containing wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jaffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 12 - 4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.623-630</w:t>
+              <w:t xml:space="preserve">WasteEng 12 -4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.1824-1835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668966v1</w:t>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic performance of char from gasification of biomass for the reformation of toluene as a model of tar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse d'hydroxyapatite à partir d'une suspension de carbonate de calcium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayane Macedo Portela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexsandra Guerra</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie del Confetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on thermal treatment technologies and hazardous waste combustors 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, San Antonio, United States. p.219-222</w:t>
+              <w:t xml:space="preserve">STP 2012 -7ème Colloque Science et Technologie des Poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741832v1</w:t>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of chars from regular and supercritical water gasification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Geotechnical and Environmental behaviour of Treated Dredged Sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 12 -4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.1894-1899</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Sediment Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Alibaug, Maharashtra, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741819v1</w:t>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties and hydraulic performance of hydroxyapatite/gypsum/plaster bends</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Catalytic performance of char from gasification of biomass for the reformation of toluene as a model of tar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexsandra Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Klinghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco J. Castaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. pp.200-207</w:t>
+              <w:t xml:space="preserve">International conference on thermal treatment technologies and hazardous waste combustors 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, San Antonio, United States. p.219-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741818v1</w:t>
+                <w:t xml:space="preserve">hal-01741832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxylapatite and alizarinsulfonate as a model for depollution of textile dyes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of chars from regular and supercritical water gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Oimar Mecherri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 12 -4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.828-833</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.1894-1899</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741836v1</w:t>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of treatments on the environmental behavior of dredged sediment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rheological properties and hydraulic performance of hydroxyapatite/gypsum/plaster bends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Raii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 12 -4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.214-219</w:t>
+              <w:t xml:space="preserve">4th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. pp.200-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741835v1</w:t>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Valorization of Wood Waste by Pyrolysis at Low Temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of treatments on the environmental behavior of dredged sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Kemiha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRES'11 - 14th Conference on process Integration, modelling and optimisation for energy saving and pollution reduction, PTS 1 AND 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WasteEng 12 -4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.214-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1125091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01634019v1</w:t>
+                <w:t xml:space="preserve">hal-01741835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy recovery from heavy metal contaminated biomass using pyro-gasification processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hydroxylapatite and alizarinsulfonate as a model for depollution of textile dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Lemlikchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fiallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Oimar Mecherri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECO-MATES 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Osaka, Japan. p.37-38</w:t>
+              <w:t xml:space="preserve">WasteEng 12 -4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.828-833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757377v1</w:t>
+                <w:t xml:space="preserve">hal-01741836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation into the properties of ash from biomass gasification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Effect of metals on surface properties of chars from thermo-conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Klinghoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco J. Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IT3/HWC 2011 - 30th International Conference on Thermal Treatment Technologies &amp; Hazardous Waste Combustors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Jacksonville, United States. pp.52-58</w:t>
+              <w:t xml:space="preserve">WasteEng 12 - 4th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.527-532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876044v1</w:t>
+                <w:t xml:space="preserve">hal-01668970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial use of ash and char from biomass gasification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thermal Valorization of Wood Waste by Pyrolysis at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kemiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mateos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAWTEC 19 - 19th Annual North American Waste-to-Energy Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRES'11 - 14th Conference on process Integration, modelling and optimisation for energy saving and pollution reduction, PTS 1 AND 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Florence, Italy. p.545-550, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1125091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634021v1</w:t>
+                <w:t xml:space="preserve">hal-01634019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of treated dredged sediments as road base materials : environmental assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Energy recovery from heavy metal contaminated biomass using pyro-gasification processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kemiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng10 -3rd International conference on engineering for waste and biomass valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Beijing, Switzerland. 8 p</w:t>
+              <w:t xml:space="preserve">ECO-MATES 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Osaka, Japan. p.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753260v1</w:t>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of rich-carbonates wastes on the synthesis of hydroxyapatite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Investigation into the properties of ash from biomass gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Klinghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco J. Castaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng10 -3rd International conference on engineering for waste and biomass valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Beijing, Switzerland. 7 p</w:t>
+              <w:t xml:space="preserve">IT3/HWC 2011 - 30th International Conference on Thermal Treatment Technologies &amp; Hazardous Waste Combustors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Jacksonville, United States. pp.52-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId926" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753265v1</w:t>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de sédiments fluviaux pollués traités en assises de chaussée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Beneficial use of ash and char from biomass gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Klinghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco J. Castaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 12 p</w:t>
+              <w:t xml:space="preserve">NAWTEC 19 - 19th Annual North American Waste-to-Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lancaster, United States. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769839v1</w:t>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcination of dredged sediments (sludges) at laboratory and pilot scales : engineering of properties for beneficial use</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Use of treated dredged sediments as road base materials : environmental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 08 -2nd International conference on engineering for waste valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. 14 p</w:t>
+              <w:t xml:space="preserve">WasteEng10 -3rd International conference on engineering for waste and biomass valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Beijing, Switzerland. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741029v1</w:t>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration of metals during pyrolysis of chromated copper arsenate (CCA) treated wood waste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Valorization of rich-carbonates wastes on the synthesis of hydroxyapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Chkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Mateos</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 08 -2nd International conference on engineering for waste valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. 9 p</w:t>
+              <w:t xml:space="preserve">WasteEng10 -3rd International conference on engineering for waste and biomass valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Beijing, Switzerland. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741031v1</w:t>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage of calcium phosphate sorbent for the removal of heavy metal from industrial flue gas. Investigation at pilot scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Valorisation de sédiments fluviaux pollués traités en assises de chaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REWAS 2008 -Proceedings of the 2008 Global symposium on recycling, waste treatment and clean technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Cancun, Mexico. p.1419-1426</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753281v1</w:t>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and thermal treatment of dredged sediments (sludges) : modification of heavy metal mobilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId672" w:history="1">
+                <w:t xml:space="preserve">Usage of calcium phosphate sorbent for the removal of heavy metal from industrial flue gas. Investigation at pilot scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Verwilghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REWAS 2008 -Proceedings of the 2008 Global symposium on recycling, waste treatment and clean technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Cancun, Mexico. p.769-774</w:t>
+              <w:t xml:space="preserve">, Oct 2008, Cancun, Mexico. p.1419-1426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757399v1</w:t>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution et stabilisation des métaux lourds lors du traitement de boues de dragages par phosphatation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Agglomeration of metals during pyrolysis of chromated copper arsenate (CCA) treated wood waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kemiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mateos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 8 p</w:t>
+              <w:t xml:space="preserve">WasteEng 08 -2nd International conference on engineering for waste valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId932" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768708v1</w:t>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcination des boues de dragages phosphatées : évolution des propriétés physiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId672" w:history="1">
+                <w:t xml:space="preserve">Chemical and thermal treatment of dredged sediments (sludges) : modification of heavy metal mobilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t>
+              <w:t xml:space="preserve">REWAS 2008 -Proceedings of the 2008 Global symposium on recycling, waste treatment and clean technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Cancun, Mexico. p.769-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768709v1</w:t>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated and desactivated sintering of hydroxyapatite adsorbent using metallic additives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Calcination of dredged sediments (sludges) at laboratory and pilot scales : engineering of properties for beneficial use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert Pfeffer</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCPT5 -5th World Congress on Particle Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Orlando, United States. 11 p</w:t>
+              <w:t xml:space="preserve">WasteEng 08 -2nd International conference on engineering for waste valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782606v1</w:t>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy metal removal from gas phase with hydroxylapatite sorbent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Distribution et stabilisation des métaux lourds lors du traitement de boues de dragages par phosphatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCPT5 -5th World Congress on Particle Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Orlando, United States. 8 p</w:t>
+              <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782609v1</w:t>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation of mineral residues by phosphate treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Calcination des boues de dragages phosphatées : évolution des propriétés physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng05 -1st International conference on engineering for waste treatment. Beneficial use of waste and by-products = 1ère Conférence internationale sur l'ingénierie pour le traitement des déchets. Valorisation des déchets et sous-produits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Albi, France. 8 p</w:t>
+              <w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781663v1</w:t>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-treatment of poly-vinyl chloride wastes by a mechanochemical method and their recycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activated and desactivated sintering of hydroxyapatite adsorbent using metallic additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benu Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Verwilghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Santander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junya Kano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Robert Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng05 -1st International conference on engineering for waste treatment. Beneficial use of waste and by-products = 1ère Conférence internationale sur l'ingénierie pour le traitement des déchets. Valorisation des déchets et sous-produits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Albi, France. 5 p</w:t>
+              <w:t xml:space="preserve">WCPT5 -5th World Congress on Particle Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Orlando, United States. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781659v1</w:t>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of aqueous lead ions by hydroxyapatites : equilibria and kinetic process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Heavy metal removal from gas phase with hydroxylapatite sorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Verwilghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId944" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng05 -1st International conference on engineering for waste treatment. Beneficial use of waste and by-products = 1ère Conférence internationale sur l'ingénierie pour le traitement des déchets. Valorisation des déchets et sous-produits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Albi, France. 8 p</w:t>
+              <w:t xml:space="preserve">WCPT5 -5th World Congress on Particle Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Orlando, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781655v1</w:t>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences des conditions de calcination sur les propriétés de la chaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pre-treatment of poly-vinyl chloride wastes by a mechanochemical method and their recycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junya Kano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiwu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2005 -10ème congrès de la Société Française de Génie des Procédés : le génie des procédés vers de nouveaux espaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">WasteEng05 -1st International conference on engineering for waste treatment. Beneficial use of waste and by-products = 1ère Conférence internationale sur l'ingénierie pour le traitement des déchets. Valorisation des déchets et sous-produits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Albi, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780082v1</w:t>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation of incinerator fly ashes using hydroxyapatites cements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of aqueous lead ions by hydroxyapatites : equilibria and kinetic process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sarda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Didier Bernache Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng05 -1st International conference on engineering for waste treatment. Beneficial use of waste and by-products = 1ère Conférence internationale sur l'ingénierie pour le traitement des déchets. Valorisation des déchets et sous-produits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2005, Albi, France. 6 p</w:t>
+              <w:t xml:space="preserve">, May 2005, Albi, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781665v1</w:t>
+                <w:t xml:space="preserve">hal-01781655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconcentration of heavy metals adsorbed in hydroxyapatite particles using a dielectrophoretic micro-device</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stabilisation of incinerator fly ashes using hydroxyapatites cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Verwilghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng05 -1st International conference on engineering for waste treatment. Beneficial use of waste and by-products = 1ère Conférence internationale sur l'ingénierie pour le traitement des déchets. Valorisation des déchets et sous-produits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2005, Albi, France. 9 p</w:t>
+              <w:t xml:space="preserve">, May 2005, Albi, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId949" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781658v1</w:t>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing dredged sediments for beneficial reuse : stabilization of heavy metals with phophoric acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Preconcentration of heavy metals adsorbed in hydroxyapatite particles using a dielectrophoretic micro-device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Batton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun John Kadaksham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpendra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng05 -1st International conference on engineering for waste treatment. Beneficial use of waste and by-products = 1ère Conférence internationale sur l'ingénierie pour le traitement des déchets. Valorisation des déchets et sous-produits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2005, Albi, France. 8 p</w:t>
+              <w:t xml:space="preserve">, May 2005, Albi, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId950" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781656v1</w:t>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the phosphoric acid addition on the drying kinetics of dredged sediment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influences des conditions de calcination sur les propriétés de la chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying 2004 -14th International Drying Symposium (IDS 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Sao Paulo, Brazil. p.1013-1020</w:t>
+              <w:t xml:space="preserve">SFGP 2005 -10ème congrès de la Société Française de Génie des Procédés : le génie des procédés vers de nouveaux espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782631v1</w:t>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du plomb sur le frittage d'une hydroxyapatite stoechiométrique : processus cinétique et mécanisme réactionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Processing dredged sediments for beneficial reuse : stabilization of heavy metals with phophoric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId954" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la poudre au matériau massif SF2M-GFC -Commission poudres et matériaux frittés Journées annuelles du RFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Albi, France. p.178-183</w:t>
+              <w:t xml:space="preserve">WasteEng05 -1st International conference on engineering for waste treatment. Beneficial use of waste and by-products = 1ère Conférence internationale sur l'ingénierie pour le traitement des déchets. Valorisation des déchets et sous-produits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Albi, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780122v1</w:t>
+                <w:t xml:space="preserve">hal-01781656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beneficial reuse of incinerator fly ash following phosphate treatment : reaction kinetics and control of properties by calcination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId759" w:history="1">
+                <w:t xml:space="preserve">Stabilisation of mineral residues by phosphate treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial use of recycled materials in transportation applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Arlington, United States. p.791-800</w:t>
+              <w:t xml:space="preserve">WasteEng05 -1st International conference on engineering for waste treatment. Beneficial use of waste and by-products = 1ère Conférence internationale sur l'ingénierie pour le traitement des déchets. Valorisation des déchets et sous-produits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Albi, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId955" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782651v1</w:t>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of lead (Pb) adsorption by hydroxyapatite sorbent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of the phosphoric acid addition on the drying kinetics of dredged sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId957" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2003 - 9ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France. 8 p</w:t>
+              <w:t xml:space="preserve">Drying 2004 -14th International Drying Symposium (IDS 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Sao Paulo, Brazil. p.1013-1020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId956" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780121v1</w:t>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and heat transfer during mineral residues phosphatation in a rheo-reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId759" w:history="1">
+                <w:t xml:space="preserve">A beneficial reuse of incinerator fly ash following phosphate treatment : reaction kinetics and control of properties by calcination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId959" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Choplin</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2003 - 9ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France. 8 p</w:t>
+              <w:t xml:space="preserve">Beneficial use of recycled materials in transportation applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Arlington, United States. p.791-800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId958" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780120v1</w:t>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation of heavy metal from automobile shredder residues : beneficial reuse of the residues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence du plomb sur le frittage d'une hydroxyapatite stoechiométrique : processus cinétique et mécanisme réactionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernache Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International automobile recycling congress 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Geneva, Switzerland. p.1-16</w:t>
+              <w:t xml:space="preserve">Colloque de la poudre au matériau massif SF2M-GFC -Commission poudres et matériaux frittés Journées annuelles du RFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Albi, France. p.178-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId961" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781686v1</w:t>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grain model applied to solids with significant varying density and surface area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId760" w:history="1">
+                <w:t xml:space="preserve">Kinetics of lead (Pb) adsorption by hydroxyapatite sorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCPT4 -World Congress on Particle Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Sydney, Australia. 8 p</w:t>
+              <w:t xml:space="preserve">SFGP 2003 - 9ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId963" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781693v1</w:t>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polymérisation acrylique sur prothèse en métal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rheology and heat transfer during mineral residues phosphatation in a rheo-reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId966" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Ricard</w:t>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes journées internationales des biomatériaux de l'institut européen des biomatériaux et de microchirurgie de Nancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Nancy, France. p.301-306</w:t>
+              <w:t xml:space="preserve">SFGP 2003 - 9ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId964" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782665v1</w:t>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic interactions and rheology of reactive concentrated suspension of fly ash</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stabilisation of heavy metal from automobile shredder residues : beneficial reuse of the residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCPT4 -World Congress on Particle Technology 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Sydney, Australia. 8 p</w:t>
+              <w:t xml:space="preserve">International automobile recycling congress 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Geneva, Switzerland. p.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId967" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782655v1</w:t>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaction solide-liquide et frittage par calcination d'hydroxyapatites chargées en métaux lourds : cinétique et mécanisme de frittage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId760" w:history="1">
+                <w:t xml:space="preserve">The grain model applied to solids with significant varying density and surface area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId969" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et technologie des poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Nancy, France. p.353-358</w:t>
+              <w:t xml:space="preserve">WCPT4 -World Congress on Particle Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Sydney, Australia. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId968" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808336v1</w:t>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId970" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie des suspensions concentrées de cendres volantes d'incinération</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La polymérisation acrylique sur prothèse en métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ième Colloque annuel du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Marne-La-Vallée, France. p.293-299</w:t>
+              <w:t xml:space="preserve">Septièmes journées internationales des biomatériaux de l'institut européen des biomatériaux et de microchirurgie de Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Nancy, France. p.301-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId970" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808338v1</w:t>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement rhéologique de suspensions concentrées de cendres volantes d'incinération</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId759" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic interactions and rheology of reactive concentrated suspension of fly ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et technologie des poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2001, Nancy, France. p.403-408</w:t>
+              <w:t xml:space="preserve">WCPT4 -World Congress on Particle Technology 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Sydney, Australia. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808341v1</w:t>
+                <w:t xml:space="preserve">hal-01782655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological behaviour and calorimetry of fly ash suspension during phosphate reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Réaction solide-liquide et frittage par calcination d'hydroxyapatites chargées en métaux lourds : cinétique et mécanisme de frittage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Melbourne, Australia. 10 p</w:t>
+              <w:t xml:space="preserve">Science et technologie des poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Nancy, France. p.353-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808907v1</w:t>
+                <w:t xml:space="preserve">hal-01808336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of chloride from fly ash and stabilisation of the residues by a hydroxylapatite sol-gel process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rhéologie des suspensions concentrées de cendres volantes d'incinération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste stabilization and environment 99 -Stab and env 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1999, Villeurbanne, France. p.30-35</w:t>
+              <w:t xml:space="preserve">36ième Colloque annuel du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Marne-La-Vallée, France. p.293-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId973" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809128v1</w:t>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rheological behaviour and calorimetry of fly ash suspension during phosphate reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th World Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Melbourne, Australia. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement rhéologique de suspensions concentrées de cendres volantes d'incinération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et technologie des poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Nancy, France. p.403-408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction of chloride from fly ash and stabilisation of the residues by a hydroxylapatite sol-gel process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waste stabilization and environment 99 -Stab and env 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Villeurbanne, France. p.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hydroxylapatite sol-gel process for chloride extraction and heavy metal stabilisation. Application to fly ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 2 -2ème congrès européen de génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Montpellier, France. p.223-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40476,409 +40847,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and DFT study of NOx decomposition via macroalgae-based biochar catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd EUBCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOx decomposition through nickel-and iron-loaded fern and willow biosourced catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Graul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUBCE 2024 - 32nd European Biomass Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crucial role of the binder in biochar briquetting for coal replacement in an industrial process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Ngene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar From Pyrogasification As Catalysts For Hydrogen Production: Thermodynamic Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Graul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2021 - 8th International Conference on Engineering for Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40888,447 +41259,447 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerogels for Energy Saving and Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meldin Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-522, 2024, 978-1119717638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119717645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Nanocomposites for Energy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thangadurai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Manjubaashini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Thangadurai (Ed.); N. Manjubaashini (Ed.); Sabu Thomas (Ed.); Ange Nzihou (Ed.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WILEY-VCH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 272 p., 2022, 978-3-527-35048-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou (Ed.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 vol., 1387 p., 2020, 978-3-030-35019-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId987" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-Use and Recycling of Materials: Solid Waste Management and Water Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibin K. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalarikkal Nandakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jibin K. P. (Ed.); Kalarikkal Nandakumar (Ed.); Sabu Thomas (Ed.); Ange Nzihou (Ed.). River Publishers, 473 p., 2019, River Publishers Series in Chemical, Environmental, and Energy Engineering, 9788770220583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -41338,2245 +41709,2245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in the Application of Engineered Biochar for Wastewater Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merin Rose K E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiswarya Anil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalytic Applications of Biochar for Environmental Remediation: A Green Approach Towards Environment Restoration (Vol 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1478, American Chemical Society, 45-69 (Chap.3), 2024, ACS Symposium Series, 9780841296657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bk-2024-1478.ch003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 2 - Nanocellulose-based composites: fundamentals and applications in electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Nizam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepu Ambika Gopakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Beeran Pottathara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanocellulose Based Composites for Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 15-29 (chap.02), 2021, Micro and Nano Technologies series, 978-0-12-822350-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-822350-5.00002-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId999" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hydrogène vert en aéronautique - Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TIP603WEB (trp4055), Techniques de l'Ingénieur, 20 p., 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-trp4055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle environmental assessment of thermal waste-to-energy technologies and energy–environment–economy model development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Extraction and Characterization of Nanomaterials from Agrowaste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepu Gopakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Jingzheng Ren. </w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste-to-Energy : Multi-Criteria Decision Analysis for Sustainability Assessment and Ranking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-816394-8.00005-7⟩</w:t>
+              <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 841-897 (Chap. 7), 2020, 978-3-030-35019-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1003" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634750v1</w:t>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic and Advanced Characterization Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId910" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 31-497 (chap. 2), 2020, 978-3-030-35019-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_2⟩</w:t>
+              <w:t xml:space="preserve">, 1113-1171 (Chap. 11), 2020, 978-3-030-35019-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1012" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1005" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494203v1</w:t>
+            <w:hyperlink r:id="rId1010" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and Characterization of Nanomaterials from Agrowaste</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generic and Advanced Characterization Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1015" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 841-897 (Chap. 7), 2020, 978-3-030-35019-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_7⟩</w:t>
+              <w:t xml:space="preserve">, 31-497 (chap. 2), 2020, 978-3-030-35019-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1010" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494272v1</w:t>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syngas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Solid Residues (Biochar, Bottom Ash, Fly Ash, …)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Haurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1113-1171 (Chap. 11), 2020, 978-3-030-35019-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_11⟩</w:t>
+              <w:t xml:space="preserve">, 1307-1387 (Chap. 15), 2020, 978-3-030-35019-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1021" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1013" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494296v1</w:t>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid Residues (Biochar, Bottom Ash, Fly Ash, …)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
+                <w:t xml:space="preserve">Municipal Solid Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Castaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1023" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ciuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1024" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinjing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1307-1387 (Chap. 15), 2020, 978-3-030-35019-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_15⟩</w:t>
+              <w:t xml:space="preserve">, 731-840 (Chap. 6), 2020, 978-3-030-35019-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1026" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1016" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494339v1</w:t>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Municipal Solid Waste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Castaldi</w:t>
+                <w:t xml:space="preserve">Particulate Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1021" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 731-840 (Chap. 6), 2020, 978-3-030-35019-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_6⟩</w:t>
+              <w:t xml:space="preserve">, 1267-1306 (Chap. 14), 2020, 978-3-030-35019-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1020" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494253v1</w:t>
+            <w:hyperlink r:id="rId1027" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particulate Matter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId1031" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Oakley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1267-1306 (Chap. 14), 2020, 978-3-030-35019-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_14⟩</w:t>
+              <w:t xml:space="preserve">, 939-1083 (Chap. 9), 2020, 978-3-030-35019-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1033" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1025" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494330v1</w:t>
+            <w:hyperlink r:id="rId1030" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocellulose Based Aerogels for Varying Engineering Applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biomass Categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...3 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ange Nzihou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Renewable and Sustainable Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.10549-1⟩</w:t>
+              <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1-29 (Chap. 1), 2020, 978-3-030-35019-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1028" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086917v1</w:t>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass Categories</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nanocellulose Based Aerogels for Varying Engineering Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepu Ambika Gopakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1039" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A.T. Owolabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...29 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_1⟩</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Renewable and Sustainable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1040" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 155-165, 2020, 978-0-12-813196-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.10549-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1033" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494145v1</w:t>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1036" w:history="1">
+            <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sludge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Life cycle environmental assessment of thermal waste-to-energy technologies and energy–environment–economy model development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanjun Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1037" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tribout</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ange Nzihou. </w:t>
+              <w:t xml:space="preserve">Jingzheng Ren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_9⟩</w:t>
+              <w:t xml:space="preserve">Waste-to-Energy : Multi-Criteria Decision Analysis for Sustainability Assessment and Ranking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap. 5, Elsevier, pp.111-151, 2020, 978-0-12-816394-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-816394-8.00005-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1036" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494283v1</w:t>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie des phosphates pour l'énergie et l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer l'avenir : l'ingénierie se met au vert / sous la direction de Martine Meireles-Masbernat, Laurent Nicolas, Abdelilah Slaoui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 193-197 (Chap. 7 / 5), 2019, 978-2271126382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02200489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1041" w:history="1">
+            <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen production from biogas reforming: an overview of steam reforming, dry reforming, dual reforming, and tri-reforming of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1042" w:history="1">
+            <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Ji Siang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1043" w:history="1">
+            <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai-Viet N. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Son Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1044" w:history="1">
+            <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ridart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Azzaro-Pantel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogen supply chains : design, deployment and operation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.111-166, 2018, 978-0-12-811197-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1049" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811197-0.00004-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1045" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1046" w:history="1">
+            <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratoire Rapsodee-Mines Albi : nos déchets les plus dangereux peuvent être valorisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des solutions : ces citoyens qui bâtissent l'avenir / sous la dir. de Reporters d'Espoirs avec Jean-Louis Etienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arthaud, p.247-251, 2017, 978-2-0814-0875-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1046" w:history="1">
+            <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -43586,117 +43957,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1047" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization Of Inorganic Solid Wastes From Industrial Activities Into Active Materials For Removal Of Hydrogen Sulfide In Gas Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huynh Pham Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1047" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -43706,117 +44077,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1048" w:history="1">
+            <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VALORIZATION OF INORGANIC SOLID WASTES FROM INDUSTRIAL ACTIVITIES INTO ACTIVE MATERIALS FOR REMOVAL OF HYDROGEN SULFIDE IN GAS PHASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huynh Pham Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1048" w:history="1">
+            <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -43826,151 +44197,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1049" w:history="1">
+            <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global potential of Biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1050" w:history="1">
+            <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dr Sarika Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1051" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1052" w:history="1">
+            <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmen Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharoah Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] The World Biogas Association. 2019, 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1053" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -43980,712 +44351,712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1054" w:history="1">
+            <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WasteEng18 - 7th International Conference on Engineering for Waste and Biomass Valorisation, Prague, Czech Republic, July 02-05, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1055" w:history="1">
+            <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Stehlík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Mines Albi, 976 p., 2018, 979-10-91526-07-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1054" w:history="1">
+            <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WasteEng 16 : the 6th International Conference on Engineering for Waste and Biomass Valorisation, Albi, France, from May 23-26, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Albi, 2016, 979-10-91526-05-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WasteEng 14 - The 5th International conference on Engineering for Waste and Biomass Valorisation, Rio de Janeiro, Brazil, from August 25-28, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1058" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Guerreiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1059" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electo Silva Lora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMAC, 2014, 979-10-91526-03-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WasteEng 12 : the 4th International Conference on Engineering for Waste and Biomass Valorisation, Porto, Portugal, from september 10-13, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMAC, 2012, 979-10-91526-00-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WasteEng10 : the 3rd International conference on engineering for waste and biomass valorization, Beijing, Chine, from May 17-19, 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huizhou Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMAC, 2010, 978-2-9511591-8-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WasteEng08 - 2nd International conference on engineering for waste valorisation, Patras, Greece, from June 03-05, 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérasimos Lyberatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1066" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Patras, 379 p., 2008, 978-960-530-101-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WasteEng05 - 1st International conference on engineering for waste treatment. Beneficial use of waste and by-products. Albi, France, from May 17-19, 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMAC, 2005, 2-9511591-4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la poudre au matériau massif : colloque. Commission poudres et matériaux frittés SF2M-GFC - Journées annuelles du RFM, Albi, France, du 03-05 juin 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nièpce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1071" w:history="1">
+            <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1072" w:history="1">
+            <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1077" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Dodds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMAC, 381 p., 2003, 2-9511591-1-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1073" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1074"/>
+      <w:footerReference w:type="default" r:id="rId1078"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -44753,51 +45124,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68972C92"/>
+    <w:nsid w:val="58BD6C7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -44984,51 +45355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ange-nzihou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1547-2567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077228677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05419506v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lapier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jung Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob King" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Beguerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c03324" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05514352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.128992" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05551490v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanitha Vasudevan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scaffaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym18040427" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosely Anne Bose" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2026.132205" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04669645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graul Th&#233;odore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonz&#225;lez Mart&#237;nez Mar&#237;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nzihou Ange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02673-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05303387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Ghorbal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corbin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaucherie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c04937" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05000959v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Rigollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-91204-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05144677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nit Bouesso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05238652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Hui Lim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hui Wai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyu Cao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Das" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/energymater.2025.63" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiangqiang Xue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Sun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binhang Yan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyou Yin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2025.06.024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05046689v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamala Gowri Krishnan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire White" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo Zeng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Sik Ok" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.135330" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05261371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamado Ouedraogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayon Dit Sadio Sidibe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Richardson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120347" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05311064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Zuo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Lin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.169123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05070886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghua Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin He" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Deng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhou Yuan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02286-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05077497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj00463b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05264392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Sasia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Ochoo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107533" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05303583v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Poser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c05555" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05305033v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamala Krishnan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosely Bose" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c04847" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05143855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ngene" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.113240" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04449020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Graul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301398" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04530569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thangadurai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108366" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04249178v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dian Zhong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129868" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04639917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Rigollet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.153795" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04509423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kumar Mohanty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singaravelu Vivekanandhan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oisik Das" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Romero Millan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Klinghoffer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43586-024-00297-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04663709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Qiu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fourgeaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcato.2024.206982" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04662917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razac Sane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Semlal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boulif" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Toussaint" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Germeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112799" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04639792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Peter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leruth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142779" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04373650v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Elsaddik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Delmas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delmas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50611-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04662040v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ifunanya Ngene" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143193" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04071546v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c01325" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04082032v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Princess Munnie Maiga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dodoo-Arhin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andoh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boamah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boamah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-023-00571-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03888501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Eskicioglu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135398" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02920165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Ephraim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lebonnois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peregrina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sharrock" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00952-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03918326v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ndong" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piotte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cadot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100326" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03949350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Xu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2023.107664" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04203295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Alias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100510" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050670v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.071" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04169557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38433-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04006451v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghogia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05312" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04051889v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136898" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050915v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100346" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03842181v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel C Ghogia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E White" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange A Nzihou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202201864" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04203217v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.145191" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04017393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04001882v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126997" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04112253v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120138" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03689877v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avanthi D Igalavithana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chammi P Attanayake" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujun Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siming You" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.113495" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03739672v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.125333" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563223v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Phan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grouset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.01.100" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03660183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.124413" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03716666v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alper Basar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.137838" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03514997v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Kasaira Mubari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8010004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03514595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111989" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03463869v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifu Tahiru Azeko" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kwesi Arthur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004021" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03918518v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25943-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637175v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepu Gopakumar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07070-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03807724v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjun Tang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoneng Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04279" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03211746v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117186" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03205823v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangji Hu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbing Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129300" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03012742v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Pham Sy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen Xuan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-10346-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02893863v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricelly Mart&#237;nez Aguilar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2020.100049" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332174v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meldin Mathew" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202000264" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03205692v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiming Ren" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqian Zhao" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129558" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02959714v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Emiro Sierra Vargas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01241-9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03009170v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Pai" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Beeran Pottathara" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Carlos Morais" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50262" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03203956v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Xiong" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00676" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03247402v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Yang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingpu Xie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Yang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121103" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03000797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117906" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02983116v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119527" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02980798v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kofi Osei" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Yaya" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Onwona-Agyeman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01282-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02948969v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Shen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01232-w" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201678v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Cydric Ghogia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Machado" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.027" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02957282v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01244-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040801v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119408" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02983182v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ji" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Esteve-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranbin Liu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.127522" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02945398v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixian Wang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Shu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X20957408" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02954399v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan, Luyt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popelka" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Valentinovich Egorov" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-6331/abbb10" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872206v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Antonini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.06.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02459405v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126010" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064155v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopez Ferber" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00629-6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02049781v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00617-w" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863924v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youqu Zheng" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02487485v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R&#234;go de Vasconcelos" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900461" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02536941v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Kumar Jeswani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Azapagic" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114792" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02304588v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Munirathinam" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.043" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02871375v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Georges Thomas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morreale" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo La Mantia" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112654" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02544336v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2020.101167" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496909v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nizam" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Arumughan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloshy Baby" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sunil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-020-01681-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02572064v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Nigay" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salifu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Obayemi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. White" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001749" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397186v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901934" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496984v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36410/jcpr.2020.21.1.35" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496600v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Commeh" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Acquaye" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaiah Nimako Baah" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nene Kwabla Amoatey" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2020.127" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385780v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08964-5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02492042v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.124576" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02282165v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.068" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02483458v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08056-0" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432418v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116702" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872153v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118128" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397519v2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricelly Martinez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lavoie" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EQ-V4-N4-298-310" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02396837v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116016" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263640v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ampaw" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunji Adetayo Owoseni" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Du" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pinilla" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Obayemi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.07.023" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936298v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.10.169" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818380v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0355-1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02079493v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Arumukhan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gelamo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos de Morais" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2019.100268" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700742v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Block" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0219-8" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263649v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b01460" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02081241v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan. M." TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisanth K. S." TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11030495" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853565v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0384-9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969631v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hoffmann" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.11.034" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02134112v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Liu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.055" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02149242v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao He" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.181" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02161846v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.06.016" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01881315v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.07.053" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01942707v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Depelsenaire" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.10.002" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969554v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stanmore" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.12.174" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02197097v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducousso" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castaldi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b02238" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01977738v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.021" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02266104v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salifu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001579" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700646v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.092" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867461v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.139" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01770124v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rababe Sani" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.136" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781513v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.04.017" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867484v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.07.020" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712379v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.151" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01800148v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Wesley Awe" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Lu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubiao Wu" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-0179-4" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01787775v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2017.1380335" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667285v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.11.162" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876167v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Pham" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/JOCET.2018.6.4.480" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701896v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002221" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630309v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.10.063" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735283v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b05201" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01894538v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Soboyejo" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001469" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802140v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.04.140" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01907681v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001471" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923787v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b03850" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637217v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjiang Ni" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9784-x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617979v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.09.131" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619247v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Sebei" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1271829" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619246v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.036" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630902v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston O. Soboyejo" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15014" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619254v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9826-4" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619255v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.03.023" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01581810v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sani" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.05.032" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619238v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.10.084" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01636543v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9911-3" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630847v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.12.026" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01581811v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-017-9844-5" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391562v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.089" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617869v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J. Castaldi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannie van Deventer" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-0049-0" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630901v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.030" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686688v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599995v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15111" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620289v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane Macedo Portela Da Silva" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2016002" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609114v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rego de Vasconcelos" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zhao" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.08.077" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599984v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Korah" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.094" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609029v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Chen" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Liang" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1147457" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609026v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00042" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632391v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Stanmore" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9390-3" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609210v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.158" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150082v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Pham Xuan" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b00764" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611016v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Daniels" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro D. Alexandratos" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie504181z" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632390v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b01918" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176348v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.01.112" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609203v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2015.1024314" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609207v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Nasri" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafed El Feki" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fiallo" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02100" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609216v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Dung Tran" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2015.1060055" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611006v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi B. Klinghoffer" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.04.036" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150416v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stita" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2015.1049096" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609221v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.06.100" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609217v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02892" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625028v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lemlikchi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharrock" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. O Mecherri" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiallo" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.807008" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611606v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.08.052" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625023v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8121-7" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611982v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Chtara" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekir Hassen" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie502033j" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611607v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.01.032" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611993v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.12.020" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625027v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna J. Maria" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuruvilla Joseph" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherian Mathew" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.10.019" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632396v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302422d" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632393v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.07.086" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630229v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soney C. George" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7332-7" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXM7TNS9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632398v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15685543.2013.834208" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632397v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2695-6" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6BE0A68C1CC34F71267ECC1BE3491E15060D7B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632392v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.03.023" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632394v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.05.057" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798020v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaabouni" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24297/jac.v6i1.6585" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632395v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.02.050" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632399v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas J. Themelis" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kemiha" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Benhamou" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2012.06.016" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632404v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.03.077" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632401v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Raii" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie301154d" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632402v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ramaroson" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie203023k" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798131v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wei" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Baoping" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Dong" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmst.2011.12.002" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632406v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.05.007" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632407v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201085b" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634017v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2011.590950" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632403v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kribi" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6279(13)60011-6" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634015v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2012.668989" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632405v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.05.083" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632408v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Mecherri" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-011-9096-0" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634016v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201799x" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632400v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3014082" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634018v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gargouri" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chtara" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrock" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Feki" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102237n" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634020v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Husson" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-011-9068-4" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634025v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reid Lifset" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9290.2010.00242.x" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-144ZH58P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634022v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9027-5" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634027v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634023v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-009-9006-x" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634026v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9013-y" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634024v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9014-x" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634030v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.094" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634028v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chkir" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.12.090" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634029v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Verwilghen" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2008.07.007" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634033v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Lyberatos" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.04.034" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634032v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845770v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Yang" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ming Hu" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634035v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HTMP.2008.27.5.327" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634034v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mateos" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HTMP.2008.27.5.361" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632792v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HTMP.2008.27.5.291" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634394v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.05.069" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634393v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Batton" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun John Kadaksham" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpendra Singh" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aubry" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.057" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634391v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariern Kacem" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie061370k" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843956v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bailliez" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1574" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634390v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06200" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634387v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verwilghen" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramaroson" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.03.009" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634392v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-1160-y" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F8BE3D6EA2D063693064952A828167695C7122D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241157v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.039" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4JLD6C8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634396v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharrock" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Depelsenaire" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.04034" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634395v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.ed.0604" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632793v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kano" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saito" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05175" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634397v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benu Adhikari" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pfeffer" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0306473" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175739v2" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2791" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634401v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2004.07.021" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634398v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marchal" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Choplin" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387604323142694" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634400v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie030645i" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634399v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beche" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Flamant" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/095758204322972816" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634402v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2003.07.001" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626708v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mgaidi" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Brahim" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Maaoui" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845409v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2003.8051" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634405v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634404v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00192-4" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634403v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0956-053X(01)00074-5" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634406v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iretskaya" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zahraoui" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.670180219" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B596A34BCEE0D7AFDB473DF3368DBF2E2CFAFB11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05426840v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987431v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855157v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987314v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987258v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987256v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Muema" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sawadogo" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Richardson" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Keita" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855159v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855156v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855205v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855202v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04355592v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987240v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855274v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855285v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855261v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855302v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855251v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986420v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03395582v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986478v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946618v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415571v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02388241v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boucard" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986348v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946580v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946593v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415580v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332751v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332756v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699300v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50447-5" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700771v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379399v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379393v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01872916v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888838v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63578-5.50052-9" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713954v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753245v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kadouche" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Oimar Mecherri" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625030v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Belaicha" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Lemlikchi" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Oimar Mecherri" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.048" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668929v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611619v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.044" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757368v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611611v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -O. Mecherri" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.032" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611609v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.051" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611990v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.050" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668935v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668949v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668943v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01742998v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611625v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Abriak" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.034" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769828v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668956v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668976v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668970v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741823v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jaffe" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769833v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane Macedo Portela da Silva" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668966v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741832v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandra Guerra" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741819v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741818v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741836v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741835v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634019v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1125091" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757377v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876044v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634021v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753260v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753265v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769839v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741029v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741031v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753281v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757399v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768708v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768709v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782606v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Santander" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pfeffer" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782609v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781663v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781659v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junya Kano" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiwu Zhang" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Saito" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781655v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache Assollant" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780082v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781665v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarda" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781658v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781656v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782631v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joyau" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780122v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Champion" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782651v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780121v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beche" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780120v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choplin" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781686v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781693v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782665v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moyen" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782655v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808336v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Chavez" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808338v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808341v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808907v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809128v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809127v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429319v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855186v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855293v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855308v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04730982v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119717645" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119717645" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03764234v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manjubaashini" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Polymer+Nanocomposites+for+Energy+Applications-p-9783527350483" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02493717v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783030350192?utm_campaign=bookpage_about_buyonpublisherssite&amp;amp;utm_medium=referral&amp;amp;utm_source=springerlink#aboutBook" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02270652v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin K. P." TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalarikkal Nandakumar" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04907828v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merin Rose K E" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiswarya Anil" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2024-1478.ch003" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02967072v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Nizam" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepu Ambika Gopakumar" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128223505000023?dgcid=raven_sd_search_email" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822350-5.00002-3" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03406128v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4055" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02634750v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816394-8.00005-7" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494203v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boachon" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_2" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_2" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494272v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_7" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_7" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494296v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_11" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_11" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494339v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Haurie" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_15" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_15" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494253v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ciuta" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinjing He" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_6" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_6" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494330v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_14" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_14" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02086917v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Thomas" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.T. Owolabi" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/encyclopedia-of-renewable-and-sustainable-materials/9780128131961" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.10549-1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494145v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494283v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Oakley" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02200489v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876512v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ji Siang" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Viet N. Vo" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ridart" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811197-0.00004-X" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693278v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162245v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154031v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02280441v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Sarika Jain" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Newman" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen Dekker" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pharoah Le Feuvre" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01893066v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stehl&#237;k" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735247v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735264v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Guerreiro" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Electo Silva Lora" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735227v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Castro" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735220v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizhou Liu" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440434v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rasimos Lyberatos" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Angelopoulos" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grano" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735207v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816506v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ange-nzihou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1547-2567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077228677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05514352v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.128992" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05551490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanitha Vasudevan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scaffaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym18040427" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosely Anne Bose" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2026.132205" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05419506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lapier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jung Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob King" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Beguerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c03324" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05046689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamala Gowri Krishnan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire White" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo Zeng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Sik Ok" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.135330" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05303387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Ghorbal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corbin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaucherie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c04937" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05000959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Rigollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-91204-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05144677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nit Bouesso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiangqiang Xue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Hui Lim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Sun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binhang Yan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyou Yin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2025.06.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05238652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hui Wai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyu Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Das" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/energymater.2025.63" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05311064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Zuo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Lin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.169123" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05261371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamado Ouedraogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayon Dit Sadio Sidibe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Richardson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120347" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05070886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghua Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin He" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Deng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhou Yuan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02286-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05077497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj00463b" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05264392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Sasia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Ochoo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107533" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05143855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ngene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.113240" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05303583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Poser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c05555" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05305033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamala Krishnan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosely Bose" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c04847" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04669645v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graul Th&#233;odore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonz&#225;lez Mart&#237;nez Mar&#237;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nzihou Ange" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02673-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04639917v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Rigollet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.153795" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04509423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kumar Mohanty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singaravelu Vivekanandhan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oisik Das" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Romero Millan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Klinghoffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43586-024-00297-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04249178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dian Zhong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129868" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04663709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Graul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Qiu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fourgeaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcato.2024.206982" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04639792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Peter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leruth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Germeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142779" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04662917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razac Sane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Semlal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boulif" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Toussaint" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112799" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04373650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Elsaddik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Delmas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50611-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04662040v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ifunanya Ngene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143193" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04449020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301398" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04530569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thangadurai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108366" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03842181v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel C Ghogia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E White" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange A Nzihou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202201864" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050915v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100346" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02920165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Ephraim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lebonnois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peregrina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sharrock" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00952-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03918326v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ndong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piotte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cadot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100326" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04006451v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghogia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05312" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.071" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04051889v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Xu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136898" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03949350v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2023.107664" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04203295v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Alias" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100510" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04169557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38433-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04203217v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Liu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Eskicioglu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.145191" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04017393v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04001882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126997" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04112253v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120138" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04071546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c01325" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04082032v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Princess Munnie Maiga" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dodoo-Arhin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andoh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boamah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boamah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-023-00571-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03888501v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135398" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03716666v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alper Basar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.137838" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03689877v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avanthi D Igalavithana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chammi P Attanayake" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujun Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siming You" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.113495" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03739672v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.125333" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563223v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Phan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grouset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.01.100" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03660183v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.124413" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03463869v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifu Tahiru Azeko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kwesi Arthur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004021" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03514997v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Kasaira Mubari" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8010004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03514595v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111989" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03918518v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25943-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637175v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepu Gopakumar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07070-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03807724v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjun Tang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoneng Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04279" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03247402v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Yang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingpu Xie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Yang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121103" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02893863v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricelly Mart&#237;nez Aguilar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2020.100049" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332174v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meldin Mathew" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202000264" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03205692v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiming Ren" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqian Zhao" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129558" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03009170v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Pai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Beeran Pottathara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Carlos Morais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50262" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02959714v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Emiro Sierra Vargas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01241-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03203956v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Xiong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00676" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03000797v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117906" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02983116v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119527" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201678v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Cydric Ghogia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Machado" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.027" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040801v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119408" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02948969v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Shen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01232-w" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02957282v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01244-6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02980798v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kofi Osei" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Yaya" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Onwona-Agyeman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01282-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02983182v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ji" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Esteve-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranbin Liu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.127522" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02945398v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixian Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Shu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X20957408" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03205823v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangji Hu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbing Li" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129300" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03211746v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117186" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03012742v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Pham Sy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen Xuan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-10346-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02572064v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Nigay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salifu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Obayemi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. White" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001749" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397186v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901934" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863924v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youqu Zheng" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118002" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02487485v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R&#234;go de Vasconcelos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900461" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496909v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nizam" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Arumughan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloshy Baby" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sunil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-020-01681-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02536941v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Kumar Jeswani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Azapagic" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114792" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02544336v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2020.101167" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02304588v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Munirathinam" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.043" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02871375v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Georges Thomas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morreale" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo La Mantia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112654" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496600v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Commeh" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Acquaye" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaiah Nimako Baah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nene Kwabla Amoatey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2020.127" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496984v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36410/jcpr.2020.21.1.35" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02492042v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.124576" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02282165v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.068" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385780v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08964-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872153v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118128" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02483458v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08056-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432418v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116702" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02459405v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126010" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872206v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Antonini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.06.003" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02954399v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan, Luyt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popelka" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Valentinovich Egorov" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-6331/abbb10" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02049781v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopez Ferber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00617-w" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064155v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00629-6" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02079493v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Arumukhan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gelamo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos de Morais" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2019.100268" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263649v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b01460" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02081241v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan. M." TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisanth K. S." TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11030495" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700742v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Block" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0219-8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263640v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ampaw" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunji Adetayo Owoseni" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Du" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pinilla" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Obayemi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.07.023" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936298v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.10.169" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818380v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0355-1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853565v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0384-9" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02134112v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Liu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.055" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02161846v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.06.016" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969631v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hoffmann" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.11.034" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02149242v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao He" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.181" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01881315v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.07.053" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01942707v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dia" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Depelsenaire" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.10.002" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969554v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stanmore" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.12.174" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02197097v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducousso" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castaldi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b02238" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02266104v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salifu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001579" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01977738v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.021" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397519v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricelly Martinez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lavoie" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EQ-V4-N4-298-310" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02396837v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116016" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701896v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002221" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630309v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.10.063" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712379v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.151" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667285v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.11.162" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01800148v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Wesley Awe" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Lu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubiao Wu" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-0179-4" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01787775v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2017.1380335" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876167v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Pham" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/JOCET.2018.6.4.480" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01894538v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Soboyejo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001469" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735283v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b05201" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802140v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.04.140" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01907681v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001471" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923787v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b03850" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700646v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.092" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867461v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.139" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781513v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.04.017" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01770124v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rababe Sani" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.136" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867484v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.07.020" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01581810v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sani" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.05.032" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619238v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.10.084" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01636543v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9911-3" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617979v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.09.131" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619247v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Sebei" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1271829" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619246v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.036" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630902v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston O. Soboyejo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15014" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619254v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9826-4" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619255v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.03.023" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01581811v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-017-9844-5" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630847v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.12.026" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391562v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.089" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617869v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J. Castaldi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannie van Deventer" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-0049-0" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630901v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.030" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686688v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637217v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjiang Ni" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9784-x" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599984v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Korah" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.094" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609114v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rego de Vasconcelos" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zhao" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.08.077" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620289v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane Macedo Portela Da Silva" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2016002" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609029v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Chen" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Liang" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1147457" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609026v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00042" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599995v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15111" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609207v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Nasri" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafed El Feki" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fiallo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02100" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632390v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b01918" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609203v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2015.1024314" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176348v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.01.112" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609216v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Dung Tran" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2015.1060055" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611006v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi B. Klinghoffer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.04.036" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150416v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stita" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Pham Xuan" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2015.1049096" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609221v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.06.100" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609217v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02892" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611016v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Daniels" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro D. Alexandratos" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie504181z" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150082v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b00764" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632391v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Stanmore" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9390-3" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609210v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.158" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611606v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.08.052" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625023v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8121-7" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611982v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Chtara" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekir Hassen" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie502033j" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611607v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.01.032" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611993v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.12.020" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625027v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna J. Maria" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuruvilla Joseph" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherian Mathew" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.10.019" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625028v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lemlikchi" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharrock" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. O Mecherri" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiallo" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.807008" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632397v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2695-6" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6BE0A68C1CC34F71267ECC1BE3491E15060D7B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632392v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.03.023" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632393v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.07.086" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630229v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soney C. George" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7332-7" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXM7TNS9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632398v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15685543.2013.834208" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632394v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.05.057" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798020v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaabouni" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24297/jac.v6i1.6585" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632395v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.02.050" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632396v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302422d" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632403v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kribi" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ramaroson" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6279(13)60011-6" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798131v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wei" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Baoping" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Dong" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmst.2011.12.002" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632406v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.05.007" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634017v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2011.590950" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632407v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201085b" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632401v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Raii" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie301154d" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632402v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie203023k" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632405v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.05.083" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634015v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2012.668989" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632408v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Mecherri" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-011-9096-0" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634016v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201799x" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632400v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3014082" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632404v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.03.077" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632399v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas J. Themelis" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kemiha" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Benhamou" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2012.06.016" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634018v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gargouri" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chtara" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrock" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Feki" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102237n" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634020v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Husson" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-011-9068-4" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634025v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reid Lifset" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9290.2010.00242.x" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-144ZH58P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634022v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9027-5" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634023v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-009-9006-x" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634027v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634026v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9013-y" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634024v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9014-x" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634032v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Lyberatos" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634029v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Verwilghen" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chkir" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2008.07.007" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634033v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.04.034" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845770v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Yang" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ming Hu" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634030v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.094" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634028v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.12.090" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634035v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HTMP.2008.27.5.327" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634034v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mateos" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HTMP.2008.27.5.361" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632792v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HTMP.2008.27.5.291" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843956v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bailliez" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1574" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634391v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariern Kacem" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie061370k" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634393v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Batton" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun John Kadaksham" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpendra Singh" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aubry" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.057" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634390v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06200" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241157v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.039" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4JLD6C8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634387v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verwilghen" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramaroson" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.03.009" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634392v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-1160-y" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F8BE3D6EA2D063693064952A828167695C7122D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634394v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.05.069" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634396v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharrock" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Depelsenaire" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.04034" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634395v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.ed.0604" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632793v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kano" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saito" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05175" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175739v2" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2791" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634397v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benu Adhikari" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pfeffer" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0306473" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634401v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2004.07.021" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634398v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marchal" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Choplin" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387604323142694" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634400v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie030645i" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634399v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beche" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Flamant" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/095758204322972816" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634402v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2003.07.001" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626708v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mgaidi" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Brahim" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Maaoui" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845409v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2003.8051" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634405v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634404v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00192-4" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634403v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0956-053X(01)00074-5" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634406v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iretskaya" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zahraoui" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.670180219" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B596A34BCEE0D7AFDB473DF3368DBF2E2CFAFB11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05426840v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987431v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429339v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayon Dit Sadio Sidib&#233;" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855157v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987314v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987258v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987256v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Muema" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sawadogo" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Richardson" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Keita" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855159v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855156v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855202v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04355592v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855205v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987240v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855274v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855285v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855261v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855302v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855251v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986420v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986478v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03395582v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946580v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02388241v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boucard" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986348v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946593v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415580v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946618v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415571v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332751v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332756v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699300v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50447-5" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700771v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379399v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379393v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01872916v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888838v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63578-5.50052-9" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611609v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.051" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668935v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611990v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.050" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753245v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kadouche" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Oimar Mecherri" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625030v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Belaicha" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Lemlikchi" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Oimar Mecherri" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.048" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668929v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611619v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.044" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757368v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611611v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -O. Mecherri" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.032" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668949v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668943v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01742998v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611625v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Abriak" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.034" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713954v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769828v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668956v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668976v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668966v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595495v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741823v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jaffe" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769833v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane Macedo Portela da Silva" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595496v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741832v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandra Guerra" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741819v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741818v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741835v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741836v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668970v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634019v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1125091" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757377v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876044v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634021v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753260v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753265v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769839v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753281v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741031v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757399v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741029v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768708v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768709v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782606v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Santander" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pfeffer" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782609v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781659v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junya Kano" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiwu Zhang" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Saito" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781655v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache Assollant" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781665v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarda" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781658v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780082v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781656v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781663v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782631v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joyau" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782651v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780122v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Champion" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780121v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beche" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780120v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choplin" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781686v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781693v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782665v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moyen" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782655v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808336v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Chavez" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808338v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808907v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808341v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809128v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809127v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429319v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855186v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855293v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855308v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04730982v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119717645" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119717645" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03764234v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manjubaashini" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Polymer+Nanocomposites+for+Energy+Applications-p-9783527350483" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02493717v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783030350192?utm_campaign=bookpage_about_buyonpublisherssite&amp;amp;utm_medium=referral&amp;amp;utm_source=springerlink#aboutBook" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02270652v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin K. P." TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalarikkal Nandakumar" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04907828v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merin Rose K E" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiswarya Anil" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2024-1478.ch003" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02967072v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Nizam" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepu Ambika Gopakumar" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128223505000023?dgcid=raven_sd_search_email" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822350-5.00002-3" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03406128v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4055" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494272v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_7" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_7" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494296v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_11" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_11" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494203v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boachon" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_2" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_2" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494339v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Haurie" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_15" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_15" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494253v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ciuta" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinjing He" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_6" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_6" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494330v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_14" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_14" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494283v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Oakley" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494145v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02086917v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Thomas" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.T. Owolabi" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/encyclopedia-of-renewable-and-sustainable-materials/9780128131961" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.10549-1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02634750v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816394-8.00005-7" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02200489v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876512v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ji Siang" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Viet N. Vo" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ridart" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811197-0.00004-X" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693278v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162245v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154031v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02280441v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Sarika Jain" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Newman" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen Dekker" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pharoah Le Feuvre" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01893066v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stehl&#237;k" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735247v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735264v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Guerreiro" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Electo Silva Lora" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735227v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Castro" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735220v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizhou Liu" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440434v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rasimos Lyberatos" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Angelopoulos" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grano" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735207v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816506v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>