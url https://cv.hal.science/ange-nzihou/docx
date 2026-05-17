--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -688,1069 +688,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments on multi- versus single-metallic catalytic graphitisation of biocarbon: A review</w:t>
+                <w:t xml:space="preserve">Engineering core–shell-structured BaAl2O4 overlaid Ni catalyst with strong metal-support interaction for durable and efficient CH4 dry reforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamala Gowri Krishnan</w:t>
+                <w:t xml:space="preserve">Qiangqiang Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire White</w:t>
+                <w:t xml:space="preserve">Kang Hui Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuo Zeng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+                <w:t xml:space="preserve">Zhehao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Sik Ok</w:t>
+                <w:t xml:space="preserve">Binhang Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyou Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.135330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109, pp.807-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jechem.2025.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046689v1</w:t>
+                <w:t xml:space="preserve">hal-05272134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Borate Fusion and Microwave Digestion in the Challenging Dissolution and Quantification of Inorganic Elements from Bottom Ash</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Ben Ghorbal</w:t>
+                <w:t xml:space="preserve">Rational engineering of hydroxyapatites for sustainable chemicals, H 2 , biofuels and CO 2 conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Hui Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+                <w:t xml:space="preserve">Ming Hui Wai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+                <w:t xml:space="preserve">Keyu Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Corbin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chaucherie</w:t>
+                <w:t xml:space="preserve">Sonali Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c04937⟩</w:t>
+              <w:t xml:space="preserve">Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20517/energymater.2025.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05303387v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of graphitic biocarbons from lignin fostered by concentrated solar energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent developments on multi- versus single-metallic catalytic graphitisation of biocarbon: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamala Gowri Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salome Rigollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théotime Beguerie</w:t>
+                <w:t xml:space="preserve">Claire White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yong Sik Ok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.6418. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 396, pp.135330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-91204-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.135330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05000959v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-combustion of anthracite coal and biomass-derived biocarbons: reaction kinetics and combustion performance indicators</w:t>
+                <w:t xml:space="preserve">Comparing the kinetic and thermodynamic behavior of mango kernel and its two main components through pyrolysis and combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénit Bouesso</w:t>
+                <w:t xml:space="preserve">Hamado Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayon Dit Sadio Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108117⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 345, pp.120347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2025.120347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144677v1</w:t>
+                <w:t xml:space="preserve">hal-05261371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering core–shell-structured BaAl2O4 overlaid Ni catalyst with strong metal-support interaction for durable and efficient CH4 dry reforming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of cyclic double virtual phase model for advanced packed bed solar-driven thermo-chemical reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhehao Sun</w:t>
+                <w:t xml:space="preserve">Hongyang Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binhang Yan</w:t>
+                <w:t xml:space="preserve">Qingyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongyou Yin</w:t>
+                <w:t xml:space="preserve">Meng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 109, pp.807-819. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 524, pp.169123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jechem.2025.06.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.169123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272134v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational engineering of hydroxyapatites for sustainable chemicals, H 2 , biofuels and CO 2 conversion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Borate Fusion and Microwave Digestion in the Challenging Dissolution and Quantification of Inorganic Elements from Bottom Ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Hui Wai</w:t>
+                <w:t xml:space="preserve">Yasmine Ben Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyu Cao</w:t>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonali Das</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chaucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20517/energymater.2025.63⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (39), pp.45334-45341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c04937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238652v1</w:t>
+                <w:t xml:space="preserve">hal-05303387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of cyclic double virtual phase model for advanced packed bed solar-driven thermo-chemical reactor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of graphitic biocarbons from lignin fostered by concentrated solar energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Lin</w:t>
+                <w:t xml:space="preserve">Salome Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Beguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.169123⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.6418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-91204-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311064v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the kinetic and thermodynamic behavior of mango kernel and its two main components through pyrolysis and combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamado Ouedraogo</w:t>
+                <w:t xml:space="preserve">Co-combustion of anthracite coal and biomass-derived biocarbons: reaction kinetics and combustion performance indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénit Bouesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohan Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 345, pp.120347. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.108117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2025.120347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261371v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar-based catalytic upgrading of plastic waste into liquid fuels towards sustainability</w:t>
               </w:r>
@@ -2030,51 +2030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Ochoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2119,378 +2119,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic conversion of spent coffee grounds into graphitic and nanotube biocarbon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocarbon Emissions and Risks Assessment in Pyrolysis and Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénit Bouesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Ngene</w:t>
+                <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47, pp.113240. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (39), pp.45533-45542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.113240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c05555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143855v1</w:t>
+                <w:t xml:space="preserve">hal-05303583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocarbon Emissions and Risks Assessment in Pyrolysis and Combustion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Structural Defects on Electrical Conductivity of Graphitic Biocarbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Poser</w:t>
+                <w:t xml:space="preserve">Shamala Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosely Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (39), pp.45533-45542. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c05555⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 10 (39), pp.45323-45333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c04847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303583v1</w:t>
+                <w:t xml:space="preserve">hal-05305033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Structural Defects on Electrical Conductivity of Graphitic Biocarbon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic conversion of spent coffee grounds into graphitic and nanotube biocarbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabu Thomas</w:t>
+                <w:t xml:space="preserve">Gloria Ngene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (39), pp.45323-45333. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.113240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c04847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.113240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305033v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel and Iron Biocarbon Catalysts for Water-Gas Shift Reaction</w:t>
               </w:r>
@@ -2574,321 +2574,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocarbon graphenization processes and energy assessment</w:t>
+                <w:t xml:space="preserve">Biocarbon materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Rigollet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amar Kumar Mohanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Singaravelu Vivekanandhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oisik Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Klinghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.153795⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Methods Primers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43586-024-00297-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639917v1</w:t>
+                <w:t xml:space="preserve">hal-04509423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocarbon materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biocarbon graphenization processes and energy assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Klinghoffer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salomé Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Methods Primers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (1), pp.19. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 496, pp.153795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43586-024-00297-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.153795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509423v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algae pyrolysis in alkaline molten salt: Products transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dian Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3017,51 +3017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Fourgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis O: Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 194, pp.206982. </w:t>
@@ -3112,64 +3112,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of eco-friendly nanocellulose-chitosan-calcium Phosphate ternary nanocomposite for wastewater remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherin Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3497,51 +3497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on biochar briquetting: Common practices and recommendations to enhance mechanical properties and environmental performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Ifunanya Ngene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénit Bouesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3833,1411 +3833,1411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Growth of Green graphene from Biochar Revealed by Magnetic Properties of Iron Catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron Nanoparticles to Catalyze Graphitization of Cellulose for Energy Storage Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel C Ghogia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ange A Nzihou</w:t>
+                <w:t xml:space="preserve">Amel Ghogia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202201864⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (5), pp.3549-3559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c05312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842181v1</w:t>
+                <w:t xml:space="preserve">hal-04006451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay/phosphate-based ceramic materials for thermal energy storage – Part I: Effect of synthetic phosphate content on microstructure, thermo-physical and thermo-mechanical properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring, analysis, and quantification of hydrogen from biomass and biowaste: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Elsaddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100346⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (58), pp.22113-22131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.03.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04050915v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of wood and PVC mixtures: thermal behaviour and kinetic modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+                <w:t xml:space="preserve">Solar pyrolysis of algae in molten salt for capacitive carbon preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dian Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13399-020-00952-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 406, pp.136898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920165v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic characterization approach for the investigation of microstructural changes in clay-based materials during firing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Cadot</w:t>
+                <w:t xml:space="preserve">Transformation of nitrogen during solar pyrolysis of algae in molten salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dian Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100326⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242, pp.107664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2023.107664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918326v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Nanoparticles to Catalyze Graphitization of Cellulose for Energy Storage Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire White</w:t>
+                <w:t xml:space="preserve">Cellulose Nanofiber aerogel as a potential receiver layer for solar application: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basil Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherin Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c05312⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.100510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2023.100510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04006451v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring, analysis, and quantification of hydrogen from biomass and biowaste: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Majd Elsaddik</w:t>
+                <w:t xml:space="preserve">The mechanisms of calcium-catalyzed graphenization of cellulose and lignin biochars uncovered</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Beguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.03.071⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11390), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-38433-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04050670v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar pyrolysis of algae in molten salt for capacitive carbon preparation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Growth of Green graphene from Biochar Revealed by Magnetic Properties of Iron Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel C Ghogia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire E White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange A Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136898⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202201864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04051889v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of nitrogen during solar pyrolysis of algae in molten salt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kang Xu</w:t>
+                <w:t xml:space="preserve">Clay/phosphate-based ceramic materials for thermal energy storage – Part I: Effect of synthetic phosphate content on microstructure, thermo-physical and thermo-mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Semlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boulif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2023.107664⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.100346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949350v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose Nanofiber aerogel as a potential receiver layer for solar application: A review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Phosphorus extracted municipal sludge-derived hydrochar as a potential solid fuel: Effects of acidic leaching and combustion mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2023.100510⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 473, pp.145191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.145191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04203295v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanisms of calcium-catalyzed graphenization of cellulose and lignin biochars uncovered</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+                <w:t xml:space="preserve">Dynamic characterization approach for the investigation of microstructural changes in clay-based materials during firing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissatou Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Piotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-38433-x⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.100326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2022.100326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169557v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus extracted municipal sludge-derived hydrochar as a potential solid fuel: Effects of acidic leaching and combustion mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pyrolysis of wood and PVC mixtures: thermal behaviour and kinetic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lebonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huan Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Carlos Peregrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 473, pp.145191. </w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.8669-8683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.145191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13399-020-00952-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203217v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green hydrogen from biomass towards integrated biorefinery</w:t>
               </w:r>
@@ -5275,51 +5275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Hua Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process industry informer </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (1), pp.30-34</w:t>
@@ -5465,90 +5465,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus recovery from municipal sludge-derived hydrochar: Insights into leaching mechanisms and hydroxyapatite synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 241, pp.120138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5595,77 +5595,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algae Pyrolysis in Molten NaOH–Na 2 CO 3 for Hydrogen Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dian Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5850,90 +5850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating hydrothermal liquefaction into wastewater treatment – Part II: Characterization, environmental impacts, and potential applications of hydrochar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 383, pp.135398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5961,1134 +5961,1134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating hydrothermal liquefaction into wastewater treatment – Part I: Process optimization for energy recovery and evaluation of product distribution</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of cellulose-lignin interaction on the evolution of biomass pyrolysis bio-oil heavy components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dian Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.137838⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 323, pp.124413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.124413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716666v1</w:t>
+                <w:t xml:space="preserve">hal-03660183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable management of plastic wastes in COVID-19 pandemic: The biochar solution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incorporating hydrothermal liquefaction into wastewater treatment – Part I: Process optimization for energy recovery and evaluation of product distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Alper Basar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.113495⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 449, pp.137838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.137838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689877v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying at molecular scale the pyrolysis heavy components from two lignin monomers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
+                <w:t xml:space="preserve">The X-ray, Raman and TEM Signatures of Cellulose-Derived Carbons Explained</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Kasaira Mubari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Beguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Monthioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.125333⟩</w:t>
+              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/c8010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739672v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production from biogas: Process optimization using ASPEN Plus®</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characteristics and evolution of heavy components in bio-oil from the pyrolysis of cellulose, hemicellulose and lignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dian Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.01.100⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157, pp.111989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563223v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cellulose-lignin interaction on the evolution of biomass pyrolysis bio-oil heavy components</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
+                <w:t xml:space="preserve">Mechanical and Thermal Properties of Sustainable Composite Building Materials Produced by the Reprocessing of Low-Density Polyethylene, Biochar, Calcium Phosphate, and Phosphogypsum Wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salifu Tahiru Azeko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kwesi Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.124413⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660183v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and Thermal Properties of Sustainable Composite Building Materials Produced by the Reprocessing of Low-Density Polyethylene, Biochar, Calcium Phosphate, and Phosphogypsum Wastes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Identifying at molecular scale the pyrolysis heavy components from two lignin monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dian Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004021⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 328, pp.125333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.125333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463869v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The X-ray, Raman and TEM Signatures of Cellulose-Derived Carbons Explained</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Sustainable management of plastic wastes in COVID-19 pandemic: The biochar solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avanthi D Igalavithana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzhou Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chammi P Attanayake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shujun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siming You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbon Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/c8010004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 212, pp.113495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.113495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514997v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and evolution of heavy components in bio-oil from the pyrolysis of cellulose, hemicellulose and lignin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen production from biogas: Process optimization using ASPEN Plus®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grouset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 157, pp.111989. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (100), p. 42027-42039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.01.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514595v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium as an innovative and effective catalyst for the synthesis of graphene-like materials from cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime Beguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7148,51 +7148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocellulose and its derivative materials for energy and environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherin Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepu Gopakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7397,1135 +7397,1135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molten salt pyrolysis of biomass: The evaluation of molten salt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuo Zeng</w:t>
+                <w:t xml:space="preserve">Flexible papers derived from polypyrrole deposited cellulose nanofibers for enhanced electromagnetic interference shielding in gigahertz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepu Gopakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyi Yang</w:t>
+                <w:t xml:space="preserve">Avinash Pai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingpu Xie</w:t>
+                <w:t xml:space="preserve">Yasir Beeran Pottathara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiping Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jun Li</w:t>
+                <w:t xml:space="preserve">Daniel Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Carlos Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.121103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (16), pp.1-11/50262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.50262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247402v1</w:t>
+                <w:t xml:space="preserve">hal-03009170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of fuel additives by direct conversion of softwood bark using a cheap metal salt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maricelly Martínez Aguilar</w:t>
+                <w:t xml:space="preserve">Characterization of Steam Gasification Biochars from Lignocellulosic Agrowaste Towards Soil Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Duret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Fabio Emiro Sierra Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2020.100049⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.4141-4155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01241-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893863v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile One‐Step Synthesis of Calcium Phosphate/Cellulose Composite: Synthesis, Morphology, Structure and Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics and Evolution of Nitrogen in the Heavy Components of Algae Pyrolysis Bio-Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dian Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meldin Mathew</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 398 (1), pp.2000264. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (9), pp.6373-6385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/masy.202000264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c00676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332174v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous hydrogen sulfide removal and wastewater purification in a novel alum sludge-based odor-gas aerated biofilter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molten salt pyrolysis of biomass: The evaluation of molten salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baiming Ren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+                <w:t xml:space="preserve">Xinyi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaqian Zhao</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yingpu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiping Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129558⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 302, pp.121103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.121103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205692v1</w:t>
+                <w:t xml:space="preserve">hal-03247402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible papers derived from polypyrrole deposited cellulose nanofibers for enhanced electromagnetic interference shielding in gigahertz frequencies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Avinash Pai</w:t>
+                <w:t xml:space="preserve">Cobalt catalysts on carbon-based materials for Fischer-Tropsch synthesis: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ghogia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasir Beeran Pottathara</w:t>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pasquini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.50262⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 609, pp.1-50/117906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009170v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Steam Gasification Biochars from Lignocellulosic Agrowaste Towards Soil Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Unraveled mechanisms in energy production from bioresources using steam gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Emiro Sierra Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01241-9⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.1-10/119527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.119527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959714v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and Evolution of Nitrogen in the Heavy Components of Algae Pyrolysis Bio-Oil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous hydrogen sulfide removal and wastewater purification in a novel alum sludge-based odor-gas aerated biofilter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baiming Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c00676⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 419, pp.129558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203956v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt catalysts on carbon-based materials for Fischer-Tropsch synthesis: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of fuel additives by direct conversion of softwood bark using a cheap metal salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maricelly Martínez Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Ghogia</w:t>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2020.117906⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.1-9/100049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecmx.2020.100049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000797v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveled mechanisms in energy production from bioresources using steam gasification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Emiro Sierra Vargas</w:t>
+                <w:t xml:space="preserve">Facile One‐Step Synthesis of Calcium Phosphate/Cellulose Composite: Synthesis, Morphology, Structure and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meldin Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 287, pp.1-10/119527. </w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 398 (1), pp.2000264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.119527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/masy.202000264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983116v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond confinement effects in Fischer-Tropsch Co/CNT catalysts</w:t>
               </w:r>
@@ -8563,51 +8563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 397, pp.156-171. </w:t>
@@ -8639,602 +8639,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3E analysis of a biomass-to-liquids production system based on solar gasification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yang Song</w:t>
+                <w:t xml:space="preserve">Chitin and Chitosan Based Composites for Energy and Environmental Applications: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherin Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepu Gopakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119408⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.4777-4804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01244-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040801v1</w:t>
+                <w:t xml:space="preserve">hal-02957282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterworks Sludge: An Underrated Material for Beneficial Reuse in Water and Environmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+                <w:t xml:space="preserve">Catalytic Pyrolysis of Waste Engine Oil over Y Zeolite Synthesized from Natural Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Kofi Osei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Shen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abu Yaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Onwona-Agyeman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.4239-4251. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01232-w⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.4157-4170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01282-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948969v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitin and Chitosan Based Composites for Energy and Environmental Applications: A Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Waterworks Sludge: An Underrated Material for Beneficial Reuse in Water and Environmental Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baiming Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.4777-4804. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 12, pp.4239-4251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01232-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01244-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02957282v1</w:t>
+                <w:t xml:space="preserve">hal-02948969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Pyrolysis of Waste Engine Oil over Y Zeolite Synthesized from Natural Clay</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">3E analysis of a biomass-to-liquids production system based on solar gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dian Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Onwona-Agyeman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.4157-4170. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217, pp.1-56/119408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01282-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.119408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980798v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where do we stand to oversee the coronaviruses in aqueous and aerosol environment? Characteristics of transmission and possible curb strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaqian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Esteve-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9350,51 +9350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9445,103 +9445,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus recovery from municipal sludge-derived ash and hydrochar through wet-chemical technology: A review towards sustainable waste management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangji Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Alper Basar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianbing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 417, pp.129300. </w:t>
@@ -9579,90 +9579,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochar derived from municipal sludge through hydrothermal processing: A critical review on its formation, characterization, and valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Alper Basar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 199, pp.1-52/117186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9713,51 +9713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary and ternary alkali polyphosphates (MPO3, M = Li, Na, K) for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Pham Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9828,1740 +9828,1740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Ceramic Water Filters for the Removal of Bacterial, Chemical, and Viral Contaminants</w:t>
+                <w:t xml:space="preserve">Mechanically Robust Antibacterial Nanopapers Through Mixed Dimensional Assembly for Anionic Dye Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+                <w:t xml:space="preserve">P. Nizam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Salifu</w:t>
+                <w:t xml:space="preserve">Vishnu Arumughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Obayemi</w:t>
+                <w:t xml:space="preserve">Aloshy Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire E. White</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">M. Sunil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 146 (7), pp.04020066. </w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.1279-1291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10924-020-01681-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572064v1</w:t>
+                <w:t xml:space="preserve">hal-02496909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen spillover in the Fischer‐Tropsch synthesis on carbon‐supported cobalt catalysts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno F Machado</w:t>
+                <w:t xml:space="preserve">The environmental cost of recovering energy from municipal solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harish Kumar Jeswani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adisa Azapagic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201901934⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 267, pp.1-13/114792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397186v1</w:t>
+                <w:t xml:space="preserve">hal-02536941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and exergetic life cycle assessment of incineration- and gasification-based waste to energy systems in China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of steam addition during carbonation, calcination or hydration on re-activation of CaO sorbent for CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanjun Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, pp.1-13/101167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2020.101167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02863924v1</w:t>
+                <w:t xml:space="preserve">hal-02544336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Hydroxyapatite‐ and Alumina‐Based Catalysts in Dry Reforming of Methane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite as a new support material for cobalt-based catalysts in Fischer-Tropsch synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (4), pp.698 - 704. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (36), pp.18440-18451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceat.201900461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487485v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically Robust Antibacterial Nanopapers Through Mixed Dimensional Assembly for Anionic Dye Removal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas Barrier, Rheological and Mechanical Properties of Immiscible Natural Rubber/Acrylonitrile Butadiene Rubber/Organoclay (NR/NBR/Organoclay) Blend Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nizam</w:t>
+                <w:t xml:space="preserve">Martin Georges Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishnu Arumughan</w:t>
+                <w:t xml:space="preserve">Marco Morreale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloshy Baby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pasquini</w:t>
+                <w:t xml:space="preserve">Francesco Paolo La Mantia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10924-020-01681-3⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.1-14/2654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13112654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496909v1</w:t>
+                <w:t xml:space="preserve">hal-02871375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental cost of recovering energy from municipal solid waste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Dong</w:t>
+                <w:t xml:space="preserve">Assessment of Ceramic Water Filters for the Removal of Bacterial, Chemical, and Viral Contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harish Kumar Jeswani</w:t>
+                <w:t xml:space="preserve">A. Salifu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Obayemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire E. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114792⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (7), pp.04020066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536941v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of steam addition during carbonation, calcination or hydration on re-activation of CaO sorbent for CO2 capture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuanjun Tang</w:t>
+                <w:t xml:space="preserve">Hydrogen spillover in the Fischer‐Tropsch synthesis on carbon‐supported cobalt catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ghogia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno F Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.1117-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201901934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2020.101167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02544336v1</w:t>
+                <w:t xml:space="preserve">hal-02397186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite as a new support material for cobalt-based catalysts in Fischer-Tropsch synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Characterization of some selected Ghanaian clay minerals for potential industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Onwona-Agyeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abu Yaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (36), pp.18440-18451. </w:t>
+              <w:t xml:space="preserve">Journal of Ceramic Processing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.35-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.09.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36410/jcpr.2020.21.1.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304588v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Barrier, Rheological and Mechanical Properties of Immiscible Natural Rubber/Acrylonitrile Butadiene Rubber/Organoclay (NR/NBR/Organoclay) Blend Nanocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastic Fuel Conversion and Characterisation: A Waste Valorization Potential for Ghana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Georges Thomas</w:t>
+                <w:t xml:space="preserve">Michael Commeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dodoo-Arhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Morreale</w:t>
+                <w:t xml:space="preserve">Edward Acquaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Paolo La Mantia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Isaiah Nimako Baah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nene Kwabla Amoatey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13112654⟩</w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (26), pp.1349-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2020.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871375v1</w:t>
+                <w:t xml:space="preserve">hal-02496600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic Fuel Conversion and Characterisation: A Waste Valorization Potential for Ghana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparative Study of Hydroxyapatite‐ and Alumina‐Based Catalysts in Dry Reforming of Methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Acquaye</w:t>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaiah Nimako Baah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nene Kwabla Amoatey</w:t>
+                <w:t xml:space="preserve">Emmanuel Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Germeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/adv.2020.127⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (4), pp.698 - 704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201900461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496600v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of some selected Ghanaian clay minerals for potential industrial applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental and exergetic life cycle assessment of incineration- and gasification-based waste to energy systems in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanjun Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoneng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youqu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ceramic Processing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.35-41. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, pp.1-10/118002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36410/jcpr.2020.21.1.35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496984v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of calcium carbonate-based solid wastes for the treatment of hydrogen sulfide in a semi-continuous reactor: Part II - slurry bubble column pilot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Highly-efficient hydroxyapatite-supported nickel catalysts for dry reforming of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Germeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.124576⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (36), pp.18502-18518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492042v1</w:t>
+                <w:t xml:space="preserve">hal-02282165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-efficient hydroxyapatite-supported nickel catalysts for dry reforming of methane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Valorization of calcium carbonate-based solid wastes for the treatment of hydrogen sulfide in a semi-continuous reactor: Part II - slurry bubble column pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (36), pp.18502-18518. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 390, pp.1-11/124576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.08.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.124576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282165v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of the physical, thermal and mechanical properties of fired clay/SiC ceramics for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11625,90 +11625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of char generated from solar pyrolysis of heavy metal contaminated biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11759,77 +11759,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating alum sludge with waste-activated sludge in co-conditioning and dewatering: a case study of a city in south France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baiming Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaqian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11876,90 +11876,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple process for the production of fuel additives using residual lignocellulosic biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maricelly Martínez Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12010,77 +12010,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alum sludge as an efficient sorbent for hydrogen sulfide removal: Experimental, mechanisms and modeling studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baiming Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaqian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12127,64 +12127,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on mercury abatement and modeling in a full-scale municipal solid waste incineration flue gas treatment unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12408,51 +12408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics from Municipal Waste Incinerator Bottom Ash and Wasted Clay for Sensible Heat Storage at High Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12542,51 +12542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Thermal Energy Storage Pressed Plate Ceramic Based on Municipal Waste Incinerator Bottom Ash and Waste Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12657,1185 +12657,1202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide plasma treated PVDF electrospun membrane for the removal of crystal violet dyes and iron oxide nanoparticles from water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deepu Gopakumar</w:t>
+                <w:t xml:space="preserve">Valorization of Waste-Derived Inorganic Sorbents for the Removal of HCl in Syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishnu Arumukhan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luis Carlos de Morais</w:t>
+                <w:t xml:space="preserve">Linhdan Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lebonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Peregrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2019.100268⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (11), pp.3435-3446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0355-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079493v1</w:t>
+                <w:t xml:space="preserve">hal-01818380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Effect of Inorganic Elements on Steam Gasification Biochar Properties from Agrowastes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Emiro Sierra Vargas</w:t>
+                <w:t xml:space="preserve">Co-pyrogasification of Plastics and Biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.9b01460⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.483-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0219-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263649v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Superhydrophobic Cellulose Nanofiber Aerogel for Multifunctional Environmental Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon dioxide plasma treated PVDF electrospun membrane for the removal of crystal violet dyes and iron oxide nanoparticles from water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepu Gopakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Arumukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan. M.</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yasir Beeran Pottathara</w:t>
+                <w:t xml:space="preserve">Rogerio Gelamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sisanth K. S.</w:t>
+                <w:t xml:space="preserve">Luis Carlos de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.art 495. </w:t>
+              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.100268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym11030495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2019.100268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081241v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-pyrogasification of Plastics and Biomass</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Catalytic Effect of Inorganic Elements on Steam Gasification Biochar Properties from Agrowastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Emiro Sierra Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0219-8⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (9), pp.8666-8675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.9b01460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700742v1</w:t>
+                <w:t xml:space="preserve">hal-02263649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Deformation and Failure of Trabecular Structures in A Turtle Shell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Superhydrophobic Cellulose Nanofiber Aerogel for Multifunctional Environmental Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan. M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepu Gopakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Arumughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Beeran Pottathara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Ampaw</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">John Obayemi</w:t>
+                <w:t xml:space="preserve">Sisanth K. S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.07.023⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.art 495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym11030495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263640v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of calcium carbonate-based solid wastes for the treatment of hydrogen sulfide in a semi-continuous reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Current Status and Outlook of Odor Removal Technologies in Wastewater Treatment Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baiming Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.10.169⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (6), pp.1443-1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0384-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936298v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Waste-Derived Inorganic Sorbents for the Removal of HCl in Syngas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Flexibility and robustness of a high-temperature air/ceramic thermocline heat storage pilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos Peregrina</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0355-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.393-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2018.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818380v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Status and Outlook of Odor Removal Technologies in Wastewater Treatment Plant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar pyrolysis of cotton stalk in molten salt for bio-fuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaqian Zhao</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yingpu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiping Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0384-9⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179, pp.1124-1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.05.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853565v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar pyrolysis of cotton stalk in molten salt for bio-fuel production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">The effects of temperature and molten salt on solar pyrolysis of lignite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingpu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiping Yang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 179, pp.1124-1132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.05.055⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 181, pp.407-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.05.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134112v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key factors influencing the environmental performance of pyrolysis, gasification and incineration Waste-to-Energy technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13867,387 +13884,370 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 196, pp.497-512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enconman.2019.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility and robustness of a high-temperature air/ceramic thermocline heat storage pilot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Valorization of calcium carbonate-based solid wastes for the treatment of hydrogen sulfide in a semi-continuous reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2018.11.034⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 360, pp.1167-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.10.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969631v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of temperature and molten salt on solar pyrolysis of lignite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressive Deformation and Failure of Trabecular Structures in A Turtle Shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Ampaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunji Adetayo Owoseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Pinilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao He</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Haiping Yang</w:t>
+                <w:t xml:space="preserve">John Obayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 181, pp.407-416. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.535-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.05.181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2019.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149242v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steam gasification behavior of tropical agrowaste: A new modeling approach based on the inorganic composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Emiro Sierra Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14454,64 +14454,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stanmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 170, pp.326-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14558,64 +14558,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">110th Anniversary: Syngas production enhancement using calcium and potassium impregnated chars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14675,90 +14675,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic Water Filters for the Removal of Bacterial, Chemical, and Viral Contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Salifu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Obayemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14822,64 +14822,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity and deactivation mechanisms of pyrolysis chars from bio-waste during catalytic cracking of tar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14956,77 +14956,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of lignocellulosic biomass in biobutanol by a NOVEL thermal process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maricelly Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lavoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15073,90 +15073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar pyrolysis of heavy metal contaminated biomass for gas fuel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15201,1377 +15201,1377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the particle size distribution of organic additives on the microstructure of a clay ceramic and its thermal and mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+                <w:t xml:space="preserve">Thermodynamic Equilibrium Study of Methane Reforming with Carbon Dioxide, Water and Oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grouset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clean Energy Technologies (JOCET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.309-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18178/JOCET.2018.6.4.480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701896v1</w:t>
+                <w:t xml:space="preserve">hal-01876167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite supported bimetallic cobalt and nickel catalysts for syngas production from dry reforming of methane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+                <w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, p.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.10.063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01630309v1</w:t>
+                <w:t xml:space="preserve">hal-01700193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of pyrolysis, gasification and incineration waste-to-energy technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuanjun Tang</w:t>
+                <w:t xml:space="preserve">The impact of the particle size distribution of organic additives on the microstructure of a clay ceramic and its thermal and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (4), pp.04018044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712379v2</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2S removal from syngas using wastes pyrolysis chars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+                <w:t xml:space="preserve">Hydroxyapatite supported bimetallic cobalt and nickel catalysts for syngas production from dry reforming of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.11.162⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 224, p.310-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.10.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667285v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Oil Content on Biogas Production, Process Performance and Stability of Food Waste Anaerobic Digestion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+                <w:t xml:space="preserve">Influence of Nickel on Biomass Pyro-Gasification: Coupled Thermodynamic and Experimental Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-017-0179-4⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ESCAPE-27 - European Symposium on Computer-Aided Process Engineering, Barcelona, Spain, Oct. 1–5, 2017, 57 (30), p.9788-9797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b05201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800148v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic co-digestion of food waste and FOG with sewage sludge – realising its potential in Ireland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+                <w:t xml:space="preserve">Accumulators for the Capture of Heavy Metals in Thermal Conversion Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire E White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winston Soboyejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207233.2017.1380335⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (12), pp.art. no. 04018118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787775v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced characterization unravels the structure and reactivity of wood-based chars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+                <w:t xml:space="preserve">Effect of Oil Content on Biogas Production, Process Performance and Stability of Food Waste Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olumide Wesley Awe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubiao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.01.024⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (12), p.2295-2306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-017-0179-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700193v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Equilibrium Study of Methane Reforming with Carbon Dioxide, Water and Oxygen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Grouset</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of pyrolysis, gasification and incineration waste-to-energy technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanjun Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clean Energy Technologies (JOCET)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18178/JOCET.2018.6.4.480⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 626, pp.744-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876167v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712379v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulators for the Capture of Heavy Metals in Thermal Conversion Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+                <w:t xml:space="preserve">Anaerobic co-digestion of food waste and FOG with sewage sludge – realising its potential in Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olumide Wesley Awe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Winston Soboyejo</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EE.1943-7870.0001469⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (3), p.496 - 517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207233.2017.1380335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894538v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Nickel on Biomass Pyro-Gasification: Coupled Thermodynamic and Experimental Investigations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+                <w:t xml:space="preserve">H2S removal from syngas using wastes pyrolysis chars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, ESCAPE-27 - European Symposium on Computer-Aided Process Engineering, Barcelona, Spain, Oct. 1–5, 2017, 57 (30), p.9788-9797. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 334, p.2179-2189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b05201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.11.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735283v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-pyrolysis of wood and plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustina Ephraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lebonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Peregrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 231, p.110 - 117. </w:t>
@@ -16609,90 +16609,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal Mechanisms of Contaminants in Ceramic Water Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winston Soboyejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16726,64 +16726,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of support and its surface modifications in cobalt-based Fischer-Tropsch synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16830,77 +16830,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneration study of Ni/hydroxyapatite spent catalyst from dry reforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16999,51 +16999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 203, pp.287-300. </w:t>
@@ -17081,103 +17081,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrading greenhouse gases (methane and carbon dioxide) into syngas using nickel-based catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Son Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 226, p.195-203. </w:t>
@@ -17241,51 +17241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rababe Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17358,77 +17358,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 117, pp.86-95. </w:t>
@@ -17460,1439 +17460,1439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of clay ceramics using agricultural wastes: Study of properties, energy savings and environmental indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and properties of clay ceramics for thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire E. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Winston O. Soboyejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 146, p.106-114. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (10), pp.4748-4759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.05.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.15014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581810v1</w:t>
+                <w:t xml:space="preserve">hal-01630902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of heat treatment on the microstructure of a clay ceramic and its thermal and mechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">A Review of Biogas Utilisation, Purification and Upgrading Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olumide Wesley Awe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (2), p.1747-1754. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), p.267-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.10.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-016-9826-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619238v1</w:t>
+                <w:t xml:space="preserve">hal-01619254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nickel impregnation on Wood Gasification Mechanism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Joulia</w:t>
+                <w:t xml:space="preserve">Laboratory-scale investigation of the removal of hydrogen sulfide from biogas and air using industrial waste-based sorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olumide Wesley Awe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqian Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (8), pp.2843-2852. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), p.1809-1820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-017-9911-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636543v1</w:t>
+                <w:t xml:space="preserve">hal-01619255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the thermal and mechanical properties of clay ceramics incorporating organic additives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">Production of clay ceramics using agricultural wastes: Study of properties, energy savings and environmental indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.09.131⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, p.106-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617979v1</w:t>
+                <w:t xml:space="preserve">hal-01581810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite-based sorbents: elaboration, characterization and application for the removal of catechol from the aqueous phase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+                <w:t xml:space="preserve">The impact of heat treatment on the microstructure of a clay ceramic and its thermal and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (20), p. 2611-2620. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (2), p.1747-1754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1271829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.10.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619247v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of solar fuels obtained from beech wood solar pyrolysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+                <w:t xml:space="preserve">Effect of Nickel impregnation on Wood Gasification Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.036⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.2843-2852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-017-9911-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619246v1</w:t>
+                <w:t xml:space="preserve">hal-01636543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of clay ceramics for thermal energy storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+                <w:t xml:space="preserve">Can biomass be satisfactorily gasified under pressure using an aqueous slurry feed? Examination by simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stanmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Winston O. Soboyejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.15014⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, p.108-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630902v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Biogas Utilisation, Purification and Upgrading Technologies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-scale characterisation of chars mineral species for tar cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-016-9826-4⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189, pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619254v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory-scale investigation of the removal of hydrogen sulfide from biogas and air using industrial waste-based sorbents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+                <w:t xml:space="preserve">Kinetic Analysis of Tropical Lignocellulosic Agrowaste Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Emiro Sierra Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaqian Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.03.023⟩</w:t>
+              <w:t xml:space="preserve">BIOENERGY RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.832-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-017-9844-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619255v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Analysis of Tropical Lignocellulosic Agrowaste Pyrolysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Emiro Sierra Vargas</w:t>
+                <w:t xml:space="preserve">Modeling of the thermal and mechanical properties of clay ceramics incorporating organic additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rababe Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOENERGY RESEARCH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-017-9844-5⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 708, p.375-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.09.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581811v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can biomass be satisfactorily gasified under pressure using an aqueous slurry feed? Examination by simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Stanmore</w:t>
+                <w:t xml:space="preserve">Hydroxyapatite-based sorbents: elaboration, characterization and application for the removal of catechol from the aqueous phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97, p.108-115. </w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (20), p. 2611-2620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1271829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630847v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterisation of chars mineral species for tar cracking</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of solar fuels obtained from beech wood solar pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Gerente</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 189, pp.88-97. </w:t>
+              <w:t xml:space="preserve">, 2017, 188, p. 285-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391562v1</w:t>
+                <w:t xml:space="preserve">hal-01619246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and Prospects in the Field of Biomass and Waste to Energy and Added-Value Materials</w:t>
               </w:r>
@@ -19012,90 +19012,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkali polyphosphates as new potential materials for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Semlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19142,90 +19142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of municipal wastewater with calcium phosphate: a new physicochemical purification step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroun Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (11), p.2573-2580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19289,51 +19289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingjiang Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19378,391 +19378,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the particle shape of organic additives on the anisotropy of a clay ceramic and its thermal and mechanical properties</w:t>
+                <w:t xml:space="preserve">Catalytic transformation of carbon dioxide and methane into syngas over ruthenium and platinum supported hydroxyapatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. V. Korah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+                <w:t xml:space="preserve">Bruna Rego de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lulu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Thomas</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 125, p. 654-660. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 390, pp.141-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.08.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599984v1</w:t>
+                <w:t xml:space="preserve">hal-01609114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic transformation of carbon dioxide and methane into syngas over ruthenium and platinum supported hydroxyapatites</w:t>
+                <w:t xml:space="preserve">Precipitation Process of Calcium Phosphate from Calcium Carbonate Suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Rego de Vasconcelos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+                <w:t xml:space="preserve">Nayane Macedo Portela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.08.077⟩</w:t>
+              <w:t xml:space="preserve">KONA Powder and Particle Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.219-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14356/kona.2016002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609114v1</w:t>
+                <w:t xml:space="preserve">hal-01620289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation Process of Calcium Phosphate from Calcium Carbonate Suspension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of the particle shape of organic additives on the anisotropy of a clay ceramic and its thermal and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. V. Korah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nayane Macedo Portela Da Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">S. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KONA Powder and Particle Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33, pp.219-227. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, p. 654-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14356/kona.2016002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620289v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical research on agitated contact drying of sewage sludge in a continuous paddle dryer</w:t>
               </w:r>
@@ -19787,51 +19787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenglin Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20016,90 +20016,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of biomass char gasification in a downdraft reactor for syngas production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustina Ephraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20144,659 +20144,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray-Dried Monocalcium Phosphate Monohydrate for Soluble Phosphate Fertilizer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Sodium Dihydrogen Phosphate Starting From Sodium Chloride and Orthophosphoric Acid Via Cation Resin Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02100⟩</w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 190 (11), p. 1743-1748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2015.1024314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609207v1</w:t>
+                <w:t xml:space="preserve">hal-01609203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of Heavy Metals in Municipal Solid Waste Pyrolysis, Gasification, and Incineration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mingjiang Ni</w:t>
+                <w:t xml:space="preserve">The effect of temperature and heating rate on char properties obtained from solar pyrolysis of beech wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b01918⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182, p.114-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.01.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632390v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium Dihydrogen Phosphate Starting From Sodium Chloride and Orthophosphoric Acid Via Cation Resin Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Spray-Dried Monocalcium Phosphate Monohydrate for Soluble Phosphate Fertilizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafed El Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fiallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 190 (11), p. 1743-1748. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (33), p. 8043-8047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10426507.2015.1024314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5b02100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609203v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of temperature and heating rate on char properties obtained from solar pyrolysis of beech wood</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Synthesis of carbon nanotubes/hydroxyapatite composites using catalytic methane cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Rego de Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.01.112⟩</w:t>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (7), p. 673-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09276440.2015.1060055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176348v1</w:t>
+                <w:t xml:space="preserve">hal-01609216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of carbon nanotubes/hydroxyapatite composites using catalytic methane cracking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Partitioning of Heavy Metals in Municipal Solid Waste Pyrolysis, Gasification, and Incineration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanjun Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingjiang Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Interfaces </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (7), p. 673-687. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (11), pp.7516-7525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09276440.2015.1060055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b01918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609216v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of char composition and inorganics on catalytic activity of char from biomass gasification</w:t>
               </w:r>
@@ -20899,77 +20899,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-doped apatitic calcium phosphates: preparation, characterization, and reactivity in the removal of hydrogen sulfide from gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Stita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huynh Pham Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21033,51 +21033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity enhancement of gasification biochars for catalytic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21137,77 +21137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Sodium Dihydrogen Phosphate Using Sodium Chloride and Orthophosphoric Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (50), p. 12467-12473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21254,51 +21254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of Hydroxyapatite with Ion-Selective Complexants: 1-Hydroxyethane-1,1-diphosphonic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Daniels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21371,90 +21371,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of Calcium Carbonate-Based Solid Wastes for the Treatment of Hydrogen Sulfide from the Gas Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huynh Pham Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21579,90 +21579,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption behavior of Zn(II) ions on synthetic apatitic calcium phosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroun Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 357 (Part B), p. 1958-1966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21696,77 +21696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonated hydroxyapatite starting from calcite and different orthophosphates under moderate hydrothermal conditions: Synthesis and surface reactivity in simulated body fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60, p. 292-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21800,103 +21800,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyapatite starting from calcium carbonate and orthophosphoric acid: synthesis, characterization, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroun Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49 (12), p.4261-4269. </w:t>
@@ -21934,103 +21934,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrystallization of Industrial Triple Super Phosphate Powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Chtara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chekir Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Fiallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (37), p. 14446-14450. </w:t>
@@ -22068,90 +22068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium phosphate based materials starting from calcium carbonate and orthophosphoric acid for the removal of lead(II) from an aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 243, p. 280-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22185,90 +22185,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel one-step synthesis and characterization of bone-like carbonated apatite from calcium carbonate, calcium hydroxide and orthophosphoric acid as economical starting materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51, p. 236-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22315,51 +22315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress relaxation behavior of organically modified montmorillonite filled natural rubber/nitrile rubber nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna J. Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22560,666 +22560,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of apatitic calcium phosphates synthesized from calcium carbonate and orthophosphoric acid or potassium dihydrogen orthophosphate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+                <w:t xml:space="preserve">Transport of organic solvents through natural rubber/nitrile rubber/organically modified montmorillonite nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherian Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soney C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-012-2695-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (15), p. 5373 - 5386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-013-7332-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632397v1</w:t>
+                <w:t xml:space="preserve">hal-01630229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate-containing apatite (CAP) synthesis under moderate conditions starting from calcium carbonate and orthophosphoric acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Synthesis, characterization, and thermo-mechanical properties of copper-loaded apatitic calcium phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (8), p.647-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15685543.2013.834208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2013.03.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01632392v1</w:t>
+                <w:t xml:space="preserve">hal-01632398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite gel for the improved removal of Pb2+ ions from aqueous solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Thermal behavior of apatitic calcium phosphates synthesized from calcium carbonate and orthophosphoric acid or potassium dihydrogen orthophosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (3), p. 1145-1155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-012-2695-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.07.086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01632393v1</w:t>
+                <w:t xml:space="preserve">hal-01632397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of organic solvents through natural rubber/nitrile rubber/organically modified montmorillonite nanocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+                <w:t xml:space="preserve">Carbonate-containing apatite (CAP) synthesis under moderate conditions starting from calcium carbonate and orthophosphoric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (5), p. 2971-2980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2013.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-013-7332-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01630229v1</w:t>
+                <w:t xml:space="preserve">hal-01632392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, and thermo-mechanical properties of copper-loaded apatitic calcium phosphates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite gel for the improved removal of Pb2+ ions from aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Interfaces </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (8), p.647-660. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 232, p.128-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15685543.2013.834208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.07.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632398v1</w:t>
+                <w:t xml:space="preserve">hal-01632393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of catalysts for the gasification of biomass char, with some reference to coal</w:t>
               </w:r>
@@ -23231,51 +23231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stanmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58, p. 305-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23348,51 +23348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Chtara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafed El Feki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (1), pp.908 - 916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23517,90 +23517,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Step Synthesis of Calcium Hydroxyapatite from Calcium Carbonate and Orthophosphoric Acid under Moderate Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (4), p. 1439-1447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23628,954 +23628,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory scale study of an industrial phosphate and thermal treatment for polluted dredged sediments</w:t>
+                <w:t xml:space="preserve">Thermal Treatment of Dredged Sediment in a Rotary Kiln: Investigation of Structural Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhila Kribi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1001-6279(13)60011-6⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (21), p.7146-7152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie203023k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632403v1</w:t>
+                <w:t xml:space="preserve">hal-01632402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties and heavy metals leachability of fly ash from coal-fired power plant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhou Dong</w:t>
+                <w:t xml:space="preserve">Laboratory scale study of an industrial phosphate and thermal treatment for polluted dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Kribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mining Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmst.2011.12.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), p. 538-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1001-6279(13)60011-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798131v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of calcium hydroxyapatite from calcium carbonate and different orthophosphate sources: A comparative study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haroun Sebei</w:t>
+                <w:t xml:space="preserve">Physicochemical properties and heavy metals leachability of fly ash from coal-fired power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Baoping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 177 (13), pp.1080-1089. </w:t>
+              <w:t xml:space="preserve">International Journal of Mining Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.405 - 409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2012.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmst.2011.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632406v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW ROUTE FOR THE SYNTHESIS OF ALKALI POLYPHOSPHATE FROM ECONOMICAL STARTING MATERIALS: PREPARATION AND CHARACTERIZATION OF SODIUM CYCLOTRIPHOSPHATE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Synthesis of calcium hydroxyapatite from calcium carbonate and different orthophosphate sources: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 187 (1), p.112-120. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 177 (13), pp.1080-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10426507.2011.590950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2012.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634017v1</w:t>
+                <w:t xml:space="preserve">hal-01632406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Synthesis of Sodium Trimetaphosphate (Na3P3O9) from Sodium Chloride and Orthophosphoric Acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">A NEW ROUTE FOR THE SYNTHESIS OF ALKALI POLYPHOSPHATE FROM ECONOMICAL STARTING MATERIALS: PREPARATION AND CHARACTERIZATION OF SODIUM CYCLOTRIPHOSPHATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (10), p.3851-3854. </w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187 (1), p.112-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie201085b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2011.590950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632407v1</w:t>
+                <w:t xml:space="preserve">hal-01634017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Behavior of Gypsum, Plaster, and Hydroxyapatite Gel Blends</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+                <w:t xml:space="preserve">One-Step Synthesis of Sodium Trimetaphosphate (Na3P3O9) from Sodium Chloride and Orthophosphoric Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 51 (34), pp.11163-11169. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie301154d⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 51 (10), p.3851-3854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie201085b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632401v1</w:t>
+                <w:t xml:space="preserve">hal-01632407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Treatment of Dredged Sediment in a Rotary Kiln: Investigation of Structural Changes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+                <w:t xml:space="preserve">Rheological Behavior of Gypsum, Plaster, and Hydroxyapatite Gel Blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Raii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 51 (21), p.7146-7152. </w:t>
+              <w:t xml:space="preserve">, 2012, 51 (34), pp.11163-11169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie203023k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie301154d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632402v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apatitic calcium phosphates: Synthesis, characterization and reactivity in the removal of lead(II) from aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroun Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 198, p. 180-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24609,90 +24609,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new route for the synthesis of alkali polyphosphate from economical starting materials : part II - Influence of reaction conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 187 (10), p. 1132-1140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24856,77 +24856,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of LiFePO4/C Cathode for Lithium Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Germeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25103,51 +25103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic fuels from biomass using concentrated solar energy - A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Stanmore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25720,213 +25720,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Phosphate in the Remediation and Reuse of Heavy Metal Polluted Wastes and Sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic behavior of ash derived from biomass gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Klinghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco J. Castaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634023v1</w:t>
+                <w:t xml:space="preserve">hal-01634027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic behavior of ash derived from biomass gasification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Phosphate in the Remediation and Reuse of Heavy Metal Polluted Wastes and Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-009-9006-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634027v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
               </w:r>
@@ -26062,334 +26062,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOREWORD: Treatment and Valorisation of Waste and Wastewater for the Production of Energy/Fuels and Useful Materials</w:t>
+                <w:t xml:space="preserve">Biological and pretreatment processes for the valorization of waste and biomass into energy/fuel and useful materials - WasteEng2008, 3-5 June 2008, Patras (Greece) Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerasimos Lyberatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Nest Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 (15), p.3689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.04.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634032v1</w:t>
+                <w:t xml:space="preserve">hal-01634033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convenient conversion of calcium carbonate to hydroxyapatite at ambient pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rio</w:t>
+                <w:t xml:space="preserve">FOREWORD: Treatment and Valorisation of Waste and Wastewater for the Production of Energy/Fuels and Useful Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerasimos Lyberatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Nest Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (2, SI)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634029v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and pretreatment processes for the valorization of waste and biomass into energy/fuel and useful materials - WasteEng2008, 3-5 June 2008, Patras (Greece) Foreword</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerasimos Lyberatos</w:t>
+                <w:t xml:space="preserve">Convenient conversion of calcium carbonate to hydroxyapatite at ambient pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Verwilghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Chkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 100 (15), p.3689. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (3), p.771-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.04.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2008.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634033v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory tests on valorization technique of dredged sediment</w:t>
               </w:r>
@@ -26483,64 +26483,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and kinetics of surface area reduction during the calcination of dredged sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26600,90 +26600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazardous animal waste carcasses transformation into slow release fertilizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Fiallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Chkir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 167 (1-3), pp.119-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26717,90 +26717,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcination of Dredged Sediments : Investigation of the Behaviour of Heavy Metals and the Organic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27055,64 +27055,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaporisation et/ou stabilisation de métaux lourds au cours du traitement thermique de déchet : cas des déchets ménagers solides et des boues de dragage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Kribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27228,51 +27228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (20), p. 6558-6565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27300,261 +27300,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping heavy metals by using calcium hydroxyapatite and dielectrophoresis</w:t>
+                <w:t xml:space="preserve">Reactivity of laboratory and industrial limes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Batton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arun John Kadaksham</w:t>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.02.057⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (4), pp.473-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1205/cherd06200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634393v1</w:t>
+                <w:t xml:space="preserve">hal-01634390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of laboratory and industrial limes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trapping heavy metals by using calcium hydroxyapatite and dielectrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Batton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun John Kadaksham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpendra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Nadine Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 85 (4), pp.473-480. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, First International Conference on Engineering for Waste Treatment: Beneficial Use of Waste and By-Products (WasteEng2005), 139 (3), pp.461-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1205/cherd06200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.02.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634390v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of aqueous lead ions by hydroxyapatites: Equilibria and kinetic processes</w:t>
               </w:r>
@@ -27592,51 +27592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 139 (3), pp.443-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27812,103 +27812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of high specific surface area hydroxyapatite for environmental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Verwilghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42 (15), p. 6062-6066. </w:t>
@@ -28563,560 +28563,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation of heavy metal containing dusts by reaction with phosphoric acid: study of the reactivity of fly ash</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of oxides and nitrates of lead on the sintering and densification of hydroxyapatite adsorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benu Adhikari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 116 (1-2), p.65-74. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (13), p.3325-3335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2004.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie030645i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634401v1</w:t>
+                <w:t xml:space="preserve">hal-01634400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and heat transfer during mineral residue phosphatation in a rheo-reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of lead (Pb) by hydroxyapatite sorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Marchal</w:t>
+                <w:t xml:space="preserve">E Beche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Choplin</w:t>
+                <w:t xml:space="preserve">G Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 82 (A5), pp.637-641. </w:t>
+              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 82 (B2), pp.175-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1205/026387604323142694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1205/095758204322972816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634398v1</w:t>
+                <w:t xml:space="preserve">hal-01634399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxides and nitrates of lead on the sintering and densification of hydroxyapatite adsorbents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The kinetics of surface area reduction during isothermal sintering of hydroxyapatite adsorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benu Adhikari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 43 (13), p.3325-3335. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 98 (1-2), pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie030645i⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2003.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634400v1</w:t>
+                <w:t xml:space="preserve">hal-01634402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of lead (Pb) by hydroxyapatite sorbent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bailliez</w:t>
+                <w:t xml:space="preserve">Stabilisation of heavy metal containing dusts by reaction with phosphoric acid: study of the reactivity of fly ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G Flamant</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety and Environmental Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1205/095758204322972816⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 116 (1-2), p.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2004.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634399v1</w:t>
+                <w:t xml:space="preserve">hal-01634401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinetics of surface area reduction during isothermal sintering of hydroxyapatite adsorbent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheology and heat transfer during mineral residue phosphatation in a rheo-reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Choplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 98 (1-2), pp.141-152. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 82 (A5), pp.637-641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2003.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1205/026387604323142694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634402v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and structural changes of raw phosphate during heat treatment</w:t>
               </w:r>
@@ -29249,51 +29249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29765,77 +29765,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic graphenization of lignin using concentrated solar carbonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29873,77 +29873,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin graphenization using solar concentrated energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salome Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29981,64 +29981,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Mango Waste and Rice Husk Gasification for Sustainable Energy Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamado Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30197,77 +30197,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de biocarbone graphénique en combinant carbonisation hydrothermale et pyrolyse solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30305,77 +30305,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene-like materials produced from lignin using combination of thermal treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salome Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30465,51 +30465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng2024 - 10th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WasteEng Series, Aug 2024, Sendai (Japan), Japan</w:t>
@@ -30538,51 +30538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid refuse fuel-derived biocarbons for coal replacement in an industrial process: combustion performances and environmental assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénit Bouesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30823,103 +30823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Energy from Wastewater: Coupling Hydrothermal Liquefaction and Anaerobic Digestion for Municipal Sludge Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Alper Basar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cigdem Eskicioglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WEFTEC 2023 - 96th Annual Water Environment Federation Technical Exhibition and Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31033,122 +31033,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphitization of cellulose and lignin using non-conventionnal catalysts: towards graphene-like materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+                <w:t xml:space="preserve">Renewable hydrogen from bioresources: evaluation of separation, purification and analytical techniques for monitoring and quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Elsaddik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng2022 - 9th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WasteEng Series, Jun 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenaghe, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987240v1</w:t>
+                <w:t xml:space="preserve">hal-04855285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de catalyseurs biosourcés à base de nickel et de fer pour la conversion des oxides d'azote</w:t>
               </w:r>
@@ -31236,152 +31236,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable hydrogen from bioresources: evaluation of separation, purification and analytical techniques for monitoring and quantification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">María González Martínez</w:t>
+                <w:t xml:space="preserve">Graphitization of cellulose and lignin using non-conventionnal catalysts: towards graphene-like materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Beguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2022 - 9th International Conference on Engineering for Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenaghe, Denmark</w:t>
+              <w:t xml:space="preserve">WasteEng2022 - 9th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WasteEng Series, Jun 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855285v1</w:t>
+                <w:t xml:space="preserve">hal-04987240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crucial role of the binder in biochar briquetting for sustainable energy production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Ngene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31527,51 +31527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion performance of solid refuse fuel-derived biochars for energy production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénit Bouesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31635,51 +31635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic conversion of bioresource to graphene-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime Beguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31743,64 +31743,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31901,558 +31901,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From municipal solid wastes to green hydrogen production: case study of VABHYOGAZ3 project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Grouset</w:t>
+                <w:t xml:space="preserve">Amélioration du ratio H2/CO et abattement de HCl dans le syngas, par utilisation d'un réactif CaO in-situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanjun Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBA-IFIBiop 2019 - 8th International Forum on Industrial Bioprocessing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Miri, Malaysia</w:t>
+              <w:t xml:space="preserve">SFGP 2019 - XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Oct 2019, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946580v1</w:t>
+                <w:t xml:space="preserve">hal-04986348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of hydrochar formation from black liquor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radu Barna</w:t>
+                <w:t xml:space="preserve">From municipal solid wastes to green hydrogen production: case study of VABHYOGAZ3 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Son Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grouset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECI : Engineering Conferences International, Bio-Char II: Production, Characterization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cetraro, Italy</w:t>
+              <w:t xml:space="preserve">IBA-IFIBiop 2019 - 8th International Forum on Industrial Bioprocessing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Miri, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388241v1</w:t>
+                <w:t xml:space="preserve">hal-04946580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du ratio H2/CO et abattement de HCl dans le syngas, par utilisation d'un réactif CaO in-situ</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yong Chi</w:t>
+                <w:t xml:space="preserve">Catalytic performances of Co-based catalysts in Fisher-Tropsch synthesis: effect of particle shape and structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Cydric Ghogia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019 - XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Oct 2019, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">FCCat 2019 - The 2nd French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986348v1</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic performances of Co-based catalysts in Fisher-Tropsch synthesis: effect of particle shape and structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Cayez</w:t>
+                <w:t xml:space="preserve">Mechanism of hydrochar formation from black liquor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Barna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2019 - The 2nd French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
+              <w:t xml:space="preserve">ECI : Engineering Conferences International, Bio-Char II: Production, Characterization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cetraro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946593v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium phosphates for odour treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPHOS 2019 - 5th International Symposium on Innovation and Technology in the Phosphate Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Benguerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32477,77 +32477,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'une unité de production d'hydrogène par des procédés de reformage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Son Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grouset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32598,77 +32598,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights on Phosphate-based Materials for Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32723,51 +32723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative ceramic thermal storage material elaborated from municipal incinerator bottom ash.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lopez Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32887,51 +32887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
@@ -32960,90 +32960,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relevance of thermodynamics to predict the behaviour of inorganics during CO2 gasification of willow wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cassayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33129,51 +33129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingjiang Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33241,77 +33241,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
@@ -33353,77 +33353,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen sulfide removal from syngas over chars produced from pyrolysis of various solid wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33465,90 +33465,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syngas Production over Nickel-Based Catalysts Via Dry Reforming of Methane: Influence of Catalyst Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Rego de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 AIChE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMERICAN INSTITUTE OF CHEMICAL ENGINEERS, Nov 2015, Salt Lake City, United States. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33573,103 +33573,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of heavy metals during gasification of phytoextraction plants: thermochemical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cassayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSE - 12th International Symposium on Process Systems Engineering ; ESCAPE - 25th European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Copenhague, Denmark. pp.341-346, </w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
@@ -33697,1203 +33697,1203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium phosphate sorbent for environmental application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+                <w:t xml:space="preserve">Effect of physicochemical and thermal treatment on the environmental behavior of sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WasteEng 2014 -5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1446-1453</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611609v1</w:t>
+                <w:t xml:space="preserve">hal-01757368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of pyrolysis chars from biomass and waste biomass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Gerente</w:t>
+                <w:t xml:space="preserve">Hydroxyapatite and Alizarin sulfonate ARS modeling interactions for textile dyes removal from wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lemlikchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fiallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. -O. Mecherri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Agadir, Morocco. p. 378-385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668935v1</w:t>
+                <w:t xml:space="preserve">hal-01611611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead and Cadmium removal from aqueous solution using an industrial gypsum by-product</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of pyrolysis chars from biomass and waste biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gerente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY (SYMPHOS 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1773-1779</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611990v1</w:t>
+                <w:t xml:space="preserve">hal-01668935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost transformation of shrimp shell wastes into valuable chitosan</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Calcium phosphate sorbent for environmental application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 -5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Agadir, Morocco. p. 423-431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753245v1</w:t>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite material with calcium sulfate and calcium phosphate for heavy metals retention</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+                <w:t xml:space="preserve">Lead and Cadmium removal from aqueous solution using an industrial gypsum by-product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Raii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.048⟩</w:t>
+              <w:t xml:space="preserve">2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY (SYMPHOS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Agadir, Morocco. pp.415-422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625030v1</w:t>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2S Removal by metal-doped apatitic calcium phosphates sorbents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Composite material with calcium sulfate and calcium phosphate for heavy metals retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Belaicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Lemlikchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Oimar Mecherri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Agadir, Morocco. p.403-406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668929v1</w:t>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly porous calcium hydroxyapatite-based composites for air pollution control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">H2S Removal by metal-doped apatitic calcium phosphates sorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Stita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.725-732</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611619v1</w:t>
+                <w:t xml:space="preserve">hal-01668929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physicochemical and thermal treatment on the environmental behavior of sediments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Low-cost transformation of shrimp shell wastes into valuable chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Kadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
+                <w:t xml:space="preserve">M. Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Oimar Mecherri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fiallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 -5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1446-1453</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1839-1844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757368v1</w:t>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite and Alizarin sulfonate ARS modeling interactions for textile dyes removal from wastewaters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Fiallo</w:t>
+                <w:t xml:space="preserve">Highly porous calcium hydroxyapatite-based composites for air pollution control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kemiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. -O. Mecherri</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Agadir, Morocco. p. 378-385, </w:t>
+              <w:t xml:space="preserve">, May 2013, Agadir, Morocco. p. 394-402, </w:t>
             </w:r>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611611v1</w:t>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy metals captured in gas and liquid phase by hydroxyapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haroun Sebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34935,103 +34935,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of carbon nanotubes on hydroxyapatite surfaces catalysed by metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1098-1105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35069,51 +35069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Char as catalyst for hot gas cleaning and upgrading : role of the oxygenated sites on the char surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco J. Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35298,64 +35298,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of fired clay bricks properties through biomass incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35393,90 +35393,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface properties of carbonaceous residues from pyrogasification for catalytic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Klinghoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco J. Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35518,90 +35518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium phosphate based catalysts : preparation, characterization and catalytic activity in the valorization of carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Rêgo de Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35643,90 +35643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the calcium phosphate intermediates formed during the synthesis of hydroxyapatite from CaCO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 7 - 7ème édition du colloque Cristallisation et précipitation industrielles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Albi, France. Art. 23-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35745,769 +35745,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of carbonate waste as hydroxyapatite for heavy metals remediation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Geotechnical and Environmental behaviour of Treated Dredged Sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 12 - 4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.623-630</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Sediment Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Alibaug, Maharashtra, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668966v1</w:t>
+                <w:t xml:space="preserve">hal-05595496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental behaviour and characterization of treated dredged sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wasteng12 - 4th International Conference on Engineering for Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. pp.214-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A percolation test to assess the pollutant potential of monolithic materials containing wastes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Jaffe</w:t>
+                <w:t xml:space="preserve">Valorization of carbonate waste as hydroxyapatite for heavy metals remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroun Sebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Husson</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 12 -4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.1824-1835</w:t>
+              <w:t xml:space="preserve">WasteEng 12 - 4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.623-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741823v1</w:t>
+                <w:t xml:space="preserve">hal-01668966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'hydroxyapatite à partir d'une suspension de carbonate de calcium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+                <w:t xml:space="preserve">Catalytic performance of char from gasification of biomass for the reformation of toluene as a model of tar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexsandra Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Klinghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco J. Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP 2012 -7ème Colloque Science et Technologie des Poudres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">International conference on thermal treatment technologies and hazardous waste combustors 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, San Antonio, United States. p.219-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769833v1</w:t>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geotechnical and Environmental behaviour of Treated Dredged Sediment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
+                <w:t xml:space="preserve">A percolation test to assess the pollutant potential of monolithic materials containing wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId892" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Husson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Sediment Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Alibaug, Maharashtra, India</w:t>
+              <w:t xml:space="preserve">WasteEng 12 -4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.1824-1835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05595496v1</w:t>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic performance of char from gasification of biomass for the reformation of toluene as a model of tar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse d'hydroxyapatite à partir d'une suspension de carbonate de calcium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayane Macedo Portela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie del Confetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexsandra Guerra</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on thermal treatment technologies and hazardous waste combustors 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, San Antonio, United States. p.219-222</w:t>
+              <w:t xml:space="preserve">STP 2012 -7ème Colloque Science et Technologie des Poudres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741832v1</w:t>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of chars from regular and supercritical water gasification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36571,64 +36571,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties and hydraulic performance of hydroxyapatite/gypsum/plaster bends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Raii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36660,342 +36660,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of treatments on the environmental behavior of dredged sediment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
+                <w:t xml:space="preserve">Hydroxylapatite and alizarinsulfonate as a model for depollution of textile dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Lemlikchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fiallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId908" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Oimar Mecherri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 12 -4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.214-219</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.828-833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741835v1</w:t>
+                <w:t xml:space="preserve">hal-01741836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxylapatite and alizarinsulfonate as a model for depollution of textile dyes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+                <w:t xml:space="preserve">Effects of treatments on the environmental behavior of dredged sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 12 -4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.828-833</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.214-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741836v1</w:t>
+                <w:t xml:space="preserve">hal-01741835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of metals on surface properties of chars from thermo-conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Klinghoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco J. Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37223,51 +37223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation into the properties of ash from biomass gasification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Klinghoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco J. Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37318,51 +37318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial use of ash and char from biomass gasification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Klinghoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco J. Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -37508,77 +37508,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of rich-carbonates wastes on the synthesis of hydroxyapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Chkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng10 -3rd International conference on engineering for waste and biomass valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Beijing, Switzerland. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37692,329 +37692,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage of calcium phosphate sorbent for the removal of heavy metal from industrial flue gas. Investigation at pilot scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
+                <w:t xml:space="preserve">Agglomeration of metals during pyrolysis of chromated copper arsenate (CCA) treated wood waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kemiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REWAS 2008 -Proceedings of the 2008 Global symposium on recycling, waste treatment and clean technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Cancun, Mexico. p.1419-1426</w:t>
+              <w:t xml:space="preserve">WasteEng 08 -2nd International conference on engineering for waste valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753281v1</w:t>
+                <w:t xml:space="preserve">hal-01741031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration of metals during pyrolysis of chromated copper arsenate (CCA) treated wood waste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Kemiha</w:t>
+                <w:t xml:space="preserve">Usage of calcium phosphate sorbent for the removal of heavy metal from industrial flue gas. Investigation at pilot scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Verwilghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 08 -2nd International conference on engineering for waste valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Patras, Greece. 9 p</w:t>
+              <w:t xml:space="preserve">REWAS 2008 -Proceedings of the 2008 Global symposium on recycling, waste treatment and clean technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Cancun, Mexico. p.1419-1426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741031v1</w:t>
+                <w:t xml:space="preserve">hal-01753281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and thermal treatment of dredged sediments (sludges) : modification of heavy metal mobilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Kribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REWAS 2008 -Proceedings of the 2008 Global symposium on recycling, waste treatment and clean technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Cancun, Mexico. p.769-774</w:t>
@@ -38043,64 +38043,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcination of dredged sediments (sludges) at laboratory and pilot scales : engineering of properties for beneficial use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38233,64 +38233,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcination des boues de dragages phosphatées : évolution des propriétés physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38367,51 +38367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benu Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Verwilghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Santander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38462,103 +38462,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy metal removal from gas phase with hydroxylapatite sorbent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Verwilghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCPT5 -5th World Congress on Particle Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Orlando, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38756,51 +38756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bernache Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng05 -1st International conference on engineering for waste treatment. Beneficial use of waste and by-products = 1ère Conférence internationale sur l'ingénierie pour le traitement des déchets. Valorisation des déchets et sous-produits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Albi, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38838,51 +38838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation of incinerator fly ashes using hydroxyapatites cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Verwilghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38927,299 +38927,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconcentration of heavy metals adsorbed in hydroxyapatite particles using a dielectrophoretic micro-device</w:t>
+                <w:t xml:space="preserve">Influences des conditions de calcination sur les propriétés de la chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Batton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arun John Kadaksham</w:t>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng05 -1st International conference on engineering for waste treatment. Beneficial use of waste and by-products = 1ère Conférence internationale sur l'ingénierie pour le traitement des déchets. Valorisation des déchets et sous-produits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Albi, France. 9 p</w:t>
+              <w:t xml:space="preserve">SFGP 2005 -10ème congrès de la Société Française de Génie des Procédés : le génie des procédés vers de nouveaux espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781658v1</w:t>
+                <w:t xml:space="preserve">hal-01780082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences des conditions de calcination sur les propriétés de la chaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preconcentration of heavy metals adsorbed in hydroxyapatite particles using a dielectrophoretic micro-device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Batton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun John Kadaksham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpendra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Nadine Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2005 -10ème congrès de la Société Française de Génie des Procédés : le génie des procédés vers de nouveaux espaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">WasteEng05 -1st International conference on engineering for waste treatment. Beneficial use of waste and by-products = 1ère Conférence internationale sur l'ingénierie pour le traitement des déchets. Valorisation des déchets et sous-produits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Albi, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780082v1</w:t>
+                <w:t xml:space="preserve">hal-01781658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing dredged sediments for beneficial reuse : stabilization of heavy metals with phophoric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Kribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng05 -1st International conference on engineering for waste treatment. Beneficial use of waste and by-products = 1ère Conférence internationale sur l'ingénierie pour le traitement des déchets. Valorisation des déchets et sous-produits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Albi, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39270,51 +39270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39352,90 +39352,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the phosphoric acid addition on the drying kinetics of dredged sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Kribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying 2004 -14th International Drying Symposium (IDS 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Sao Paulo, Brazil. p.1013-1020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39454,256 +39454,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beneficial reuse of incinerator fly ash following phosphate treatment : reaction kinetics and control of properties by calcination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du plomb sur le frittage d'une hydroxyapatite stoechiométrique : processus cinétique et mécanisme réactionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bernache Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial use of recycled materials in transportation applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Arlington, United States. p.791-800</w:t>
+              <w:t xml:space="preserve">Colloque de la poudre au matériau massif SF2M-GFC -Commission poudres et matériaux frittés Journées annuelles du RFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Albi, France. p.178-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782651v1</w:t>
+                <w:t xml:space="preserve">hal-01780122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du plomb sur le frittage d'une hydroxyapatite stoechiométrique : processus cinétique et mécanisme réactionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A beneficial reuse of incinerator fly ash following phosphate treatment : reaction kinetics and control of properties by calcination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId959" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la poudre au matériau massif SF2M-GFC -Commission poudres et matériaux frittés Journées annuelles du RFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Albi, France. p.178-183</w:t>
+              <w:t xml:space="preserve">Beneficial use of recycled materials in transportation applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Arlington, United States. p.791-800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId958" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780122v1</w:t>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of lead (Pb) adsorption by hydroxyapatite sorbent</w:t>
               </w:r>
@@ -39728,51 +39728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Beche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2003 - 9ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40082,51 +40082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polymérisation acrylique sur prothèse en métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40298,51 +40298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40406,51 +40406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ième Colloque annuel du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Marne-La-Vallée, France. p.293-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40501,51 +40501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Melbourne, Australia. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40596,51 +40596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et technologie des poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Nancy, France. p.403-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40678,51 +40678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of chloride from fly ash and stabilisation of the residues by a hydroxylapatite sol-gel process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste stabilization and environment 99 -Stab and env 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Villeurbanne, France. p.30-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40760,51 +40760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxylapatite sol-gel process for chloride extraction and heavy metal stabilisation. Application to fly ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 2 -2ème congrès européen de génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Montpellier, France. p.223-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41051,51 +41051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crucial role of the binder in biochar briquetting for coal replacement in an industrial process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Ngene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41273,90 +41273,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerogels for Energy Saving and Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meldin Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-522, 2024, 978-1119717638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId985" w:history="1">
@@ -41418,51 +41418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thangadurai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Manjubaashini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41616,51 +41616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibin K. P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalarikkal Nandakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41775,51 +41775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalytic Applications of Biochar for Environmental Remediation: A Green Approach Towards Environment Restoration (Vol 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1478, American Chemical Society, 45-69 (Chap.3), 2024, ACS Symposium Series, 9780841296657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
@@ -41879,64 +41879,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Nizam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepu Ambika Gopakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Beeran Pottathara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -42026,64 +42026,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -42124,554 +42124,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and Characterization of Nanomaterials from Agrowaste</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generic and Advanced Characterization Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 841-897 (Chap. 7), 2020, 978-3-030-35019-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_7⟩</w:t>
+              <w:t xml:space="preserve">, 31-497 (chap. 2), 2020, 978-3-030-35019-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494272v1</w:t>
+                <w:t xml:space="preserve">hal-02494203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syngas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
+                <w:t xml:space="preserve">Extraction and Characterization of Nanomaterials from Agrowaste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepu Gopakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lyczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohan Richardson</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1113-1171 (Chap. 11), 2020, 978-3-030-35019-2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 841-897 (Chap. 7), 2020, 978-3-030-35019-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02494296v1</w:t>
+                <w:t xml:space="preserve">hal-02494272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic and Advanced Characterization Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustina Ephraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId914" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, </w:t>
+              <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 31-497 (chap. 2), 2020, 978-3-030-35019-2. </w:t>
+              <w:t xml:space="preserve">, 1113-1171 (Chap. 11), 2020, 978-3-030-35019-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1013" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494203v1</w:t>
+            <w:hyperlink r:id="rId1015" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid Residues (Biochar, Bottom Ash, Fly Ash, …)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chesnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Haurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
@@ -42903,77 +42903,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustina Ephraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Maria Romero Millan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
@@ -43018,472 +43018,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sludge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+                <w:t xml:space="preserve">Nanocellulose Based Aerogels for Varying Engineering Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepu Ambika Gopakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1031" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A.T. Owolabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Renewable and Sustainable Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1032" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_9⟩</w:t>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 155-165, 2020, 978-0-12-813196-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.10549-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494283v1</w:t>
+                <w:t xml:space="preserve">hal-02086917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass Categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustina Ephraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ange Nzihou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1-29 (Chap. 1), 2020, 978-3-030-35019-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1035" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1037" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocellulose Based Aerogels for Varying Engineering Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shilpa Thomas</w:t>
+                <w:t xml:space="preserve">Sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.A.T. Owolabi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Stewart Oakley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ange Nzihou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Renewable and Sustainable Materials</w:t>
+              <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, p. 155-165, 2020, 978-0-12-813196-1. </w:t>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 939-1083 (Chap. 9), 2020, 978-3-030-35019-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.10549-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1037" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086917v1</w:t>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle environmental assessment of thermal waste-to-energy technologies and energy–environment–economy model development</w:t>
               </w:r>
@@ -43521,51 +43521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jingzheng Ren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste-to-Energy : Multi-Criteria Decision Analysis for Sustainability Assessment and Ranking</w:t>
@@ -43607,90 +43607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie des phosphates pour l'énergie et l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Munirathinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lyczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Razac Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -43732,90 +43732,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen production from biogas reforming: an overview of steam reforming, dry reforming, dual reforming, and tri-reforming of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Ji Siang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai-Viet N. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Son Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ridart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -43984,51 +43984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization Of Inorganic Solid Wastes From Industrial Activities Into Active Materials For Removal Of Hydrogen Sulfide In Gas Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huynh Pham Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -44104,51 +44104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VALORIZATION OF INORGANIC SOLID WASTES FROM INDUSTRIAL ACTIVITIES INTO ACTIVE MATERIALS FOR REMOVAL OF HYDROGEN SULFIDE IN GAS PHASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huynh Pham Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -44779,51 +44779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -45124,51 +45124,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58BD6C7E"/>
+    <w:nsid w:val="4FD29E74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -45355,51 +45355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ange-nzihou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1547-2567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077228677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05514352v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.128992" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05551490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanitha Vasudevan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scaffaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym18040427" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosely Anne Bose" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2026.132205" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05419506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lapier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jung Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob King" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Beguerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c03324" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05046689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamala Gowri Krishnan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire White" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo Zeng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Sik Ok" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.135330" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05303387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Ghorbal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corbin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaucherie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c04937" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05000959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Rigollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-91204-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05144677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nit Bouesso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiangqiang Xue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Hui Lim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Sun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binhang Yan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyou Yin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2025.06.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05238652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hui Wai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyu Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Das" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/energymater.2025.63" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05311064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Zuo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Lin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.169123" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05261371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamado Ouedraogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayon Dit Sadio Sidibe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Richardson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120347" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05070886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghua Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin He" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Deng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhou Yuan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02286-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05077497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj00463b" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05264392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Sasia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Ochoo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107533" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05143855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ngene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.113240" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05303583v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Poser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c05555" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05305033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamala Krishnan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosely Bose" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c04847" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04669645v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graul Th&#233;odore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonz&#225;lez Mart&#237;nez Mar&#237;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nzihou Ange" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02673-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04639917v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Rigollet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.153795" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04509423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kumar Mohanty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singaravelu Vivekanandhan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oisik Das" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Romero Millan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Klinghoffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43586-024-00297-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04249178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dian Zhong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129868" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04663709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Graul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Qiu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fourgeaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcato.2024.206982" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04639792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Peter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leruth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Germeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142779" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04662917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razac Sane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Semlal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boulif" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Toussaint" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112799" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04373650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Elsaddik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Delmas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50611-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04662040v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ifunanya Ngene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143193" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04449020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301398" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04530569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thangadurai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108366" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03842181v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel C Ghogia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E White" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange A Nzihou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202201864" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050915v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100346" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02920165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Ephraim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lebonnois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peregrina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sharrock" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00952-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03918326v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ndong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piotte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cadot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100326" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04006451v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghogia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05312" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.071" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04051889v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Xu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136898" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03949350v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2023.107664" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04203295v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Alias" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100510" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04169557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38433-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04203217v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Liu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Eskicioglu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.145191" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04017393v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04001882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126997" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04112253v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120138" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04071546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c01325" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04082032v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Princess Munnie Maiga" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dodoo-Arhin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andoh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boamah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boamah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-023-00571-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03888501v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135398" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03716666v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alper Basar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.137838" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03689877v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avanthi D Igalavithana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chammi P Attanayake" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujun Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siming You" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.113495" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03739672v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.125333" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563223v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Phan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grouset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.01.100" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03660183v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.124413" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03463869v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifu Tahiru Azeko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kwesi Arthur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004021" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03514997v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Kasaira Mubari" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8010004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03514595v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111989" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03918518v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25943-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637175v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepu Gopakumar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07070-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03807724v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjun Tang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoneng Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04279" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03247402v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Yang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingpu Xie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Yang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121103" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02893863v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricelly Mart&#237;nez Aguilar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2020.100049" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332174v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meldin Mathew" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202000264" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03205692v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiming Ren" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqian Zhao" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129558" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03009170v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Pai" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Beeran Pottathara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Carlos Morais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50262" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02959714v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Emiro Sierra Vargas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01241-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03203956v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Xiong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00676" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03000797v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117906" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02983116v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119527" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201678v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Cydric Ghogia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Machado" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.027" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040801v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119408" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02948969v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Shen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01232-w" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02957282v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01244-6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02980798v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kofi Osei" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Yaya" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Onwona-Agyeman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01282-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02983182v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ji" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Esteve-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranbin Liu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.127522" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02945398v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixian Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Shu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X20957408" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03205823v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangji Hu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbing Li" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129300" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03211746v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117186" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03012742v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Pham Sy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen Xuan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-10346-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02572064v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Nigay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salifu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Obayemi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. White" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001749" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397186v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901934" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863924v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youqu Zheng" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118002" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02487485v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R&#234;go de Vasconcelos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900461" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496909v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nizam" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Arumughan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloshy Baby" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sunil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-020-01681-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02536941v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Kumar Jeswani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Azapagic" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114792" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02544336v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2020.101167" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02304588v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Munirathinam" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.043" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02871375v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Georges Thomas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morreale" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo La Mantia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112654" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496600v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Commeh" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Acquaye" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaiah Nimako Baah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nene Kwabla Amoatey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2020.127" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496984v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36410/jcpr.2020.21.1.35" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02492042v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.124576" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02282165v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.068" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385780v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08964-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872153v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118128" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02483458v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08056-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432418v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116702" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02459405v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126010" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872206v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Antonini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.06.003" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02954399v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan, Luyt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popelka" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Valentinovich Egorov" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-6331/abbb10" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02049781v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopez Ferber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00617-w" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064155v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00629-6" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02079493v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Arumukhan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gelamo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos de Morais" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2019.100268" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263649v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b01460" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02081241v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan. M." TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisanth K. S." TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11030495" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700742v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Block" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0219-8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263640v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ampaw" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunji Adetayo Owoseni" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Du" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pinilla" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Obayemi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.07.023" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936298v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.10.169" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818380v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0355-1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853565v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0384-9" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02134112v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Liu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.055" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02161846v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.06.016" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969631v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hoffmann" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.11.034" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02149242v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao He" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.181" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01881315v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.07.053" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01942707v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dia" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Depelsenaire" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.10.002" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969554v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stanmore" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.12.174" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02197097v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducousso" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castaldi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b02238" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02266104v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salifu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001579" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01977738v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.021" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397519v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricelly Martinez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lavoie" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EQ-V4-N4-298-310" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02396837v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116016" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701896v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002221" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630309v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.10.063" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712379v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.151" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667285v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.11.162" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01800148v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Wesley Awe" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Lu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubiao Wu" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-0179-4" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01787775v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2017.1380335" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876167v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Pham" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/JOCET.2018.6.4.480" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01894538v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Soboyejo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001469" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735283v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b05201" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802140v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.04.140" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01907681v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001471" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923787v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b03850" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700646v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.092" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867461v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.139" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781513v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.04.017" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01770124v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rababe Sani" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.136" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867484v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.07.020" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01581810v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sani" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.05.032" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619238v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.10.084" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01636543v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9911-3" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617979v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.09.131" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619247v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Sebei" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1271829" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619246v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.036" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630902v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston O. Soboyejo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15014" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619254v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9826-4" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619255v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.03.023" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01581811v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-017-9844-5" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630847v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.12.026" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391562v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.089" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617869v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J. Castaldi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannie van Deventer" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-0049-0" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630901v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.030" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686688v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637217v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjiang Ni" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9784-x" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599984v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Korah" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.094" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609114v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rego de Vasconcelos" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zhao" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.08.077" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620289v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane Macedo Portela Da Silva" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2016002" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609029v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Chen" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Liang" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1147457" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609026v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00042" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599995v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15111" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609207v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Nasri" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafed El Feki" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fiallo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02100" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632390v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b01918" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609203v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2015.1024314" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176348v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.01.112" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609216v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Dung Tran" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2015.1060055" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611006v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi B. Klinghoffer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.04.036" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150416v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stita" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Pham Xuan" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2015.1049096" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609221v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.06.100" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609217v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02892" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611016v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Daniels" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro D. Alexandratos" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie504181z" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150082v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b00764" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632391v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Stanmore" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9390-3" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609210v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.158" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611606v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.08.052" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625023v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8121-7" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611982v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Chtara" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekir Hassen" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie502033j" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611607v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.01.032" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611993v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.12.020" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625027v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna J. Maria" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuruvilla Joseph" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherian Mathew" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.10.019" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625028v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lemlikchi" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharrock" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. O Mecherri" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiallo" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.807008" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632397v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2695-6" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6BE0A68C1CC34F71267ECC1BE3491E15060D7B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632392v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.03.023" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632393v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.07.086" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630229v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soney C. George" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7332-7" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXM7TNS9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632398v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15685543.2013.834208" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632394v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.05.057" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798020v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaabouni" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24297/jac.v6i1.6585" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632395v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.02.050" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632396v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302422d" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632403v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kribi" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ramaroson" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6279(13)60011-6" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798131v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wei" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Baoping" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Dong" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmst.2011.12.002" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632406v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.05.007" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634017v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2011.590950" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632407v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201085b" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632401v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Raii" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie301154d" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632402v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie203023k" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632405v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.05.083" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634015v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2012.668989" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632408v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Mecherri" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-011-9096-0" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634016v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201799x" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632400v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3014082" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632404v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.03.077" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632399v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas J. Themelis" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kemiha" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Benhamou" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2012.06.016" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634018v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gargouri" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chtara" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrock" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Feki" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102237n" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634020v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Husson" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-011-9068-4" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634025v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reid Lifset" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9290.2010.00242.x" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-144ZH58P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634022v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9027-5" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634023v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-009-9006-x" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634027v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634026v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9013-y" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634024v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9014-x" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634032v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Lyberatos" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634029v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Verwilghen" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chkir" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2008.07.007" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634033v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.04.034" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845770v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Yang" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ming Hu" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634030v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.094" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634028v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.12.090" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634035v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HTMP.2008.27.5.327" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634034v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mateos" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HTMP.2008.27.5.361" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632792v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HTMP.2008.27.5.291" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843956v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bailliez" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1574" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634391v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariern Kacem" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie061370k" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634393v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Batton" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun John Kadaksham" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpendra Singh" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aubry" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.057" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634390v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06200" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241157v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.039" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4JLD6C8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634387v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verwilghen" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramaroson" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.03.009" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634392v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-1160-y" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F8BE3D6EA2D063693064952A828167695C7122D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634394v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.05.069" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634396v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharrock" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Depelsenaire" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.04034" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634395v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.ed.0604" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632793v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kano" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saito" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05175" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175739v2" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2791" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634397v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benu Adhikari" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pfeffer" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0306473" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634401v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2004.07.021" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634398v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marchal" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Choplin" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387604323142694" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634400v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie030645i" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634399v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beche" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Flamant" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/095758204322972816" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634402v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2003.07.001" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626708v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mgaidi" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Brahim" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Maaoui" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845409v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2003.8051" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634405v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634404v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00192-4" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634403v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0956-053X(01)00074-5" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634406v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iretskaya" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zahraoui" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.670180219" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B596A34BCEE0D7AFDB473DF3368DBF2E2CFAFB11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05426840v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987431v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429339v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayon Dit Sadio Sidib&#233;" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855157v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987314v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987258v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987256v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Muema" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sawadogo" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Richardson" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Keita" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855159v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855156v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855202v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04355592v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855205v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987240v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855274v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855285v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855261v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855302v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855251v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986420v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986478v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03395582v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946580v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02388241v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boucard" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986348v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946593v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415580v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946618v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415571v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332751v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332756v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699300v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50447-5" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700771v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379399v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379393v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01872916v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888838v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63578-5.50052-9" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611609v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.051" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668935v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611990v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.050" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753245v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kadouche" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Oimar Mecherri" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625030v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Belaicha" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Lemlikchi" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Oimar Mecherri" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.048" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668929v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611619v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.044" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757368v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611611v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -O. Mecherri" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.032" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668949v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668943v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01742998v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611625v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Abriak" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.034" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713954v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769828v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668956v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668976v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668966v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595495v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741823v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jaffe" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769833v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane Macedo Portela da Silva" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595496v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741832v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandra Guerra" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741819v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741818v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741835v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741836v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668970v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634019v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1125091" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757377v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876044v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634021v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753260v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753265v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769839v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753281v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741031v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757399v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741029v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768708v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768709v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782606v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Santander" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pfeffer" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782609v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781659v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junya Kano" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiwu Zhang" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Saito" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781655v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache Assollant" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781665v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarda" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781658v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780082v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781656v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781663v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782631v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joyau" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782651v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780122v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Champion" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780121v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beche" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780120v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choplin" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781686v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781693v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782665v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moyen" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782655v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808336v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Chavez" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808338v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808907v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808341v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809128v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809127v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429319v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855186v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855293v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855308v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04730982v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119717645" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119717645" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03764234v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manjubaashini" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Polymer+Nanocomposites+for+Energy+Applications-p-9783527350483" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02493717v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783030350192?utm_campaign=bookpage_about_buyonpublisherssite&amp;amp;utm_medium=referral&amp;amp;utm_source=springerlink#aboutBook" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02270652v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin K. P." TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalarikkal Nandakumar" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04907828v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merin Rose K E" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiswarya Anil" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2024-1478.ch003" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02967072v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Nizam" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepu Ambika Gopakumar" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128223505000023?dgcid=raven_sd_search_email" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822350-5.00002-3" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03406128v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4055" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494272v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_7" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_7" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494296v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_11" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_11" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494203v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boachon" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_2" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_2" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494339v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Haurie" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_15" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_15" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494253v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ciuta" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinjing He" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_6" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_6" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494330v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_14" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_14" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494283v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Oakley" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494145v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02086917v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Thomas" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.T. Owolabi" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/encyclopedia-of-renewable-and-sustainable-materials/9780128131961" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.10549-1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02634750v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816394-8.00005-7" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02200489v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876512v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ji Siang" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Viet N. Vo" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ridart" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811197-0.00004-X" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693278v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162245v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154031v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02280441v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Sarika Jain" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Newman" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen Dekker" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pharoah Le Feuvre" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01893066v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stehl&#237;k" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735247v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735264v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Guerreiro" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Electo Silva Lora" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735227v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Castro" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735220v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizhou Liu" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440434v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rasimos Lyberatos" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Angelopoulos" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grano" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735207v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816506v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ange-nzihou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1547-2567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077228677" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05514352v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.128992" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05551490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanitha Vasudevan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scaffaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym18040427" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosely Anne Bose" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Saha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2026.132205" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05419506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lapier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jung Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob King" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Beguerie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c03324" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05272134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiangqiang Xue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Hui Lim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehao Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binhang Yan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyou Yin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2025.06.024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05238652v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hui Wai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyu Cao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Das" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20517/energymater.2025.63" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05046689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamala Gowri Krishnan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire White" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo Zeng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Sik Ok" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.135330" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05261371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamado Ouedraogo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayon Dit Sadio Sidibe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Richardson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.120347" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05311064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Zuo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Lin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.169123" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05303387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ben Ghorbal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lyczko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corbin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaucherie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c04937" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05000959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Rigollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-91204-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05144677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nit Bouesso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05070886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghua Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin He" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Deng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhou Yuan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02286-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05077497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj00463b" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05264392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Sasia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Ochoo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107533" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05303583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Poser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c05555" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05305033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamala Krishnan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosely Bose" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c04847" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05143855v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ngene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.113240" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04669645v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graul Th&#233;odore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonz&#225;lez Mart&#237;nez Mar&#237;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nzihou Ange" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02673-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04509423v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kumar Mohanty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Singaravelu Vivekanandhan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oisik Das" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Romero Millan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Klinghoffer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43586-024-00297-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04639917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Rigollet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.153795" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04249178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dian Zhong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129868" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04663709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Graul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Qiu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Fourgeaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcato.2024.206982" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04639792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherin Peter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leruth" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Germeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.142779" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04662917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razac Sane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Semlal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boulif" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Toussaint" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112799" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04373650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Elsaddik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Delmas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delmas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50611-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04662040v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ifunanya Ngene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143193" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04449020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202301398" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04530569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thangadurai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.108366" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04006451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ghogia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05312" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050670v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.071" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04051889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Xu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136898" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03949350v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2023.107664" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04203295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Alias" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100510" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04169557v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38433-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03842181v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel C Ghogia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E White" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange A Nzihou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202201864" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050915v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100346" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04203217v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cigdem Eskicioglu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.145191" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03918326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissatou Ndong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Piotte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cadot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2022.100326" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02920165v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Ephraim" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lebonnois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peregrina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sharrock" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00952-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04017393v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04001882v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.126997" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04112253v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120138" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04071546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c01325" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04082032v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Princess Munnie Maiga" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dodoo-Arhin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Andoh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boamah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Boamah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-023-00571-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03888501v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135398" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03660183v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.124413" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03716666v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alper Basar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.137838" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03514997v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Kasaira Mubari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c8010004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03514595v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111989" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03463869v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifu Tahiru Azeko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kwesi Arthur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004021" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03739672v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.125333" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03689877v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avanthi D Igalavithana" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chammi P Attanayake" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujun Wang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siming You" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.113495" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563223v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Phan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grouset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.01.100" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03918518v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25943-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03637175v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepu Gopakumar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07070-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03807724v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjun Tang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoneng Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04279" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03009170v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Pai" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Beeran Pottathara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Carlos Morais" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50262" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02959714v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Emiro Sierra Vargas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01241-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03203956v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Xiong" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c00676" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03247402v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Yang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingpu Xie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiping Yang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.121103" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03000797v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117906" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02983116v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119527" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03205692v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiming Ren" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqian Zhao" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129558" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02893863v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricelly Mart&#237;nez Aguilar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Duret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2020.100049" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03332174v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meldin Mathew" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202000264" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03201678v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Cydric Ghogia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Machado" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.027" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02957282v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01244-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02980798v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kofi Osei" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Yaya" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Onwona-Agyeman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01282-0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02948969v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Shen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01232-w" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040801v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.119408" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02983182v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Ji" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Esteve-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranbin Liu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.127522" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02945398v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixian Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Shu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X20957408" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03205823v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangji Hu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbing Li" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129300" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03211746v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117186" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03012742v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Pham Sy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Nguyen Xuan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-020-10346-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496909v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nizam" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Arumughan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloshy Baby" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sunil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-020-01681-3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02536941v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Kumar Jeswani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Azapagic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114792" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02544336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2020.101167" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02304588v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Munirathinam" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.043" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02871375v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Georges Thomas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morreale" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo La Mantia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112654" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02572064v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Nigay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salifu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Obayemi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. White" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001749" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397186v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901934" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496984v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36410/jcpr.2020.21.1.35" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02496600v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Commeh" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Acquaye" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaiah Nimako Baah" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nene Kwabla Amoatey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2020.127" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02487485v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R&#234;go de Vasconcelos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900461" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02863924v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youqu Zheng" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02282165v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.08.068" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02492042v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.124576" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02385780v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08964-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872153v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118128" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02483458v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08056-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02432418v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116702" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02459405v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126010" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02872206v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Antonini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.06.003" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02954399v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan, Luyt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popelka" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Valentinovich Egorov" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-6331/abbb10" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02049781v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lopez Ferber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Falcoz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00617-w" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02064155v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00629-6" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01818380v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linhdan Ngo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0355-1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700742v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Block" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0219-8" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02079493v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Arumukhan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Gelamo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos de Morais" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2019.100268" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263649v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b01460" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02081241v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan. M." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisanth K. S." TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11030495" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853565v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0384-9" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969631v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hoffmann" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.11.034" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02134112v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Liu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.055" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02149242v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao He" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.181" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02161846v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.06.016" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01936298v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.10.169" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02263640v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ampaw" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunji Adetayo Owoseni" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Du" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pinilla" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Obayemi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2019.07.023" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01881315v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.07.053" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01942707v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dia" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Depelsenaire" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.10.002" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01969554v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stanmore" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.12.174" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02197097v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ducousso" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castaldi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b02238" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02266104v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salifu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001579" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01977738v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.021" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397519v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricelly Martinez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lavoie" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EQ-V4-N4-298-310" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02396837v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116016" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876167v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Son Pham" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/JOCET.2018.6.4.480" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700193v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.01.024" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701896v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002221" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630309v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.10.063" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735283v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Said" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b05201" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01894538v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Soboyejo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001469" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01800148v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Wesley Awe" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Lu" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubiao Wu" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-0179-4" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01712379v2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.151" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01787775v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207233.2017.1380335" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667285v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.11.162" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01802140v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.04.140" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01907681v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001471" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01923787v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b03850" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700646v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.092" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867461v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.139" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781513v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.04.017" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01770124v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rababe Sani" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.136" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867484v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.07.020" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630902v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston O. Soboyejo" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15014" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619254v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9826-4" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619255v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.03.023" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01581810v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sani" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.05.032" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619238v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.10.084" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01636543v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9911-3" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630847v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.12.026" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391562v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.089" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01581811v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-017-9844-5" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617979v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.09.131" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619247v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroun Sebei" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1271829" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619246v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gauthier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.036" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617869v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J. Castaldi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannie van Deventer" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M Legrand" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-0049-0" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630901v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.08.030" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686688v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637217v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjiang Ni" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9784-x" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609114v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rego de Vasconcelos" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zhao" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.08.077" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620289v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane Macedo Portela Da Silva" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2016002" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599984v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Korah" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.094" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609029v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Chen" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Liang" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1147457" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609026v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00042" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599995v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15111" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609203v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2015.1024314" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176348v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.01.112" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609207v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Nasri" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafed El Feki" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fiallo" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02100" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609216v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Dung Tran" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2015.1060055" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632390v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b01918" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611006v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi B. Klinghoffer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.04.036" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150416v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Stita" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Pham Xuan" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2015.1049096" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609221v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.06.100" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609217v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b02892" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611016v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Daniels" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro D. Alexandratos" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie504181z" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150082v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5b00764" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632391v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Stanmore" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-015-9390-3" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609210v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.158" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611606v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.08.052" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625023v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8121-7" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611982v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Chtara" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekir Hassen" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie502033j" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611607v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.01.032" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611993v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.12.020" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625027v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna J. Maria" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuruvilla Joseph" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherian Mathew" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.10.019" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625028v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lemlikchi" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharrock" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. O Mecherri" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiallo" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2013.807008" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01630229v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soney C. George" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7332-7" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXM7TNS9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632398v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15685543.2013.834208" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632397v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2695-6" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6BE0A68C1CC34F71267ECC1BE3491E15060D7B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632392v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2013.03.023" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632393v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.07.086" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632394v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.05.057" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798020v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaabouni" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24297/jac.v6i1.6585" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632395v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.02.050" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632396v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302422d" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632402v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ramaroson" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie203023k" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632403v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Kribi" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6279(13)60011-6" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01798131v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wei" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Baoping" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Dong" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmst.2011.12.002" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632406v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2012.05.007" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634017v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2011.590950" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632407v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201085b" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632401v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Raii" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie301154d" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632405v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.05.083" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634015v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2012.668989" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632408v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Mecherri" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-011-9096-0" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634016v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201799x" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632400v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3014082" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632404v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.03.077" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632399v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas J. Themelis" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kemiha" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Benhamou" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2012.06.016" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634018v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gargouri" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chtara" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrock" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Feki" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102237n" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634020v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Husson" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-011-9068-4" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634025v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reid Lifset" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9290.2010.00242.x" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-144ZH58P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634022v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9027-5" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634027v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634023v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-009-9006-x" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634026v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9013-y" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634024v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-010-9014-x" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634033v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Lyberatos" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.04.034" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634032v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634029v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Verwilghen" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chkir" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2008.07.007" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845770v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Yang" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ming Hu" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634030v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.094" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634028v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.12.090" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634035v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HTMP.2008.27.5.327" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634034v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mateos" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HTMP.2008.27.5.361" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632792v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HTMP.2008.27.5.291" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843956v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bournonville" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bailliez" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1574" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634391v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariern Kacem" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie061370k" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634390v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06200" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634393v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Batton" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun John Kadaksham" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpendra Singh" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aubry" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.057" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241157v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.039" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4JLD6C8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634387v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verwilghen" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramaroson" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.03.009" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634392v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-1160-y" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F8BE3D6EA2D063693064952A828167695C7122D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634394v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.05.069" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634396v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharrock" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Depelsenaire" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.04034" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634395v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.ed.0604" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632793v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kano" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saito" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/psep.05175" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175739v2" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2791" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634397v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benu Adhikari" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pfeffer" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0306473" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634400v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie030645i" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634399v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Beche" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Flamant" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/095758204322972816" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634402v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2003.07.001" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634401v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2004.07.021" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634398v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marchal" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Choplin" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387604323142694" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626708v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mgaidi" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Brahim" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Maaoui" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845409v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2003.8051" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634405v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634404v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00192-4" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634403v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0956-053X(01)00074-5" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634406v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Iretskaya" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zahraoui" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.670180219" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B596A34BCEE0D7AFDB473DF3368DBF2E2CFAFB11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05426840v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987431v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429339v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayon Dit Sadio Sidib&#233;" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855157v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987314v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987258v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987256v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Muema" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sawadogo" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Richardson" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Keita" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855159v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855156v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855202v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04355592v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855205v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855285v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855274v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04987240v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855261v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855302v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855251v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986420v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986478v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03395582v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04986348v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946580v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946593v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02388241v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boucard" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Barna" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415580v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04946618v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02415571v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332751v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goetz" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332756v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699300v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63965-3.50447-5" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700771v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379399v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379393v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01872916v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888838v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63578-5.50052-9" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757368v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611611v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -O. Mecherri" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.032" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668935v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611609v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.051" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611990v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.050" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625030v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Belaicha" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Lemlikchi" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Oimar Mecherri" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.048" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668929v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753245v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kadouche" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Oimar Mecherri" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611619v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.044" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668949v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668943v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01742998v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611625v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Abriak" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.034" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713954v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769828v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668956v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668976v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595496v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595495v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668966v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741832v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandra Guerra" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741823v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jaffe" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769833v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayane Macedo Portela da Silva" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Accart" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741819v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741818v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741836v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741835v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01668970v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634019v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1125091" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757377v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876044v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634021v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753260v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753265v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769839v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741031v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753281v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757399v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741029v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768708v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768709v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782606v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Santander" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pfeffer" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782609v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781659v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junya Kano" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiwu Zhang" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Saito" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781655v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache Assollant" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781665v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarda" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780082v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781658v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781656v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781663v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782631v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joyau" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780122v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Champion" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782651v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780121v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beche" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780120v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choplin" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781686v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781693v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782665v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moyen" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782655v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808336v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Chavez" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808338v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808907v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808341v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809128v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809127v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429319v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855186v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855293v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855308v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04730982v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119717645" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119717645" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03764234v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manjubaashini" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Polymer+Nanocomposites+for+Energy+Applications-p-9783527350483" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02493717v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783030350192?utm_campaign=bookpage_about_buyonpublisherssite&amp;amp;utm_medium=referral&amp;amp;utm_source=springerlink#aboutBook" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02270652v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin K. P." TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalarikkal Nandakumar" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04907828v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merin Rose K E" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiswarya Anil" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2024-1478.ch003" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02967072v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Nizam" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepu Ambika Gopakumar" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128223505000023?dgcid=raven_sd_search_email" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822350-5.00002-3" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03406128v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gourinat" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4055" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494203v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boachon" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_2" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_2" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494272v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_7" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_7" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494296v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_11" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_11" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494339v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Haurie" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_15" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_15" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494253v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ciuta" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinjing He" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_6" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_6" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494330v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_14" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_14" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02086917v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Thomas" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.T. Owolabi" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/encyclopedia-of-renewable-and-sustainable-materials/9780128131961" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.10549-1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494145v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02494283v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Oakley" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_9" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02634750v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816394-8.00005-7" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02200489v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01876512v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Ji Siang" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai-Viet N. Vo" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ridart" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811197-0.00004-X" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693278v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162245v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154031v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02280441v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Sarika Jain" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Newman" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmen Dekker" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pharoah Le Feuvre" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01893066v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stehl&#237;k" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735247v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735264v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Guerreiro" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Electo Silva Lora" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735227v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Castro" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735220v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizhou Liu" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440434v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rasimos Lyberatos" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Angelopoulos" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grano" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01735207v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816506v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>