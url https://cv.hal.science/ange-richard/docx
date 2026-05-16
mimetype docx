--- v0 (2026-04-05)
+++ v1 (2026-05-16)
@@ -305,286 +305,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciel libre pour l'analyse qualitative - Retour d'expérience croisé sur l'utilisation de Qualcoder pour la thèse de sociologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi les inégalités genrées de représentation ne baissent-elles pas plus rapidement dans les médias ? Une approche multivariée du cas d'un média d'information en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaëlle Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ange Richard</w:t>
+                <w:t xml:space="preserve">Gilles Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observer, analyser, interpréter: corpus et méthodes en doctorat en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED SHPT, May 2023, Saint Martin d'Hères, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFS - Session du RT37 (Sociologie des médias)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097885v1</w:t>
+                <w:t xml:space="preserve">hal-04409571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les inégalités genrées de représentation ne baissent-elles pas plus rapidement dans les médias ? Une approche multivariée du cas d'un média d'information en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifier les inégalités de genre dans les médias : approches computationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bastin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFS - Session du RT37 (Sociologie des médias)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">3e Congrès International de l'Institut du Genre : No(s) Futur(s) Genre : bouleversements, utopies, impatiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409571v1</w:t>
+                <w:t xml:space="preserve">hal-04906745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier les inégalités de genre dans les médias : approches computationnelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logiciel libre pour l'analyse qualitative - Retour d'expérience croisé sur l'utilisation de Qualcoder pour la thèse de sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Doukhan</w:t>
+                <w:t xml:space="preserve">Anne-Gaëlle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès International de l'Institut du Genre : No(s) Futur(s) Genre : bouleversements, utopies, impatiences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Observer, analyser, interpréter: corpus et méthodes en doctorat en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED SHPT, May 2023, Saint Martin d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906745v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer les déséquilibres de représentation genrée dans les médias d'information: Apports et enjeux épistémologiques et méthodologiques d'une approche computationnelle</w:t>
               </w:r>
@@ -684,51 +684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenderedNews: Une approche computationnelle des écarts de représentation des genres dans la presse française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -928,51 +928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/essachess.1775-352x" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534046v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo Canul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05097885v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409571v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03604628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/essachess.1775-352x" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534046v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonzo Canul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bastin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05097885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03604628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>