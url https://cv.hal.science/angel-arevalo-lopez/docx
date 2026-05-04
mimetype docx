--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of mixed-metal (Bi2O2)(Fe 1−xMxF4) Aurivillius oxyfluorides</w:t>
+                <w:t xml:space="preserve">From ferrimagnetism to spin-glass behavior in alkali- and rare-earth metal crichtonites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Wolber</w:t>
+                <w:t xml:space="preserve">Ruiqi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Duffort</w:t>
+                <w:t xml:space="preserve">José Luis Rosas-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Duttine</w:t>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (38), pp.14547 - 14558. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1038, pp.182889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5dt01303h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.182889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333448v1</w:t>
+                <w:t xml:space="preserve">hal-05379793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ferrimagnetism to spin-glass behavior in alkali- and rare-earth metal crichtonites</w:t>
+                <w:t xml:space="preserve">Structural and magnetic properties of mixed-metal (Bi2O2)(Fe 1−xMxF4) Aurivillius oxyfluorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruiqi Chen</w:t>
+                <w:t xml:space="preserve">Jonas Wolber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Rosas-Huerta</w:t>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Ritter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Minaud</w:t>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Siidra</w:t>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1038, pp.182889. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (38), pp.14547 - 14558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.182889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5dt01303h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379793v1</w:t>
+                <w:t xml:space="preserve">hal-05333448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex magnetic properties of the double perovskite Hg 2 MnTeO 6 probed by thermodynamic measurements and neutron diffraction</w:t>
               </w:r>
@@ -508,103 +508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiferromagnetism, Anion Disorder, and Lattice Defects in the S = 5/2 [Bi2O2][Mn2+F4] Aurivillius Compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Wolber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rocquefelte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (15), pp.5846-5856. </w:t>
@@ -661,218 +661,218 @@
                 <w:t xml:space="preserve">Structural, dielectric and magnetic properties of MFeNbO6 materials (M=Ti, Zr, Hf)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Djafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donna Arnold</w:t>
+                <w:t xml:space="preserve">Donna C. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Fauth</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">François Fauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 154, pp.107581. </w:t>
+              <w:t xml:space="preserve">, 2024, Solid State Sciences, 154, pp.107581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394200v1</w:t>
+                <w:t xml:space="preserve">hal-04694809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D to 3D Magnetism in Synthetic Micas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Rosas-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Wolber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fabelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (42), </w:t>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal evolution of the metamict fergusonite-(Y)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiqi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. I. Siidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,1168 +1038,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, dielectric and magnetic properties of MFeNbO6 materials (M=Ti, Zr, Hf)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferromagnetic Mn &amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Sawtooth Chains in A &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(Mn &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)(SeO &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (A = K, Rb) Quaternary Selenites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donna C. Arnold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angel Arevalo-Lopez</w:t>
+                <w:t xml:space="preserve">Yaping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fauth</w:t>
+                <w:t xml:space="preserve">Feifan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Huvé</w:t>
+                <w:t xml:space="preserve">Claire Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107581⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c03522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694809v1</w:t>
+                <w:t xml:space="preserve">hal-04643084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant coercive-field (H$c$ @ 2K $&amp;gt;$ 17 T) by freezing of magnetic domains in BaFe$_2$(PO$_4$)$_2$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic versus nonmagnetic polymorphs of RuBr 3 under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria A. Ginga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mentré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Pautrat</w:t>
+                <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ece Uykur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Phys. Rev. B, 109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.224402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107577⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04785402v1</w:t>
+                <w:t xml:space="preserve">hal-04643063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antipolar 2D Metallicity with Tunable Valence W x+ (5 ≤ x ≤ 5.6) in the Layered Monophosphate Tungsten Bronzes [Ba(PO4)2]W m O3m-3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Layer-By-Layer Magnetic Ordering via Idle Spins and the Optical Signature of Jahn–Teller Cr 2+ Ions in Sr 2 Cr(PO 4 ) 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Nimoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marielle Huvé</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Jähnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Dittrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c07022⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (44), pp.21000-21011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c02544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773939v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic Mn &amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Sawtooth Chains in A &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(Mn &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)(SeO &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (A = K, Rb) Quaternary Selenites.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
+                <w:t xml:space="preserve">Thermal evolution of metamict davidite-(La) from the Radium Hill, Australia: recrystallization and thermal expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiqi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. I. Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L. Ugolkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Firsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. S. Vlasenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c03522⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Phys. Chem. Miner., 51 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-024-01274-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643084v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic versus nonmagnetic polymorphs of RuBr 3 under pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaston Garbarino</w:t>
+                <w:t xml:space="preserve">Giant coercive-field (H$c$ @ 2K $&amp;gt;$ 17 T) by freezing of magnetic domains in BaFe$_2$(PO$_4$)$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Wolber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ece Uykur</w:t>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Phys. Rev. B, 109, </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 153, pp.107577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.224402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643063v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-By-Layer Magnetic Ordering via Idle Spins and the Optical Signature of Jahn–Teller Cr 2+ Ions in Sr 2 Cr(PO 4 ) 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Antipolar 2D Metallicity with Tunable Valence W x+ (5 ≤ x ≤ 5.6) in the Layered Monophosphate Tungsten Bronzes [Ba(PO4)2]W m O3m-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Nimoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva-Maria Hammer</w:t>
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Jähnig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Volker Dittrich</w:t>
+                <w:t xml:space="preserve">Quintin Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c02544⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (34), pp.23955-23962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c07022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793532v1</w:t>
+                <w:t xml:space="preserve">hal-04773939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal evolution of metamict davidite-(La) from the Radium Hill, Australia: recrystallization and thermal expansion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. S. Vlasenko</w:t>
+                <w:t xml:space="preserve">Pressure strain-tuned Kondo in Heusler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tzanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arevalo-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L. Bull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Ridley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mehrnejat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00269-024-01274-9⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Mater. Sci. Eng. B-Adv. Funct. Solid-State Mater., 307, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2024.117484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595433v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure strain-tuned Kondo in Heusler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Tzanos</w:t>
+                <w:t xml:space="preserve">Structural, dielectric and magnetic properties of MFeNbO6 materials (M=Ti, Zr, Hf)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Djafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Mehrnejat</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2024.117484⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154, pp.107581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2024.107581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264459v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered monophosphate tungsten bronzes [Ba(PO4)2]WmO3m-3: 2D-metals with locked charge-density-wave instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Nimoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2244,697 +2244,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalued Memory via Freezing of Super‐Hard Magnetic Domains in a Quasi 2D‐Magnet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Chemistry, Recrystallization and Thermal Expansion of Brannerite from Akchatau, Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiqi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg I. Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera A. Firsova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mentré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Pautrat</w:t>
+                <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Petit</w:t>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (11), </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Materials, 16 (4), pp.1719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smtd.202300491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma16041719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297498v1</w:t>
+                <w:t xml:space="preserve">hal-04137543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of an exotic insulator to insulator transition upon electron doping the Mott insulator CeMnAsO</w:t>
+                <w:t xml:space="preserve">Ferrimagnetic and spin glass behaviour in SrMn &amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Ti &amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; &amp;lt;sub&amp;gt;14&amp;lt;/sub&amp;gt;M &amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;O &amp;lt;sub&amp;gt;38&amp;lt;/sub&amp;gt; (M = Ti and Fe) synthetic crichtonites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E J Wildman</w:t>
+                <w:t xml:space="preserve">Jose Luis Rosas Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiqi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G B Lawrence</w:t>
+                <w:t xml:space="preserve">C. Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Walsh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Simpson</w:t>
+                <w:t xml:space="preserve">O. Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42858-3⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Chem Commun (Camb), 88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cc04336c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297393v1</w:t>
+                <w:t xml:space="preserve">hal-04295247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chemistry, Recrystallization and Thermal Expansion of Brannerite from Akchatau, Kazakhstan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruiqi Chen</w:t>
+                <w:t xml:space="preserve">High-pressure ilmenite-type MnVO 3 : crystal and spin structures in the itinerant-localized regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg I. Siidra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Colmont</w:t>
+                <w:t xml:space="preserve">Dmitry Khalyavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16041719⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (27), pp.9238-9244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC01541F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137543v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrimagnetic and spin glass behaviour in SrMn &amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; &amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;Ti &amp;lt;sup&amp;gt;4+&amp;lt;/sup&amp;gt; &amp;lt;sub&amp;gt;14&amp;lt;/sub&amp;gt;M &amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;O &amp;lt;sub&amp;gt;38&amp;lt;/sub&amp;gt; (M = Ti and Fe) synthetic crichtonites.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivalued Memory via Freezing of Super‐Hard Magnetic Domains in a Quasi 2D‐Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel M Arevalo‐lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Luis Rosas Huerta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Colmont</w:t>
+                <w:t xml:space="preserve">Sylvain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cc04336c⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202300491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295247v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure ilmenite-type MnVO 3 : crystal and spin structures in the itinerant-localized regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of an exotic insulator to insulator transition upon electron doping the Mott insulator CeMnAsO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E J Wildman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G B Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mentré</w:t>
+                <w:t xml:space="preserve">A. Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenia Arévalo-López</w:t>
+                <w:t xml:space="preserve">K. Morita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Khalyavin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Fauth</w:t>
+                <w:t xml:space="preserve">S. Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (27), pp.9238-9244. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.7037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3TC01541F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42858-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261034v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-orbital correlations from complex orbital order in MgV2O4</w:t>
               </w:r>
@@ -2959,51 +2959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. M. Sarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guratinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. S. Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3054,103 +3054,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrimagnetic and spin glass behaviour in SrMn 2+ 3 Ti 4+ 14 M 3+ 4 O 38 (M = Ti and Fe) synthetic crichtonites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Rosas-Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiqi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Siidra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (88), pp.13199-13202. </w:t>
@@ -3214,51 +3214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suheon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3335,77 +3335,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoVO3 High-Pressure Polymorphs: To Order or Not to Order?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Solana Madruga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A. Tsirlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Khalyavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3456,77 +3456,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant coercivity and spin clusters in high pressure polymorphs of Mn 2 LiReO 6 .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Paul Attfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3580,252 +3580,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline Molecular Assemblies of Complexes Showing Eightfold Coordinated Niobium(IV) Dodecahedral Geometry in the Pyridine- Dicarboxylic Acid System</w:t>
+                <w:t xml:space="preserve">High-pressure A-site manganites: Structures and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Despoina Andriotou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Solana-Madruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01654⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 315, pp.123470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811735v2</w:t>
+                <w:t xml:space="preserve">hal-03753964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure A-site manganites: Structures and magnetic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystalline Molecular Assemblies of Complexes Showing Eightfold Coordinated Niobium(IV) Dodecahedral Geometry in the Pyridine- Dicarboxylic Acid System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despoina Andriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volkringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Solana-Madruga</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 315, pp.123470. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (39), pp.15346-15358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753964v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811735v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1:1 Ca2+:Cu2+ A-site order in a ferrimagnetic double double perovskite</w:t>
               </w:r>
@@ -3837,64 +3837,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Solana Madruga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padraig S. Kearins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Paul Attfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3954,51 +3954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation, characterization and DFT+U study of the polar Fe3+ -based phase Ba5Fe2ZnIn4S15 containing S = 5/2 zigzag chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Almoussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4075,103 +4075,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-magnetic slabs and Multiferroism in (Bi2-xO2)(MF4) Aurivillius oxyfluorides, (M= Fe, Ni)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A Juárez-Rosete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (12), pp.5706-5716. </w:t>
@@ -4222,77 +4222,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrupt Negative Thermal Expansion and Magnetic Structure of V3O5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintli Aguilar-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4333,2345 +4333,2345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From (S = 1) Spin Hexamer to Spin Tetradecamer by CuO Interstitials in A2Cu3O(CuO)x(SO4)3 (A = alkali)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A High Dimensional Oxysulfide Built from Large Iron-based Clusters with Partial Charge-Ordering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Almoussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Nekrasova</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02808⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (89), pp.11859-11862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CC04501F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870693v1</w:t>
+                <w:t xml:space="preserve">hal-03457569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Dimensional Oxysulfide Built from Large Iron-based Clusters with Partial Charge-Ordering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Houria Kabbour</w:t>
+                <w:t xml:space="preserve">Spin structures and band gap reduction of high-pressure triple perovskite Mn 3 MnTa 2 O 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel M Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CC04501F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (41), pp.14916-14920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1tc04231a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457569v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin structures and band gap reduction of high-pressure triple perovskite Mn 3 MnTa 2 O 9</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Complex magnetism in Ni 3 TeO 6 -type Co 3 TeO 6 and high-pressure polymorphs of Mn 3−x Co x TeO 6 solid solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintli Aguilar-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Ritter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1tc04231a⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (20), pp.2511-2514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC07487J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436153v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex magnetism in Ni 3 TeO 6 -type Co 3 TeO 6 and high-pressure polymorphs of Mn 3−x Co x TeO 6 solid solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
+                <w:t xml:space="preserve">S=1/2 chain in BiVO3F: spin-dimers versus photoanodic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A Juárez-Rosete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintli Aguilar-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mentré</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CC07487J⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (18), pp.6942-6951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c00621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289757v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-phonon coupling in the incommensurate magnetic ordered phase of orthorhombic TmMnO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disorder-Induced Structural Complexity in the Barlowite Family of S = 1/2 Kagomé Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Tustain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.S. S Araújo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+                <w:t xml:space="preserve">Emma E. Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C. C Santos</w:t>
+                <w:t xml:space="preserve">Alexandra S. Gibbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Attfield</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.W.A. W A Paschoal</w:t>
+                <w:t xml:space="preserve">Stephen P. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110044⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Chemistry of Materials, 33 (24), pp.9638-9651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436205v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S=1/2 chain in BiVO3F: spin-dimers versus photoanodic properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel A Juárez-Rosete</w:t>
+                <w:t xml:space="preserve">Spin-phonon coupling in the incommensurate magnetic ordered phase of orthorhombic TmMnO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. S Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Saitzek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Colmont</w:t>
+                <w:t xml:space="preserve">C.C. C Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Attfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.W.A. W A Paschoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c00621⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.110044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290791v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder-Induced Structural Complexity in the Barlowite Family of S = 1/2 Kagomé Magnets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From (S = 1) Spin Hexamer to Spin Tetradecamer by CuO Interstitials in A2Cu3O(CuO)x(SO4)3 (A = alkali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra S. Gibbs</w:t>
+                <w:t xml:space="preserve">Diana Nekrasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen P. Thompson</w:t>
+                <w:t xml:space="preserve">Alexander Tsirlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Siidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Chemistry of Materials, 33 (24), pp.9638-9651. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (23), pp.18185-18191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547322v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable and localized Ising magnetism in α − CoV 2 O 6 magnetization plateaus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Oxysulfide Ba 5 (VO 2 S 2 ) 2 (S 2 ) 2 Combining Disulfide Channels and Mixed Anion Tetrahedra and its Third Harmonic Generation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Almoussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Edwards</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Lane</w:t>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wallington</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manila Songvilay</w:t>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.195136⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (9), pp.5907-5917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044690v1</w:t>
+                <w:t xml:space="preserve">hal-02949079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YRuO 3 : A quantum weak ferromagnet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of cation and spin orders in the double–double-double perovskite series Ca x Mn 2 − x FeReO 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Mcnally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunlang Ji</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paul Attfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 4 (9), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.091402⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 4 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.064408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088340v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oxysulfide Ba 5 (VO 2 S 2 ) 2 (S 2 ) 2 Combining Disulfide Channels and Mixed Anion Tetrahedra and its Third Harmonic Generation Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Duffort</w:t>
+                <w:t xml:space="preserve">Polymorphs, phase transitions and stability in BaM 2 (PO 4 ) 2 M = Mn, Fe, Co systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel M Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03674⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9qi00934e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949079v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of cation and spin orders in the double–double-double perovskite series Ca x Mn 2 − x FeReO 6</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Multiferroic BaCoX 2 O 7 (X = P, As) Compounds with Incommensurate Structural Waves but Collinear Spin Ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.064408⟩</w:t>
+              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.2000064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qute.202000064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088342v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Spin State Transition and Intermetallic Charge Transfer in PbCoO 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhehong Liu</w:t>
+                <w:t xml:space="preserve">High pressure exploration in the Li – Ln – V – O system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Zadoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel M Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Sanchez-Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b13508⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.13663-13670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0DT02721A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085811v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin–phonon coupling in monoclinic BiCrO 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Paschoal</w:t>
+                <w:t xml:space="preserve">Sequential Spin State Transition and Intermetallic Charge Transfer in PbCoO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xubin Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijun Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changqing Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhehong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5143347⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (12), pp.5731-5741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b13508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088343v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphs, phase transitions and stability in BaM 2 (PO 4 ) 2 M = Mn, Fe, Co systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Daviero-Minaud</w:t>
+                <w:t xml:space="preserve">Spin–phonon coupling in monoclinic BiCrO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Attfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paschoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9qi00934e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (11), pp.114102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5143347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415518v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure exploration in the Li – Ln – V – O system.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Structures of Mn 11 Ta 4 O 21 and Interpretation as an Hexagonal A-site Manganite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintli Aguilar-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0DT02721A⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (18), pp.13128-13135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934278v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiferroic BaCoX 2 O 7 (X = P, As) Compounds with Incommensurate Structural Waves but Collinear Spin Ingredients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">YRuO 3 : A quantum weak ferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunlang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpita Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Pautrat</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umesh Waghmare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qute.202000064⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.091402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088346v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Structures of Mn 11 Ta 4 O 21 and Interpretation as an Hexagonal A-site Manganite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metastable and localized Ising magnetism in α − CoV 2 O 6 magnetization plateaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wallington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Arevalo-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manila Songvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (18), pp.13128-13135. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (19), pp.195136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.195136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088341v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamagnetic Transitions versus Magnetocrystalline Anisotropy in Two Cobalt Arsenates with 1D Co 2+ Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (19), pp.12609-12617. </w:t>
@@ -6703,468 +6703,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxing Kondo screened Kramers-doublets in CeRhSi3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hidden story in BaNiO 3 to BaNiO 2 transformation: adaptive structural series and NiO exsolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel M Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.125144⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (26), pp.3717-3720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CC09610D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292293v1</w:t>
+                <w:t xml:space="preserve">hal-02295597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hidden story in BaNiO 3 to BaNiO 2 transformation: adaptive structural series and NiO exsolution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Magnetic frustration in the high-pressure Mn2MnTeO6 (Mn3TeO6–II) double perovskite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel M. Arevalo-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintli Aguilar-Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 55 (26), pp.3717-3720. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CC09610D⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 00, pp.1 - 3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CC07733B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295597v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic frustration in the high-pressure Mn2MnTeO6 (Mn3TeO6–II) double perovskite.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relaxing Kondo screened Kramers-doublets in CeRhSi3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pásztorová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Songvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M Sarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel M. Arevalo-Lopez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mentré</w:t>
+                <w:t xml:space="preserve">J. A. Rodriguez-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 00, pp.1 - 3. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CC07733B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.125144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358808v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferri- and ferro-magnetism in CaMnMReO 6 double double perovskites of late transition metals M = Co and Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel M Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Paul Attfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7205,1515 +7205,1515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long range electronic phase separation in CaFe3O5</w:t>
+                <w:t xml:space="preserve">Lock-in spin structures and ferrimagnetism in polar Ni 2−x Co x ScSbO 6 oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka. H. Hong</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Kun-Lang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel M Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05363-6⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (88), pp.12523-12526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CC07556E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308693v1</w:t>
+                <w:t xml:space="preserve">hal-02295329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-phonon coupling in melanothallite Cu2OCl2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin orders in the charge disproportionated phases of A-site layer ordered triple perovskite LaCa2Fe3O9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel M Arevalo-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. S. Araújo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Paul Attfield</w:t>
+                <w:t xml:space="preserve">Yoshiteru Hosaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. W. A. Paschoal</w:t>
+                <w:t xml:space="preserve">Haichuan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. P. Ayala</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabio Denis Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5054928⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.024421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308725v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin orders in the charge disproportionated phases of A-site layer ordered triple perovskite LaCa2Fe3O9</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-phonon coupling in melanothallite Cu2OCl2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiteru Hosaka</w:t>
+                <w:t xml:space="preserve">B. S. Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paul Attfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haichuan Guo</w:t>
+                <w:t xml:space="preserve">C. W. A. Paschoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Denis Romero</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. P. Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.024421⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Applied Physics Letters, 113, pp.222901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5054928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292335v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lock-in spin structures and ferrimagnetism in polar Ni 2−x Co x ScSbO 6 oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cation, magnetic, and charge ordering in MnFe3O5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. H. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun-Lang Ji</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Coduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Mcnally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Attfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CC07556E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (13), pp.3271-3275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8tc00053k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295329v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced chemistry for the 2D to 3D transformation of zeolites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frustration wave order in iron(II) oxide spinels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia P. M. Bignami</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giuditta Perversi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel M Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paul Attfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7TA09248B⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-018-0067-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308709v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic magnetic structures of the MnRMnSbO6 high-pressure doubly ordered perovskites (R=La, Pr, and Nd)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Pressure-induced chemistry for the 2D to 3D transformation of zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio J. dos Santos-García</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clemens Ritter</w:t>
+                <w:t xml:space="preserve">Paul S. Wheatley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepción Cascales</w:t>
+                <w:t xml:space="preserve">Giulia P. M. Bignami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon E. Ashbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.134408⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Journal of Materials Chemistry A, 6, pp.5255-5259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TA09248B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308561v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation, magnetic, and charge ordering in MnFe3O5</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+                <w:t xml:space="preserve">Anisotropic magnetic structures of the MnRMnSbO6 high-pressure doubly ordered perovskites (R=La, Pr, and Nd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coduri</w:t>
+                <w:t xml:space="preserve">Antonio J. dos Santos-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. M. Mcnally</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Concepción Cascales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8tc00053k⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Physical Review B, 97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.134408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976299v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustration wave order in iron(II) oxide spinels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordered magnetism in the intrinsically decorated j eff = α-CoV 3 O 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M Sarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Songvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuditta Perversi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-018-0067-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.224410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297713v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered magnetism in the intrinsically decorated j eff = α-CoV 3 O 8</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Songvilay</w:t>
+                <w:t xml:space="preserve">Evolving spin periodicity and lock-in transition in the frustrated ordered ilmenite-type β-Mn 2 InSbO 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel M Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Solana-Madruga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Le</w:t>
+                <w:t xml:space="preserve">Eugenia P Arévalo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Khalyavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Guidi</w:t>
+                <w:t xml:space="preserve">Michal Kepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98 (22), </w:t>
+              <w:t xml:space="preserve">, 2018, 98 (21), pp.214403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.224410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.214403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292313v1</w:t>
+                <w:t xml:space="preserve">hal-02292386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving spin periodicity and lock-in transition in the frustrated ordered ilmenite-type β-Mn 2 InSbO 6</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isovalent Cation Ordering in the Polar Rhombohedral Perovskite Bi2FeAlO6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenia P Arévalo-López</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Khalyavin</w:t>
+                <w:t xml:space="preserve">Chandan De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Kepa</w:t>
+                <w:t xml:space="preserve">Fabio Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paul Attfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (21), pp.214403. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Angewandte Chemie International Edition, 57, pp.16099-16103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.214403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201810122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292386v1</w:t>
+                <w:t xml:space="preserve">hal-02308671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isovalent Cation Ordering in the Polar Rhombohedral Perovskite Bi2FeAlO6</w:t>
+                <w:t xml:space="preserve">Long range electronic phase separation in CaFe3O5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandan De</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Ka. H. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Orlandi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Manuel</w:t>
+                <w:t xml:space="preserve">James Cumby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Paul Attfield</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Angewandte Chemie International Edition, 57, pp.16099-16103. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nature communications, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201810122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05363-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308671v1</w:t>
+                <w:t xml:space="preserve">hal-02308693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double Double Cation Order in the High-Pressure Perovskites MnRMnSbO6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Solana Madruga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio J. dos Santos-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8790,77 +8790,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing antiferromagnetic orders in the double perovskite Mn2MnReO6 (Mn3ReO6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stegemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Attfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Chemical Communications, 52, pp.5558-5560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8888,265 +8888,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Method for Determining the Oxidation State in Chromium Oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Antiferromagnetism and Spin Reorientation in \&amp;quot;PbCrO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J. dos Santos-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Alario-Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Inorganic Chemistry, 48, pp.11843-11846. </w:t>
+              <w:t xml:space="preserve">, 2009, Inorganic Chemistry, 48, pp.5434-5438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic901887y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic900423w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558907v1</w:t>
+                <w:t xml:space="preserve">hal-04560507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiferromagnetism and Spin Reorientation in \&amp;quot;PbCrO3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Reliable Method for Determining the Oxidation State in Chromium Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio J. dos Santos-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Alario-Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Inorganic Chemistry, 48, pp.5434-5438. </w:t>
+              <w:t xml:space="preserve">, 2009, Inorganic Chemistry, 48, pp.11843-11846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic900423w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic901887y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560507v1</w:t>
+                <w:t xml:space="preserve">hal-04558907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the structural complexity of chromium(IV) oxides by high-pressure and high-temperature reactions of CrO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castillo-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruiz-Bustos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9250,90 +9250,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the structures of zirconium based oxyfluoride Aurivillius phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Duffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Wolber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9375,51 +9375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiferroic Aurivillius oxyfluorides with 3d metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Collaborative Meeting on Mixed anion compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9444,51 +9444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Electrons in GaV4O8 and comparison with its chalcogenides friends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring meeting (EMRS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9513,51 +9513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized vs itinerant electrons in the new GaV4O8 antiferromagnet and something more</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9582,51 +9582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative thermal expansion and 2D magnetic structure in V3O5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9651,51 +9651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized vs Itinerant electrons in GaV4O8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From solid state chemistry to materials science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9720,51 +9720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple orders in high pressure perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e HP forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bleriot-Plage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9789,51 +9789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid electrons in GaV4O8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Division Chimie du Solide de la Société Chimique de France (SCF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9858,90 +9858,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal chemistry and properties of recent oxyfluorides combining low-D units and lonepair cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Juárez-Rosete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9983,51 +9983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized vs itinerant electrons in GaV4O8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF 2021, Journées de la division Chimie du Solide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10046,450 +10046,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPins and bonds in the vanadium trimers of the new GaV4O8 antiferromagnet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From simple to complex A-site manganites from high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mentré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
+                <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MEETICC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Chedigny, France</w:t>
+              <w:t xml:space="preserve">Séminaire University of Augsburg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Augsburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03584345v1</w:t>
+                <w:t xml:space="preserve">hal-03718322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From simple to complex A-site manganites from high pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
+                <w:t xml:space="preserve">Synthesis, characterizations and DFT study of new (halide)-chalcogenides phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Almoussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adlane Sayede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arevalo-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire University of Augsburg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Augsburg, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS 2019 SPRING MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718322v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterizations and DFT study of new (halide)-chalcogenides phases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Houria Kabbour</w:t>
+                <w:t xml:space="preserve">High pressure A-site manganites: Structures and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 SPRING MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">GDR MEETICC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156388v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure A-site manganites: Structures and properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">SPins and bonds in the vanadium trimers of the new GaV4O8 antiferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintli Aguilar Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MEETICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2019, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">, Jan 2019, Chedigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582556v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et propriétés de nouveaux assemblages de tétraèdres O(Bi,M)4 élaborés sous pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Darie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10514,103 +10514,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the cationic off-centering and Al doping in multiferroic AFe12O19 Hexaferrites (A=Pb2+, Ba2+)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Xhangbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPSSM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Pescara, Italy</w:t>
@@ -10639,51 +10639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple orders in high pressure perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th AIRAPT International Conference and 53rd EHPRG Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, MADRID, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10766,77 +10766,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintli Aguilar-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Solana Madruga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Powder Diffraction Conference EPDIC17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Sibenik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10861,90 +10861,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards new oxo-centered architectures using HP-HT techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Zadoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific school "Hands on! High-pressure techniques at the ESRF-EBS"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10982,90 +10982,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Characterizations and DFT study of new (oxy)-chalcogenides phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Almoussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Huvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Sayede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Arevalo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on solid state chemistry (ECSSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lille, France</w:t>
@@ -11126,51 +11126,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid State and high-pressure synthesis of new materials with strongly correlated electrons in 3d transition metal oxides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel M Arévalo-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Material chemistry. Université de Lille, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11357,51 +11357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wolber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Minaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01303h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqi Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rosas-Huerta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Siidra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182889" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En-Pei Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Mal Kumawat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Cheng Lee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Hao Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/3tqn-jrsq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Filipiak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01072" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Djafri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Arnold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo-Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107581" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fabelo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202408266" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04581336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I. Siidra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Firsova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Ugolkov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Vlasenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-023-01263-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna C. Arnold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107577" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Nimoh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quintin Meier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c07022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04643084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifan Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c03522" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04643063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Shen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria A. Ginga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Uykur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.224402" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Hammer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J&#228;hnig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Dittrich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02544" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04595433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-024-01274-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05264459v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tzanos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Bull" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Ridley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehrnejat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2024.117484" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202302049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Leclercq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M Arevalo&#8208;lopez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300491" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E J Wildman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B Lawrence" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morita" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simpson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42858-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Siidra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera A. Firsova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16041719" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295247v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rosas Huerta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Siidra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc04336c" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Solana-Madruga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khalyavin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01541F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443893v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Sarte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guratinder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Perry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.043146" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795023v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC04336C" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zhu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Zhu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suheon Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00177" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Solana Madruga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Tsirlin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khalyavin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202307766" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Attfield" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC00451H" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03811735v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Andriotou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01654" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03753964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Solana-Madruga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123470" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04142726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig S. Kearins" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202209497" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875018v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Almoussawi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Braun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Djelal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT00733A" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783310v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Ju&#225;rez-Rosete" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01213" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853455v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintli Aguilar-Maldonado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nekrasova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tsirlin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02808" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457569v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC04501F" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436153v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel M Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc04231a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC07487J" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436205v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. S Ara&#250;jo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. C Santos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Attfield" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.A. W A Paschoal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110044" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290791v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saitzek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c00621" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547322v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Tustain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma E. Mccabe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Gibbs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Thompson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03247" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044690v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Edwards" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wallington" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Arevalo-Lopez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manila Songvilay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.195136" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088340v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunlang Ji" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpita Paul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Waghmare" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.091402" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949079v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03674" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mcnally" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Manuel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.064408" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085811v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xubin Ye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Qin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Jin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehong Liu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b13508" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088343v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attfield" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paschoal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143347" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415518v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huve" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero-Minaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00934e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Zadoia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sanchez-Benitez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02721A" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088346v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202000064" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01387" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02295933v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01303" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02292293v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#225;sztorov&#225;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Howell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M Sarte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Rodriguez-Rivera" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.125144" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02295597v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC09610D" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358808v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Arevalo-Lopez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC07733B" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02295327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC09612K" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02308693v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka. H. Hong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cumby" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05363-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02308725v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. A. Paschoal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Ayala" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054928" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02292335v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M Arevalo-Lopez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiteru Hosaka" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichuan Guo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Denis Romero" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Saito" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.024421" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02295329v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Lang Ji" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07556E" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02308709v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Mazur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Wheatley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia P. M. Bignami" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E. Ashbrook" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA09248B" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02308561v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. dos Santos-Garc&#237;a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Cascales" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.134408" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976299v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Hong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coduri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mcnally" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Attfield" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc00053k" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02297713v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Perversi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-018-0067-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02292313v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guidi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.224410" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02292386v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia P Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kepa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214403" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02308671v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan De" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Orlandi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810122" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552628v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. dos Santos-Garcia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Urones-Garrote" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Avila-Brande" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201603526" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04554041v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stegemann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01290f" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558907v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Alario-Franco" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901887y" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560507v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900423w" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562758v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castillo-Martinez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruiz-Bustos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Alario-Franco" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801015b" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M2G527LD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405388v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301809v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301799v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301804v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301805v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301798v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301802v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301800v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618809v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huv&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ju&#225;rez-Rosete" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618838v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584345v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintli Aguilar Maldonado" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03718322v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156388v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582556v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584197v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02308598v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Xhangbo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390416v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302455v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585014v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584964v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04602184v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqi Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rosas-Huerta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Ritter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Minaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Siidra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182889" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Wolber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duffort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01303h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=En-Pei Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Mal Kumawat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Cheng Lee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Hao Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/3tqn-jrsq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Filipiak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c01072" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Djafri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna C. Arnold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo-Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107581" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fabelo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202408266" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04581336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I. Siidra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Firsova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Ugolkov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Vlasenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-023-01263-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04643084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifan Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Arevalo Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c03522" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04643063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Shen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria A. Ginga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Uykur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.224402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Nimoh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Hammer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian J&#228;hnig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Dittrich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02544" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04595433v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-024-01274-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pautrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2024.107577" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773939v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quintin Meier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c07022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05264459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tzanos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Bull" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Ridley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehrnejat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2024.117484" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Arnold" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202302049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04137543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Siidra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera A. Firsova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16041719" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Rosas Huerta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Siidra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc04336c" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261034v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Solana-Madruga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khalyavin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01541F" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Leclercq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M Arevalo&#8208;lopez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300491" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E J Wildman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B Lawrence" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walsh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Morita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simpson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42858-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443893v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Sarte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guratinder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Perry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.043146" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795023v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC04336C" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zhu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Zhu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suheon Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00177" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Solana Madruga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Tsirlin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Khalyavin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202307766" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul Attfield" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC00451H" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03753964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Solana-Madruga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123470" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03811735v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Andriotou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01654" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04142726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig S. Kearins" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202209497" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875018v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Almoussawi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Braun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Djelal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT00733A" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783310v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Ju&#225;rez-Rosete" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01213" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853455v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintli Aguilar-Maldonado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC04501F" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel M Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc04231a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC07487J" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290791v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saitzek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c00621" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04547322v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Tustain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma E. Mccabe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Gibbs" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Thompson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03247" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436205v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. S Ara&#250;jo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. C Santos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Attfield" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W.A. W A Paschoal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110044" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870693v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nekrasova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tsirlin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02808" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02949079v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03674" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088342v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Mcnally" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Manuel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.064408" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415518v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huve" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviero-Minaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi00934e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088346v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202000064" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934278v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Zadoia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sanchez-Benitez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02721A" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085811v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xubin Ye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Qin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqing Jin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhehong Liu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b13508" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088343v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attfield" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paschoal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5143347" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01387" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088340v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunlang Ji" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpita Paul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Waghmare" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.091402" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044690v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Edwards" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wallington" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Arevalo-Lopez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manila Songvilay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.195136" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02295933v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01303" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02295597v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC09610D" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Arevalo-Lopez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC07733B" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02292293v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#225;sztorov&#225;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Howell" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M Sarte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Rodriguez-Rivera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.125144" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02295327v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC09612K" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02295329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Lang Ji" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07556E" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02292335v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M Arevalo-Lopez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiteru Hosaka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichuan Guo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Denis Romero" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Saito" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.024421" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02308725v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. A. Paschoal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Ayala" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054928" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976299v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Hong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coduri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mcnally" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Attfield" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8tc00053k" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02297713v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Perversi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-018-0067-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02308709v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Mazur" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Wheatley" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia P. M. Bignami" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E. Ashbrook" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA09248B" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02308561v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. dos Santos-Garc&#237;a" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Cascales" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.134408" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02292313v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guidi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.224410" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02292386v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia P Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kepa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214403" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02308671v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan De" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Orlandi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810122" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02308693v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka. H. Hong" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cumby" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05363-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552628v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. dos Santos-Garcia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Urones-Garrote" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Avila-Brande" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201603526" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04554041v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stegemann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01290f" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560507v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Alario-Franco" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900423w" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558907v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901887y" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562758v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castillo-Martinez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruiz-Bustos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Alario-Franco" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801015b" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M2G527LD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405388v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301809v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301799v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301804v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301805v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301798v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301802v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301800v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618809v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huv&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ju&#225;rez-Rosete" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618838v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03718322v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156388v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03582556v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584345v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintli Aguilar Maldonado" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584197v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02308598v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Xhangbo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04390416v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302455v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585014v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03584964v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04602184v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>